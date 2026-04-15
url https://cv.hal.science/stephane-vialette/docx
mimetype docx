--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -340,1594 +340,1607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parity permutation pattern matching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Sikora</w:t>
+                <w:t xml:space="preserve">On shuffled-square-free words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-024-01237-0⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 941, pp.91-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2022.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875776v1</w:t>
+                <w:t xml:space="preserve">hal-04290576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On shuffled-square-free words</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jugé</w:t>
+                <w:t xml:space="preserve">On recognising words that are squares for the shuffle product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 941, pp.91-103. </w:t>
+              <w:t xml:space="preserve">, 2023, 956, pp.111156.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2022.10.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290576v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On recognising words that are squares for the shuffle product</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficient, robust and effective rank aggregation for massive biological datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Brancotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.04.003⟩</w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 124, pp.406-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2021.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498180v1</w:t>
+                <w:t xml:space="preserve">hal-03388443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient, robust and effective rank aggregation for massive biological datasets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Recognizing binary shuffle squares is NP-hard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 124, pp.406-421. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 806, pp.116-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.future.2021.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2019.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388443v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognizing binary shuffle squares is NP-hard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Clever Shopper Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dušan Knop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2019.01.012⟩</w:t>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64, pp.17-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00224-019-09917-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986646v1</w:t>
+                <w:t xml:space="preserve">hal-01998054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Clever Shopper Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+                <w:t xml:space="preserve">Sorting With Forbidden Intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Comin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danny Hermelin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00224-019-09917-z⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 279, pp.49-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998054v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting With Forbidden Intermediates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Solving the tree containment problem in linear time for nearly stable phylogenetic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas D.M. Gunawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louxin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 279, pp.49-68. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.10.025⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 246, pp.62-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341509v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the tree containment problem in linear time for nearly stable phylogenetic networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Labarre</w:t>
+                <w:t xml:space="preserve">Algorithmic and algebraic aspects of unshuffling permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louxin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.07.015⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 729, pp.20 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575001v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic and algebraic aspects of unshuffling permutations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuele Giraudo</w:t>
+                <w:t xml:space="preserve">The S-labeling problem: An algorithmic tour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.02.007⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 246, pp.49-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797134v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The S-labeling problem: An algorithmic tour</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+                <w:t xml:space="preserve">Permutation Pattern matching in (213, 231)-avoiding permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Both Emerite Neou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.07.036⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vol. 18 no. 2, Permutation Patterns 2015 (2), pp.#14.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.1329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710032v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219299v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permutation Pattern matching in (213, 231)-avoiding permutations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+                <w:t xml:space="preserve">MSPT: An open-source motion simulator for proton therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Thomas Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Gelover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (3), 12 pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219299v6</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MSPT: An open-source motion simulator for proton therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Spot Weight Adaptation for Moving Target in Spot Scanning Proton Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiadong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Thomas Flynn</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (119), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2015.00119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171799v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spot Weight Adaptation for Moving Target in Spot Scanning Proton Therapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blin</w:t>
+                <w:t xml:space="preserve">Some algorithmic results for [2]-sumset covers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (1), pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151923v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some algorithmic results for [2]-sumset covers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+                <w:t xml:space="preserve">Minimum Mosaic Inference of a Set of Recombinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roméo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (1), pp.51-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129054113400042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01044891v1</w:t>
+                <w:t xml:space="preserve">hal-00679269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the combinatorics of suffix arrays</w:t>
               </w:r>
@@ -2011,3581 +2024,3464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum Mosaic Inference of a Set of Recombinants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Sikora</w:t>
+                <w:t xml:space="preserve">Finding Approximate and Constrained Motifs in Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0129054113400042⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 483 (-), pp.10-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00679269v1</w:t>
+                <w:t xml:space="preserve">hal-00726556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Approximate and Constrained Motifs in Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+                <w:t xml:space="preserve">A faster algorithm for finding minimum Tucker submatrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (3), pp.270-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00224-012-9388-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.08.023⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00726556v1</w:t>
+                <w:t xml:space="preserve">hal-00657340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A faster algorithm for finding minimum Tucker submatrices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+                <w:t xml:space="preserve">Upper and lower bounds for finding connected motifs in vertex-colored graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Fellows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00224-012-9388-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (4), pp.799-811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2010.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657340v1</w:t>
+                <w:t xml:space="preserve">hal-00606148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper and lower bounds for finding connected motifs in vertex-colored graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danny Hermelin</w:t>
+                <w:t xml:space="preserve">Median of an odd number of permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pure mathematics and applications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (2), pp.161 - 175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00606148v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Median of an odd number of permutations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Hamel</w:t>
+                <w:t xml:space="preserve">Complexity issues in Vertex-Colored Graph Pattern Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure mathematics and applications </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (1), pp.82-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2010.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619773v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity issues in Vertex-Colored Graph Pattern Matching</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finding Common Structured Patterns in Linear Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 9 (1), pp.82-99. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 411 (26-28), pp.2475-2486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jda.2010.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2010.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606154v1</w:t>
+                <w:t xml:space="preserve">hal-00482850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Common Structured Patterns in Linear Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+                <w:t xml:space="preserve">Querying Graphs in Protein-Protein Interactions Networks using Feedback Vertex Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4), pp.628-635</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482850v1</w:t>
+                <w:t xml:space="preserve">hal-00619763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying Graphs in Protein-Protein Interactions Networks using Feedback Vertex Set</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Sikora</w:t>
+                <w:t xml:space="preserve">Approximation of RNA Multiple Structural Alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Kubica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Waleń</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 7 (4), pp.628-635</w:t>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, ? (?)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619763v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of RNA Multiple Structural Alignment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcin Kubica</w:t>
+                <w:t xml:space="preserve">Complexity Issues in Color-Preserving Graph Embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Brevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Waleń</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 411 (4-5), pp.716-729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2009.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619801v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity Issues in Color-Preserving Graph Embeddings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Brevier</w:t>
+                <w:t xml:space="preserve">Finding Occurrences of Protein Complexes in Protein-Protein Interaction Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (1), pp.90-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2009.10.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00619754v1</w:t>
+                <w:t xml:space="preserve">hal-00416394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Occurrences of Protein Complexes in Protein-Protein Interaction Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+                <w:t xml:space="preserve">On the Parameterized Complexity of Multiple-Interval Graph Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Fellows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Rosamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 7 (1), pp.90-101</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 410 (1), pp.53-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416394v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Parameterized Complexity of Multiple-Interval Graph Problems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Approximability of Comparing Genomes with Duplicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frances Rosamond</w:t>
+                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelyse Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 410 (1), pp.53-61</w:t>
+              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (1), pp.19-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619739v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Approximability of Comparing Genomes with Duplicates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bounded List Injective Homomorphism for Comparative Analysis of Protein-Protein Interaction Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelyse Thévenin</w:t>
+                <w:t xml:space="preserve">Isabelle Fagnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 13 (1), pp.19-53</w:t>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (2), pp.178-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416440v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Parameter Algorithms For Protein Similarity Search Under mRNA Structure Constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The Minimum Substring Cover Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dror Rawitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 6 (4), pp.618-626</w:t>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 206 (11), pp.1303-1312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416442v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Tools for Computing the Number of Breakpoints and the Number of Adjacencies between two Genomes with Duplicate Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelyse Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15 (8), pp.1093-1115. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cmb.2008.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Minimum Substring Cover Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Fixed-Parameter Algorithms For Protein Similarity Search Under mRNA Structure Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hermelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 206 (11), pp.1303-1312</w:t>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (4), pp.618-626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619729v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded List Injective Homomorphism for Comparative Analysis of Protein-Protein Interaction Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fagnot</w:t>
+                <w:t xml:space="preserve">Approximating the 2-Interval Pattern problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
+                <w:t xml:space="preserve">Gad Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dror Rawitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 6 (2), pp.178-191</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 395 (2-3), pp.283-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619701v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating the 2-Interval Pattern problem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dror Rawitz</w:t>
+                <w:t xml:space="preserve">Extracting Constrained 2-Interval Subsets in 2-Interval Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 395 (2-3), pp.283-297</w:t>
+              <w:t xml:space="preserve">, 2007, 385 (1-3), pp.241-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619740v1</w:t>
+                <w:t xml:space="preserve">hal-00417717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Constrained 2-Interval Subsets in 2-Interval Sets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blin</w:t>
+                <w:t xml:space="preserve">Exemplar Longest Common Subsequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Della Vedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaella Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 385 (1-3), pp.241-263</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (4), pp.535-543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417717v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemplar Longest Common Subsequence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+                <w:t xml:space="preserve">A General Framework for Computing Rearrangement Distances between Genomes with Duplicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (4), pp.379-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cmb.2007.A001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417728v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Framework for Computing Rearrangement Distances between Genomes with Duplicates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
+                <w:t xml:space="preserve">Comparing Genomes with Duplications: a Computational Complexity Point of View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/cmb.2007.A001⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (4), pp.523-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2007.1069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417735v1</w:t>
+                <w:t xml:space="preserve">hal-00417720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Genomes with Duplications: a Computational Complexity Point of View</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Packing of (0,1)-matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (4), pp.519-536</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417720v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing of (0,1)-matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing gene expression networks in multi-dimensional space to extract similarities and differences between organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vincens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Badel-Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 40 (4), pp.519-536</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (11), pp.1359-1366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619759v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing gene expression networks in multi-dimensional space to extract similarities and differences between organisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Badel-Chagnon</w:t>
+                <w:t xml:space="preserve">Comparing gene expression networks in a multi-dimensional space to extract similarities and differences between organisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vincens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Badel-Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Jacq</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 22 (11), pp.1359-1366</w:t>
+              <w:t xml:space="preserve">, 2006, 22, pp.1359-1366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619613v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing gene expression networks in a multi-dimensional space to extract similarities and differences between organisms.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Badel-Chagnon</w:t>
+                <w:t xml:space="preserve">What makes the Arc-Preserving Subsequence problem hard ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 22, pp.1359-1366</w:t>
+              <w:t xml:space="preserve">LNCS Transactions on Computational Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2, pp.1-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091646v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What makes the Arc-Preserving Subsequence problem hard ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+                <w:t xml:space="preserve">MiCoViTo: a tool for gene-centric comparison and visualization of yeast transcriptome states.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vincens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LNCS Transactions on Computational Systems Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-5-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417738v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00112944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiCoViTo: a tool for gene-centric comparison and visualization of yeast transcriptome states.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">MiCoViTo: a tool for gene-centric comparison and visualization of yeast transcriptome states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vincens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 5, pp.20. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 5 (20), 10pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00112944v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiCoViTo: a tool for gene-centric comparison and visualization of yeast transcriptome states</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">yMGV: a cross-species expression data mining tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Jacq</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George M. Church</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5 (20), 10pp</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (1), pp.D323-D325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619621v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">yMGV: a cross-species expression data mining tool</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the computational complexity of 2-interval pattern matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 32 (1), pp.D323-D325</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 312 (2-3), pp.223-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619620v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the computational complexity of 2-interval pattern matching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long mRNA coding for yeast mitochondrial proteins of prokaryotic origin preferentially localize to the vicinity of mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisol Corral-Debrinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 312 (2-3), pp.223-249</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (7), pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619682v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long mRNA coding for yeast mitochondrial proteins of prokaryotic origin preferentially localize to the vicinity of mitochondria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">In Saccharomyces cerevisae, ATP2 mRNA sorting to the vicinity of mitochondria is essential for respiratory function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Margeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 21 (24), pp.6893-6904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5595,285 +5491,285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branch Prediction Analysis of Morris-Pratt and Knuth-Morris-Pratt Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Pivoteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Milano, Italy. pp.8:1-8:17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2025.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalizing Roberts' Characterization of Unit Interval Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Ardévol Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Saffidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th International Symposium on Mathematical Foundations of Computer Science (MFCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Bratislava, Slovakia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPICS.MFCS.2024.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parity Permutation Pattern Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Ardévol Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5892,92 +5788,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WALCOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Hsinchu, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-27051-2_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognizing Unit Multiple Intervals Is Hard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Ardévol Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6009,470 +5905,470 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Symposium on Algorithms and Computation (ISAAC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Kyoto, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2023.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permutation Pattern Matching for Doubly Partially Ordered Patterns</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Maximum Zero-Sum Partition Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jugé</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Annual Symposium on Combinatorial Pattern Matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/lipics.cpm.2022.21⟩</w:t>
+              <w:t xml:space="preserve">25th International Computer Symposium, ICS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Taoyuan, Taiwan. pp.73-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-9582-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624311v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Maximum Zero-Sum Partition Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permutation Pattern Matching for Doubly Partially Ordered Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Jean</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Computer Symposium, ICS 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-19-9582-8_7⟩</w:t>
+              <w:t xml:space="preserve">33rd Annual Symposium on Combinatorial Pattern Matching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hideo Bannai and Jan Holub, Jun 2022, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/lipics.cpm.2022.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293802v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic Aspects of Small Quasi-Kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48TH International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Tubingen/Germany, Germany. pp.370-382, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-15914-5_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic aspects of quasi-kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6487,1740 +6383,1740 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disorders and Permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Annual Symposium on Combinatorial Pattern Matching (CPM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Wroclaw, Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2021.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unshuffling Permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Kitakyushu, Japan. pp.242-261, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-14812-6_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding a Small Number of Colourful Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad K. Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniël Paulusma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Pise, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2019.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability-Aware and Graph-Based Approach for Rank Aggregation of Biological Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Brancotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Andrieu</w:t>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 15th International Conference on eScience (eScience)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, San Diego, France. pp.136-145, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/eScience.2019.00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Clever Shopper Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th International Computer Science Symposium in Russia (CSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Moscow, Russia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-90530-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Matching for k-Track Permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Combinatorial Algorithms (IWOCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Singapore, Singapore. pp.102-114, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-94667-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Matching for Separable Permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Both Emerite Neou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIRE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Beppu, Japan. pp.260-272, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-46049-9_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unshuffling Words and Permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAIM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bergame, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unshuffling Permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LATIN 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Ensenada, Mexico. pp.509-521, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-49529-2_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260549v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Tree Containment Problem for Genetically Stable Networks in Quadratic Time</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Sorting With Forbidden Intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Comin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louxin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWOCA 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-29516-9_17⟩</w:t>
+              <w:t xml:space="preserve">Third International Conference on Algorithms for Computational Biology (AlCoB 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, María Botón-Fernández; Carlos Martín-Vide; Miguel A. Vega-Rodríguez; Florentina Lilica Voicu, Jun 2016, Trujillo, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226035v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting With Forbidden Intermediates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Solving the Tree Containment Problem for Genetically Stable Networks in Quadratic Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas D.M. Gunawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louxin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Algorithms for Computational Biology (AlCoB 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.10.025⟩</w:t>
+              <w:t xml:space="preserve">IWOCA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Verona, Italy. pp.197-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-29516-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287040v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating a Tree in a Phylogenetic Network in Quadratic Time</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Labarre</w:t>
+                <w:t xml:space="preserve">Algorithmic aspects of the S-Labeling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louxin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RECOMB 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th International Workshop on Combinatorial Algorithms (IWOCA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Verona, Italy. pp.173-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116231v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic aspects of the S-Labeling problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+                <w:t xml:space="preserve">Locating a Tree in a Phylogenetic Network in Quadratic Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas D.M. Gunawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louxin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Workshop on Combinatorial Algorithms (IWOCA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RECOMB 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Varsovie, Poland. pp.96-107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16706-0_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311584v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtaining a Triangular Matrix by Independent Row-Column Permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Symposium on Algorithms and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Nagoya, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-48971-0_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single and multiple consecutive permutation motif search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Belazzougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Raffinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAAC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Hong-Kong, Hong Kong SAR China. pp.66-77, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-45030-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On recognizing words that are squares for the shuffle product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8236,100 +8132,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th International Computer Science Symposium in Russia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Ekaterinburg, Russia. pp.235-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards unlocking the full potential of Multileaf Collimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8344,2798 +8240,2798 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Conference on Current Trends in Theory and Practice of Computer Science (SOFSEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, High Tatras, Slovakia. pp.138-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible RNA design under structure and sequence constraints using formal languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ponty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Zhou</w:t>
+                <w:t xml:space="preserve">Jérôme Waldispühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM-BCB - ACM Conference on Bioinformatics, Computational Biology and Biomedical Informatics - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bethesda, Washigton DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The longest common subsequence problem with crossing-free arc-annotated sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minghui Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th edition of the International Symposium on String Processing and Information Retrieval (SPIRE 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Cartagena de Indias, Colombia. pp. 130--142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardness of longest common subsequence for sequences with bounded run-lengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro J. Tejada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Symposium on Combinatorial Pattern Matching (CPM'12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Helsinki, Finland. pp.138-148, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-31265-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic Aspects of the Intersection and Overlap Numbers of a Graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAAC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Taipei, Taiwan. pp.465-474, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-35261-4_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic Aspects of Heterogeneous Biological Networks Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Mohamed-Babou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COCOA 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Zhangjiajie, China. pp.272-286, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-22616-8_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00606375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum Mosaic Inference of a Set of Recombinants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Sikora</w:t>
+                <w:t xml:space="preserve">Finding Approximate and Constrained Motifs in Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Computing: the Australasian Theory Symposium (CATS'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CPM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Palermo, Italy. pp.388-401, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21458-5_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620371v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Approximate and Constrained Motifs in Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+                <w:t xml:space="preserve">Minimum Mosaic Inference of a Set of Recombinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPM 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th Computing: the Australasian Theory Symposium (CATS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Perth, Australia. pp.23-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00606173v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Polynomial-Time Algorithm for Finding a Minimal Conflicting Set Containing a Given Row</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Computer Science Symposium in Russia (CSR'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, St Petersbourg, Russia. pp.373-384, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-20712-9_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GraMoFoNe: a Cytoscape plugin for querying motifs without topology in Protein-Protein Interactions networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">A faster algorithm for finding minimum Tucker submatrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Sikora</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics and Computational Biology (BICoB'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Honolulu, United States. pp.38-43</w:t>
+              <w:t xml:space="preserve">6th Computability in Europe (CiE'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Portugal. pp.69-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00425661v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A faster algorithm for finding minimum Tucker submatrices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">GraMoFoNe: a Cytoscape plugin for querying motifs without topology in Protein-Protein Interactions networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Computability in Europe (CiE'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Portugal. pp.69-77</w:t>
+              <w:t xml:space="preserve">Bioinformatics and Computational Biology (BICoB'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Honolulu, United States. pp.38-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620380v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing RNA structures with biologically relevant operations cannot be done without strong combinatorial restrictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Workshop on Algorithms and Computation (WALCOM'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Dhaka, Bangladesh, Bangladesh. pp.149-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-Boolean Programming for Partially Ordered Genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelyse Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RECOMB-CG 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Budapest, Hungary. pp.126-137, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-04744-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the median of three permutations under the Kendall-tau distance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">The Exemplar Breakpoint Distance for non-trivial genomes cannot be approximated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Hamel</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th annual international conference on Permutation Patterns</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Firenze, Italy. pp.6</w:t>
+              <w:t xml:space="preserve">WALCOM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Kolkata, India. pp.357-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620459v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Exemplar Breakpoint Distance for non-trivial genomes cannot be approximated</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Finding the median of three permutations under the Kendall-tau distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Sikora</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WALCOM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Kolkata, India. pp.357-368</w:t>
+              <w:t xml:space="preserve">7th annual international conference on Permutation Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Firenze, Italy. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416491v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern matching for 321-avoiding permutations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guillemot</w:t>
+                <w:t xml:space="preserve">Querying Protein-Protein Interaction Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Algorithms and Computation (ISAAC'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, United States. pp.1064-1073</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Bioinformatics Research and Applications (ISBRA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Fort Lauderdale, United States. pp.52-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620322v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying Protein-Protein Interaction Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Sikora</w:t>
+                <w:t xml:space="preserve">On the S-labeling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Bioinformatics Research and Applications (ISBRA'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Fort Lauderdale, United States. pp.52-62</w:t>
+              <w:t xml:space="preserve">Proc. 5th Euroconference on Combinatorics, Graph Theory and Applications (EUROCOMB 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France. pp.273-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620391v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the S-labeling Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Finding Small 2-Generating Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fagnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 5th Euroconference on Combinatorics, Graph Theory and Applications (EUROCOMB 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COCOON 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Niagara Falls, United States. pp.378-387, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02882-3_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416570v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Finding Small 2-Generating Sets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+                <w:t xml:space="preserve">Pattern matching for 321-avoiding permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOON 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Symposium on Algorithms and Computation (ISAAC'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, United States. pp.1064-1073</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416577v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum Motif Problem in Vertex-Colored Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual Symposium on Combinatorial Pattern Matching (CPM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lille, France. pp.221-235, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-02441-2_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longest Common Separable Pattern between Permutations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rossin</w:t>
+                <w:t xml:space="preserve">Sharp Tractability Borderlines for Finding Connected Motifs in Vertex-Colored Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Fellows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Combinatorial Pattern Matching (CPM'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, London, Ontario, Canada, Canada. pp.316-327</w:t>
+              <w:t xml:space="preserve">34th International Colloquium on Automata, Languages and Programming (ICALP 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Wroclaw, Poland. pp.340-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620293v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp Tractability Borderlines for Finding Connected Motifs in Vertex-Colored Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael R. Fellows</w:t>
+                <w:t xml:space="preserve">Comparing RNA Structures: Towards an Intermediate Model Between the EDIT and the LAPCS Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danny Hermelin</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Colloquium on Automata, Languages and Programming (ICALP 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Wroclaw, Poland. pp.340-351</w:t>
+              <w:t xml:space="preserve">Brazilian Symposium on Bioinformatics (BSB 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Angra dos Reis, Brazil. pp.101-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417928v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing RNA Structures: Towards an Intermediate Model Between the EDIT and the LAPCS Problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaël Herry</w:t>
+                <w:t xml:space="preserve">Longest Common Separable Pattern between Permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Symposium on Bioinformatics (BSB 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Angra dos Reis, Brazil. pp.101-112</w:t>
+              <w:t xml:space="preserve">Symposium on Combinatorial Pattern Matching (CPM'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, London, Ontario, Canada, Canada. pp.316-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417918v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On restrictions of balanced 2-interval graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gambette</w:t>
+                <w:t xml:space="preserve">A Pseudo-Boolean programming approach for computing the breakpoint distance between two genomes with duplicate genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelyse Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Workshop on Graph-Theoretic Concepts in Computer Science (WG'07)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th RECOMB Comparative Genomics Satellite Workshop (RECOMB-CG 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San Diego, United States. pp.16-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141338v2</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Matching in Protein-Protein Interaction Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Brevier-Giberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCT 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Budapest, Hungary. pp.137-148, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-74240-1_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longest Common Separable Pattern between Permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combinatorial Pattern Matching, 18th Annual Symposium, CPM 2007, London, Canada, July 9-11, 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, London, Canada. pp.316-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pseudo-Boolean programming approach for computing the breakpoint distance between two genomes with duplicate genes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annelyse Thevenin</w:t>
+                <w:t xml:space="preserve">On restrictions of balanced 2-interval graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th RECOMB Comparative Genomics Satellite Workshop (RECOMB-CG 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd International Workshop on Graph-Theoretic Concepts in Computer Science (WG'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ?, Jun 2007, Dornburg, Germany. pp.55-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74839-7_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417902v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141338v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Matching in Protein-Protein Interaction Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Brevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11150,303 +11046,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 16th International Symposium on Fundamentals of Computation Theory (FCT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Budapest, Hungary, Croatia. pp.125-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Minimum Substring Cover Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Common Structured Patterns in Linear Graphs: Approximations and Combinatorics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hermelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dror Rawitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop on Approximation and Online Algorithms (WAOA'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Eilat, Israel, Iceland. pp.170-183</w:t>
+              <w:t xml:space="preserve">18th Annual Symposium on Combinatorial Pattern Matching (CPM 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, London, Canada. pp.214-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620289v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common Structured Patterns in Linear Graphs: Approximations and Combinatorics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The Minimum Substring Cover Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dror Rawitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Annual Symposium on Combinatorial Pattern Matching (CPM 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, London, Canada. pp.214-252</w:t>
+              <w:t xml:space="preserve">5th Workshop on Approximation and Online Algorithms (WAOA'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Eilat, Israel, Iceland. pp.170-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418241v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak pattern matching in colored graphs: Minimizing the number of connected components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11461,113 +11357,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Italian Conference on Theoretical Computer Science (ICTCS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Rome, Italy. pp.27-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemplar Longest Common Subsequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Bonizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianuca Della Vedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11582,195 +11478,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Workshop on Bioinformatics Research and Applications (IWBRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, United States. pp.622-629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of RNA Multiple Structural Alignment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+                <w:t xml:space="preserve">How Pseudo-Boolean Programming can help Genome Rearrangement Distance Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Waleń</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Symposium on Combinatorial Pattern Matching (CPM'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Barcelona, Spain, Spain. pp.211-222</w:t>
+              <w:t xml:space="preserve">4th RECOMB Comparative Genomics Satellite Workshop (RECOMB-CG 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montréal, Canada. pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620291v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomes containing duplicates are hard to compare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11798,329 +11694,329 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc Int. Workshop on Bioinformatics Research and Applications (IWBRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Reading, UK, United Kingdom. pp.783-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Pseudo-boolean Programming Can Help Genome Rearrangement Distance Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4thAnnual RECOMB Satellite Workshop on Comparative Genomics (RECOMB-CG'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Montreal, Canada, Canada. pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Pseudo-Boolean Programming can help Genome Rearrangement Distance Computation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+                <w:t xml:space="preserve">Approximation of RNA Multiple Structural Alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Kubica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Waleń</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th RECOMB Comparative Genomics Satellite Workshop (RECOMB-CG 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montréal, Canada. pp.75-86</w:t>
+              <w:t xml:space="preserve">17th Symposium on Combinatorial Pattern Matching (CPM'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Barcelona, Spain, Spain. pp.211-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418258v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemplar Longest Common Subsequence (extended abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Bonizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Della Vedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12135,87 +12031,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Bioinformatics Research and Applications (IWBRA 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Reading, United Kingdom. pp.622-629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomes containing Duplicates are Hard to compare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12243,479 +12139,479 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Bioinformatics Research and Applications (IWBRA 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Reading, United Kingdom. pp.783-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear graph non-crossing structural alignment under the RNA stacking-pair scoring scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Conference on Algorithms and Computational Methods for biochemical and Evolutionary Networks (CompBioNets'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lyon, France, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximating the 2-Interval Pattern Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gad M. Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Annual European Symposium on Algorithms (ESA'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Mallorca, Spain, Spain. pp.426-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Makes the Arc-Preserving Subsequence Problem Hard?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Fixed-Parameter Algorithms for Protein Similarity Search Under mRNA Structure Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Int. Workshop on Bioinformatics Research and Applications (IWBRA'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Atlanta, GA, USA, United States. pp.860-868</w:t>
+              <w:t xml:space="preserve">31st International Workshop on Graph-Theoretic Concepts in Computer Science (WG'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Metz, France. pp.271-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620359v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Parameter Algorithms for Protein Similarity Search Under mRNA Structure Constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">What Makes the Arc-Preserving Subsequence Problem Hard?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danny Hermelin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Workshop on Graph-Theoretic Concepts in Computer Science (WG'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Metz, France. pp.271-282</w:t>
+              <w:t xml:space="preserve">5th Int. Workshop on Bioinformatics Research and Applications (IWBRA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Atlanta, GA, USA, United States. pp.860-868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620363v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding Exact and Maximum Occurrences of Protein Complexes in Protein-Protein Interaction Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12744,418 +12640,418 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Symposium on Mathematical Foundations of Computer Science (MFCS'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Gdansk, Poland, Poland. pp.328-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Results for the 2-Interval Pattern Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+                <w:t xml:space="preserve">Bounded List Injective Homomorphism for Comparative Analysis of Protein-Protein Interaction Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fagnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Symposium on Combinatorial Pattern Matching (CPM'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Istanbul, Turkey. pp.311-322</w:t>
+              <w:t xml:space="preserve">1st International Conference on Algorithms and Computational Methods for Biochemical and Evolutionar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Recife,Brazil, Brazil. pp.45-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620366v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded List Injective Homomorphism for Comparative Analysis of Protein-Protein Interaction Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
+                <w:t xml:space="preserve">New Results for the 2-Interval Pattern Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Algorithms and Computational Methods for Biochemical and Evolutionar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Recife,Brazil, Brazil. pp.45-70</w:t>
+              <w:t xml:space="preserve">15th Symposium on Combinatorial Pattern Matching (CPM'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Istanbul, Turkey. pp.311-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620023v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Matching in Arc-Annotated Sequences: New Results for the APS Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Journées Ouvertes de Biologie, Informatique et Mathématiques (JOBIM'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Montréal, Quebec, Canada. 12 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Matching over 2-intervals sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Combinatorial Pattern Matching (CPM'02)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Fukuoka, Japan, Japan. pp.53-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13165,293 +13061,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECOMB - Comparative Genomics Special Issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mary Ann Liebert, Inc., pp.1285-1500, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorics of Genome Rearrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MIT Press, pp.312, 2009, Computational Molecular Biology, 978-0-262-06282-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Genomics: International Workshop, RECOMB-CG 2008, Paris, France, October 13-15, 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 276pp., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13461,201 +13357,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic Aspects of Arc-Annotated Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elloumi Mourad, Zomaya Albert Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms in Computational Molecular Biology: Techniques, Approaches and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.113-126, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Interval Pattern Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kao Ming-Yang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.985-989, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13665,437 +13561,437 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Analysis of Branch Prediction in the Sliding Window Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Pivoteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding a Small Number of Colourful Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad K. Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Paulusma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing RNA structures using a full set of biologically relevant edit operations is intractable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Approximability of Comparing Genomes with Duplicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelyse Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14105,100 +14001,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects algorithmiques de la prédiction des structures secondaires d'ARN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Paris-Diderot - Paris VII, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00628623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14208,105 +14104,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic Contributions to Computational Molecular Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Data Structures and Algorithms [cs.DS]. Université Paris-Est, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00862069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId292"/>
+      <w:footerReference w:type="default" r:id="rId290"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14453,51 +14349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ard&#233;vol Mart&#237;nez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Rizzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sikora" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.09.011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04901397v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114811" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875776v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-024-01237-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jug&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.10.028" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.04.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388443v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.06.013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.01.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998054v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hermelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Knop" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09917-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341509v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Comin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D.M. Gunawan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louxin Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797134v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Giraudo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.02.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710032v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.036" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219299v6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Both Emerite Neou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.1329" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Thomas Flynn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Gelover" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151923v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiadong Wu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Flynn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2015.00119" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044891v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Rizzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilla T&#243;thm&#233;r&#233;sz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2013.09.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679269v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054113400042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726556v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.08.023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CWRV9TS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657340v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-012-9388-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Fellows" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2010.07.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619773v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Crochemore" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2010.09.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.02.017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619763v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kubica" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wale&#324;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619754v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brevier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.10.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6NTK12M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416394v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fellows" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Rosamond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angibaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Th&#233;venin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416442v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416446v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Thevenin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror Rawitz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619701v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fagnot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619740v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Landau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417717v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417728v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonizzoni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Della Vedova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Rizzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2007.A001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417720v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2007.1069" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619759v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619613v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Badel-Chagnon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jacq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091646v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelandais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel-Chagnon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417738v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00112944v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-20" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619621v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619620v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George M. Church" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619682v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619736v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sylvestre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Corral-Debrinski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619675v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Margeot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147509v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pivoteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2025.8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698633v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.MFCS.2024.12" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922884v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27051-2_32" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2023.8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624311v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.cpm.2022.21" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293802v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9582-8_7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860801v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Langlois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15914-5_27" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596166v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388489v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2021.11" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304028v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14812-6_15" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304030v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad K. Dabrowski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Johnson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Paulusma" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2019.20" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527738v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2019.00022" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715824v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90530-3_6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935941v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94667-2_9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798554v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46049-9_25" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798536v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260549v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49529-2_38" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226035v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29516-9_17" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287040v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116231v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16706-0_12" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311584v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189621v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48971-0_15" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859363v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Belazzougui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pierrot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raffinot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45030-3_7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725429v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859708v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823279v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Waldisp&#252;hl" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713431v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Jiang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683311v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Tejada" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31265-6_11" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054925v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35261-4_49" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606375v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Mohamed-Babou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22616-8_22" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620371v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606173v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21458-5_33" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620378v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20712-9_29" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425661v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620380v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620327v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416458v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04744-2_11" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620459v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416491v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620322v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620391v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416570v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416577v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02882-3_38" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416463v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_20" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620293v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouvel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rossin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417928v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417918v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Herry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141338v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74839-7_6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199009v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brevier-Giberti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74240-1_13" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128750v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417902v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620287v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620289v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418241v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417910v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620296v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianuca Della Vedova" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620291v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620297v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619848v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418258v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461780v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418260v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620303v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herrbach" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619979v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad M. Landau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620359v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620363v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620292v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620366v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620023v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620330v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620286v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620536v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Nelson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416453v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620537v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620821v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620812v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170281v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986725v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paulusma" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347464v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285511v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00628623v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00862069v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ard&#233;vol Mart&#237;nez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Rizzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sikora" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.09.011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04901397v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114811" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jug&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.10.028" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498180v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.04.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.06.013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986646v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.01.012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hermelin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Knop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09917-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341509v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Comin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575001v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D.M. Gunawan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louxin Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797134v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Giraudo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.02.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.036" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219299v6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Both Emerite Neou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.1329" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Thomas Flynn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Gelover" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151923v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiadong Wu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Flynn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2015.00119" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044891v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Rizzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054113400042" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilla T&#243;thm&#233;r&#233;sz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2013.09.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726556v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.08.023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CWRV9TS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657340v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-012-9388-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606148v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Fellows" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2010.07.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619773v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Crochemore" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2010.09.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482850v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.02.017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619801v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kubica" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wale&#324;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brevier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.10.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6NTK12M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fellows" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Rosamond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angibaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Th&#233;venin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619701v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fagnot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror Rawitz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Thevenin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0061" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416442v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619740v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Landau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417717v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417728v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonizzoni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Della Vedova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Rizzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417735v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2007.A001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417720v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2007.1069" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619759v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619613v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Badel-Chagnon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jacq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091646v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelandais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel-Chagnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417738v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00112944v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-20" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619621v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619620v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George M. Church" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619682v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619736v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sylvestre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Corral-Debrinski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619675v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Margeot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pivoteau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2025.8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698633v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.MFCS.2024.12" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922884v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27051-2_32" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485941v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2023.8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293802v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9582-8_7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624311v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.cpm.2022.21" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860801v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Langlois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15914-5_27" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596166v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388489v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2021.11" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304028v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14812-6_15" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304030v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad K. Dabrowski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Johnson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Paulusma" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2019.20" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527738v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2019.00022" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715824v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90530-3_6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935941v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94667-2_9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798554v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46049-9_25" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798536v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260549v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49529-2_38" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287040v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226035v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29516-9_17" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311584v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116231v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16706-0_12" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48971-0_15" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859363v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Belazzougui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pierrot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raffinot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45030-3_7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725429v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859708v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823279v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Waldisp&#252;hl" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713431v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Jiang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683311v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Tejada" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31265-6_11" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054925v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35261-4_49" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606375v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Mohamed-Babou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22616-8_22" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606173v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21458-5_33" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620371v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620378v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20712-9_29" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620380v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425661v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620327v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416458v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04744-2_11" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416491v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620459v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620391v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416577v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02882-3_38" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620322v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416463v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_20" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417928v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417918v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Herry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620293v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouvel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rossin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417902v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199009v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brevier-Giberti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74240-1_13" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128750v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141338v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74839-7_6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620287v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418241v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620289v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417910v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620296v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianuca Della Vedova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418258v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620297v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619848v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620291v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461780v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418260v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620303v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herrbach" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619979v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad M. Landau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620363v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620359v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620292v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620023v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620366v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620330v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620286v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620536v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Nelson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416453v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620537v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620821v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620812v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170281v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986725v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paulusma" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347464v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285511v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00628623v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00862069v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>