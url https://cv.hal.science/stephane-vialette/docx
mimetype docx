--- v1 (2026-04-15)
+++ v2 (2026-05-16)
@@ -760,495 +760,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Clever Shopper Problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sorting With Forbidden Intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danny Hermelin</w:t>
+                <w:t xml:space="preserve">Carlo Comin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dušan Knop</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00224-019-09917-z⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 279, pp.49-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998054v1</w:t>
+                <w:t xml:space="preserve">hal-02341509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting With Forbidden Intermediates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Clever Shopper Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Comin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Dušan Knop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 279, pp.49-68. </w:t>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64, pp.17-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.10.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00224-019-09917-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341509v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the tree containment problem in linear time for nearly stable phylogenetic networks</w:t>
+                <w:t xml:space="preserve">Algorithmic and algebraic aspects of unshuffling permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gambette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Labarre</w:t>
+                <w:t xml:space="preserve">Samuele Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louxin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.07.015⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 729, pp.20 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575001v1</w:t>
+                <w:t xml:space="preserve">hal-01797134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic and algebraic aspects of unshuffling permutations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving the tree containment problem in linear time for nearly stable phylogenetic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas D.M. Gunawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuele Giraudo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+                <w:t xml:space="preserve">Louxin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 729, pp.20 - 41. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 246, pp.62-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797134v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The S-labeling problem: An algorithmic tour</w:t>
               </w:r>
@@ -1436,761 +1436,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219299v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MSPT: An open-source motion simulator for proton therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some algorithmic results for [2]-sumset covers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Morel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roméo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1 (3), 12 pp</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (1), pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171799v1</w:t>
+                <w:t xml:space="preserve">hal-01044891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spot Weight Adaptation for Moving Target in Spot Scanning Proton Therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">MSPT: An open-source motion simulator for proton therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Thomas Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Gelover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiadong Wu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ryan Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (3), 12 pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151923v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some algorithmic results for [2]-sumset covers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+                <w:t xml:space="preserve">Spot Weight Adaptation for Moving Target in Spot Scanning Proton Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiadong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (119), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2015.00119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044891v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum Mosaic Inference of a Set of Recombinants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Sikora</w:t>
+                <w:t xml:space="preserve">Finding Approximate and Constrained Motifs in Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0129054113400042⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 483 (-), pp.10-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00679269v1</w:t>
+                <w:t xml:space="preserve">hal-00726556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the combinatorics of suffix arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilla Tóthmérész</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 113 (22-24), pp.915-920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ipl.2013.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Approximate and Constrained Motifs in Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+                <w:t xml:space="preserve">Minimum Mosaic Inference of a Set of Recombinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (1), pp.51-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129054113400042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.08.023⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00726556v1</w:t>
+                <w:t xml:space="preserve">hal-00679269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A faster algorithm for finding minimum Tucker submatrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2244,792 +2244,792 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper and lower bounds for finding connected motifs in vertex-colored graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael R. Fellows</w:t>
+                <w:t xml:space="preserve">Complexity issues in Vertex-Colored Graph Pattern Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2010.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (1), pp.82-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2010.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606148v1</w:t>
+                <w:t xml:space="preserve">hal-00606154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Median of an odd number of permutations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Hamel</w:t>
+                <w:t xml:space="preserve">Upper and lower bounds for finding connected motifs in vertex-colored graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Fellows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure mathematics and applications </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (4), pp.799-811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2010.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619773v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity issues in Vertex-Colored Graph Pattern Matching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+                <w:t xml:space="preserve">Median of an odd number of permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pure mathematics and applications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (2), pp.161 - 175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00606154v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Common Structured Patterns in Linear Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danny Hermelin</w:t>
+                <w:t xml:space="preserve">Complexity Issues in Color-Preserving Graph Embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Brevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 411 (26-28), pp.2475-2486. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2010.02.017⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 411 (4-5), pp.716-729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2009.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482850v1</w:t>
+                <w:t xml:space="preserve">hal-00619754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying Graphs in Protein-Protein Interactions Networks using Feedback Vertex Set</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Sikora</w:t>
+                <w:t xml:space="preserve">Approximation of RNA Multiple Structural Alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Kubica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Waleń</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 7 (4), pp.628-635</w:t>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, ? (?)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619763v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of RNA Multiple Structural Alignment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcin Kubica</w:t>
+                <w:t xml:space="preserve">Finding Common Structured Patterns in Linear Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Waleń</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 411 (26-28), pp.2475-2486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2010.02.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619801v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity Issues in Color-Preserving Graph Embeddings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+                <w:t xml:space="preserve">Querying Graphs in Protein-Protein Interactions Networks using Feedback Vertex Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4), pp.628-635</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00619754v1</w:t>
+                <w:t xml:space="preserve">hal-00619763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding Occurrences of Protein Complexes in Protein-Protein Interaction Graphs</w:t>
               </w:r>
@@ -3110,51 +3110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Parameterized Complexity of Multiple-Interval Graph Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Fellows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3333,165 +3333,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded List Injective Homomorphism for Comparative Analysis of Protein-Protein Interaction Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
+                <w:t xml:space="preserve">Fixed-Parameter Algorithms For Protein Similarity Search Under mRNA Structure Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 6 (2), pp.178-191</w:t>
+              <w:t xml:space="preserve">, 2008, 6 (4), pp.618-626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619701v1</w:t>
+                <w:t xml:space="preserve">hal-00416442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Minimum Substring Cover Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dror Rawitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3506,73 +3519,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 206 (11), pp.1303-1312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Tools for Computing the Number of Breakpoints and the Number of Adjacencies between two Genomes with Duplicate Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3581,289 +3594,276 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelyse Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15 (8), pp.1093-1115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/cmb.2008.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Parameter Algorithms For Protein Similarity Search Under mRNA Structure Constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danny Hermelin</w:t>
+                <w:t xml:space="preserve">Bounded List Injective Homomorphism for Comparative Analysis of Protein-Protein Interaction Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fagnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 6 (4), pp.618-626</w:t>
+              <w:t xml:space="preserve">, 2008, 6 (2), pp.178-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416442v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximating the 2-Interval Pattern problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gad Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dror Rawitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3895,494 +3895,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Constrained 2-Interval Subsets in 2-Interval Sets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Comparing Genomes with Duplications: a Computational Complexity Point of View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (4), pp.523-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2007.1069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417717v1</w:t>
+                <w:t xml:space="preserve">hal-00417720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemplar Longest Common Subsequence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+                <w:t xml:space="preserve">Extracting Constrained 2-Interval Subsets in 2-Interval Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 4 (4), pp.535-543</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 385 (1-3), pp.241-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417728v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Framework for Computing Rearrangement Distances between Genomes with Duplicates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
+                <w:t xml:space="preserve">Exemplar Longest Common Subsequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Della Vedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaella Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (4), pp.535-543</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417735v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Genomes with Duplications: a Computational Complexity Point of View</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Chauve</w:t>
+                <w:t xml:space="preserve">A General Framework for Computing Rearrangement Distances between Genomes with Duplicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 4 (4), pp.523-534. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (4), pp.379-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCBB.2007.1069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/cmb.2007.A001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417720v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packing of (0,1)-matrices</w:t>
               </w:r>
@@ -4437,51 +4437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing gene expression networks in multi-dimensional space to extract similarities and differences between organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vincens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4687,51 +4687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What makes the Arc-Preserving Subsequence problem hard ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4795,51 +4795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiCoViTo: a tool for gene-centric comparison and visualization of yeast transcriptome states.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4925,51 +4925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiCoViTo: a tool for gene-centric comparison and visualization of yeast transcriptome states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5046,51 +5046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">yMGV: a cross-species expression data mining tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5733,482 +5733,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parity Permutation Pattern Matching</w:t>
+                <w:t xml:space="preserve">Recognizing Unit Multiple Intervals Is Hard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Ardévol Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WALCOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Hsinchu, Taiwan. </w:t>
+              <w:t xml:space="preserve">34th International Symposium on Algorithms and Computation (ISAAC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Kyoto, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-27051-2_32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2023.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922884v1</w:t>
+                <w:t xml:space="preserve">hal-04485941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognizing Unit Multiple Intervals Is Hard</w:t>
+                <w:t xml:space="preserve">Parity Permutation Pattern Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Ardévol Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sikora</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Symposium on Algorithms and Computation (ISAAC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Kyoto, Japan. </w:t>
+              <w:t xml:space="preserve">WALCOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Hsinchu, Taiwan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2023.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-27051-2_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485941v1</w:t>
+                <w:t xml:space="preserve">hal-03922884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Maximum Zero-Sum Partition Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permutation Pattern Matching for Doubly Partially Ordered Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Jean</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Computer Symposium, ICS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Taoyuan, Taiwan. pp.73-85, </w:t>
+              <w:t xml:space="preserve">33rd Annual Symposium on Combinatorial Pattern Matching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hideo Bannai and Jan Holub, Jun 2022, Prague, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-19-9582-8_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/lipics.cpm.2022.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293802v1</w:t>
+                <w:t xml:space="preserve">hal-03624311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permutation Pattern Matching for Doubly Partially Ordered Patterns</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Maximum Zero-Sum Partition Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jugé</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Annual Symposium on Combinatorial Pattern Matching</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hideo Bannai and Jan Holub, Jun 2022, Prague, Czech Republic. </w:t>
+              <w:t xml:space="preserve">25th International Computer Symposium, ICS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Taoyuan, Taiwan. pp.73-85, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/lipics.cpm.2022.21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-9582-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624311v1</w:t>
+                <w:t xml:space="preserve">hal-04293802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic Aspects of Small Quasi-Kernels</w:t>
               </w:r>
@@ -6432,51 +6432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disorders and Permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6517,468 +6517,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unshuffling Permutations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reliability-Aware and Graph-Based Approach for Rank Aggregation of Biological Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Brancotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Kitakyushu, Japan. pp.242-261, </w:t>
+              <w:t xml:space="preserve">2019 15th International Conference on eScience (eScience)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, San Diego, France. pp.136-145, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-14812-6_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/eScience.2019.00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304028v1</w:t>
+                <w:t xml:space="preserve">hal-02527738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding a Small Number of Colourful Components</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unshuffling Permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Giraudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPM 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2019.20⟩</w:t>
+              <w:t xml:space="preserve">TAMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Kitakyushu, Japan. pp.242-261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-14812-6_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304030v1</w:t>
+                <w:t xml:space="preserve">hal-02304028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability-Aware and Graph-Based Approach for Rank Aggregation of Biological Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finding a Small Number of Colourful Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Denise</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad K. Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniël Paulusma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 15th International Conference on eScience (eScience)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, San Diego, France. pp.136-145, </w:t>
+              <w:t xml:space="preserve">CPM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Pise, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/eScience.2019.00022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2019.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527738v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Clever Shopper Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7123,867 +7123,867 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern Matching for Separable Permutations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Both Emerite Neou</w:t>
+                <w:t xml:space="preserve">Sorting With Forbidden Intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Comin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIRE 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-46049-9_25⟩</w:t>
+              <w:t xml:space="preserve">Third International Conference on Algorithms for Computational Biology (AlCoB 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, María Botón-Fernández; Carlos Martín-Vide; Miguel A. Vega-Rodríguez; Florentina Lilica Voicu, Jun 2016, Trujillo, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798554v1</w:t>
+                <w:t xml:space="preserve">hal-01287040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unshuffling Words and Permutations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving the Tree Containment Problem for Genetically Stable Networks in Quadratic Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas D.M. Gunawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louxin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAIM 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWOCA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Verona, Italy. pp.197-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-29516-9_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798536v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unshuffling Permutations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuele Giraudo</w:t>
+                <w:t xml:space="preserve">Pattern Matching for Separable Permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Both Emerite Neou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATIN 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Ensenada, Mexico. pp.509-521, </w:t>
+              <w:t xml:space="preserve">SPIRE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Beppu, Japan. pp.260-272, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-49529-2_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46049-9_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260549v2</w:t>
+                <w:t xml:space="preserve">hal-01798554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting With Forbidden Intermediates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unshuffling Words and Permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Algorithms for Computational Biology (AlCoB 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAIM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bergame, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287040v1</w:t>
+                <w:t xml:space="preserve">hal-01798536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Tree Containment Problem for Genetically Stable Networks in Quadratic Time</w:t>
+                <w:t xml:space="preserve">Unshuffling Permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gambette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Labarre</w:t>
+                <w:t xml:space="preserve">Samuele Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louxin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWOCA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Verona, Italy. pp.197-208, </w:t>
+              <w:t xml:space="preserve">LATIN 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Ensenada, Mexico. pp.509-521, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-29516-9_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-49529-2_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226035v1</w:t>
+                <w:t xml:space="preserve">hal-01260549v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic aspects of the S-Labeling problem</w:t>
+                <w:t xml:space="preserve">Obtaining a Triangular Matrix by Independent Row-Column Permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Workshop on Combinatorial Algorithms (IWOCA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Symposium on Algorithms and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Nagoya, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-48971-0_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311584v1</w:t>
+                <w:t xml:space="preserve">hal-01189621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating a Tree in a Phylogenetic Network in Quadratic Time</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Labarre</w:t>
+                <w:t xml:space="preserve">Algorithmic aspects of the S-Labeling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louxin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RECOMB 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Workshop on Combinatorial Algorithms (IWOCA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Verona, Italy. pp.173-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-16706-0_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01116231v1</w:t>
+                <w:t xml:space="preserve">hal-01311584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtaining a Triangular Matrix by Independent Row-Column Permutations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+                <w:t xml:space="preserve">Locating a Tree in a Phylogenetic Network in Quadratic Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas D.M. Gunawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louxin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Symposium on Algorithms and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Nagoya, France. </w:t>
+              <w:t xml:space="preserve">RECOMB 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Varsovie, Poland. pp.96-107, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-48971-0_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16706-0_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189621v1</w:t>
+                <w:t xml:space="preserve">hal-01116231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single and multiple consecutive permutation motif search</w:t>
               </w:r>
@@ -8168,64 +8168,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards unlocking the full potential of Multileaf Collimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8395,732 +8395,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The longest common subsequence problem with crossing-free arc-annotated sequences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Minghui Jiang</w:t>
+                <w:t xml:space="preserve">Algorithmic Aspects of the Intersection and Overlap Numbers of a Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th edition of the International Symposium on String Processing and Information Retrieval (SPIRE 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISAAC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Taipei, Taiwan. pp.465-474, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35261-4_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713431v1</w:t>
+                <w:t xml:space="preserve">hal-01054925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardness of longest common subsequence for sequences with bounded run-lengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minghui Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro J. Tejada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Symposium on Combinatorial Pattern Matching (CPM'12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Helsinki, Finland. pp.138-148, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-31265-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic Aspects of the Intersection and Overlap Numbers of a Graph</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+                <w:t xml:space="preserve">The longest common subsequence problem with crossing-free arc-annotated sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghui Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAAC 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th edition of the International Symposium on String Processing and Information Retrieval (SPIRE 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cartagena de Indias, Colombia. pp. 130--142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35261-4_49⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01054925v1</w:t>
+                <w:t xml:space="preserve">hal-00713431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic Aspects of Heterogeneous Biological Networks Comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blin</w:t>
+                <w:t xml:space="preserve">Finding Approximate and Constrained Motifs in Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOA 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22616-8_22⟩</w:t>
+              <w:t xml:space="preserve">CPM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Palermo, Italy. pp.388-401, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21458-5_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606375v1</w:t>
+                <w:t xml:space="preserve">hal-00606173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Approximate and Constrained Motifs in Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+                <w:t xml:space="preserve">Minimum Mosaic Inference of a Set of Recombinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPM 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th Computing: the Australasian Theory Symposium (CATS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Perth, Australia. pp.23-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00606173v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum Mosaic Inference of a Set of Recombinants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Algorithmic Aspects of Heterogeneous Biological Networks Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Mohamed-Babou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Computing: the Australasian Theory Symposium (CATS'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COCOA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Zhangjiajie, China. pp.272-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22616-8_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620371v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Polynomial-Time Algorithm for Finding a Minimal Conflicting Set Containing a Given Row</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9174,260 +9174,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A faster algorithm for finding minimum Tucker submatrices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">GraMoFoNe: a Cytoscape plugin for querying motifs without topology in Protein-Protein Interactions networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Computability in Europe (CiE'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Portugal. pp.69-77</w:t>
+              <w:t xml:space="preserve">Bioinformatics and Computational Biology (BICoB'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Honolulu, United States. pp.38-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620380v1</w:t>
+                <w:t xml:space="preserve">hal-00425661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GraMoFoNe: a Cytoscape plugin for querying motifs without topology in Protein-Protein Interactions networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">A faster algorithm for finding minimum Tucker submatrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Sikora</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics and Computational Biology (BICoB'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Honolulu, United States. pp.38-43</w:t>
+              <w:t xml:space="preserve">6th Computability in Europe (CiE'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Portugal. pp.69-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425661v1</w:t>
+                <w:t xml:space="preserve">hal-00620380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing RNA structures with biologically relevant operations cannot be done without strong combinatorial restrictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9459,471 +9459,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-Boolean Programming for Partially Ordered Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
+                <w:t xml:space="preserve">Maximum Motif Problem in Vertex-Colored Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annelyse Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RECOMB-CG 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Budapest, Hungary. pp.126-137, </w:t>
+              <w:t xml:space="preserve">20th Annual Symposium on Combinatorial Pattern Matching (CPM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France. pp.221-235, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04744-2_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02441-2_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416458v1</w:t>
+                <w:t xml:space="preserve">hal-00416463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Exemplar Breakpoint Distance for non-trivial genomes cannot be approximated</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blin</w:t>
+                <w:t xml:space="preserve">Pseudo-Boolean Programming for Partially Ordered Genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Sikora</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelyse Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WALCOM 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RECOMB-CG 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Budapest, Hungary. pp.126-137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04744-2_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416491v1</w:t>
+                <w:t xml:space="preserve">hal-00416458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the median of three permutations under the Kendall-tau distance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">The Exemplar Breakpoint Distance for non-trivial genomes cannot be approximated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Hamel</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th annual international conference on Permutation Patterns</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Firenze, Italy. pp.6</w:t>
+              <w:t xml:space="preserve">WALCOM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Kolkata, India. pp.357-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620459v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying Protein-Protein Interaction Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Finding the median of three permutations under the Kendall-tau distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Sikora</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Bioinformatics Research and Applications (ISBRA'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Fort Lauderdale, United States. pp.52-62</w:t>
+              <w:t xml:space="preserve">7th annual international conference on Permutation Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Firenze, Italy. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620391v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the S-labeling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9939,1099 +9948,1090 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 5th Euroconference on Combinatorics, Graph Theory and Applications (EUROCOMB 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France. pp.273-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Finding Small 2-Generating Sets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+                <w:t xml:space="preserve">Querying Protein-Protein Interaction Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOON 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Symposium on Bioinformatics Research and Applications (ISBRA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Fort Lauderdale, United States. pp.52-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02882-3_38⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00416577v1</w:t>
+                <w:t xml:space="preserve">hal-00620391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern matching for 321-avoiding permutations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guillemot</w:t>
+                <w:t xml:space="preserve">On Finding Small 2-Generating Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fagnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Algorithms and Computation (ISAAC'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COCOON 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Niagara Falls, United States. pp.378-387, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02882-3_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620322v1</w:t>
+                <w:t xml:space="preserve">hal-00416577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Motif Problem in Vertex-Colored Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+                <w:t xml:space="preserve">Pattern matching for 321-avoiding permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Annual Symposium on Combinatorial Pattern Matching (CPM 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Symposium on Algorithms and Computation (ISAAC'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, United States. pp.1064-1073</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416463v1</w:t>
+                <w:t xml:space="preserve">hal-00620322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp Tractability Borderlines for Finding Connected Motifs in Vertex-Colored Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danny Hermelin</w:t>
+                <w:t xml:space="preserve">On restrictions of balanced 2-interval graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Colloquium on Automata, Languages and Programming (ICALP 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd International Workshop on Graph-Theoretic Concepts in Computer Science (WG'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ?, Jun 2007, Dornburg, Germany. pp.55-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74839-7_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417928v1</w:t>
+                <w:t xml:space="preserve">hal-00141338v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing RNA Structures: Towards an Intermediate Model Between the EDIT and the LAPCS Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blin</w:t>
+                <w:t xml:space="preserve">Sharp Tractability Borderlines for Finding Connected Motifs in Vertex-Colored Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Fellows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Herry</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Symposium on Bioinformatics (BSB 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Angra dos Reis, Brazil. pp.101-112</w:t>
+              <w:t xml:space="preserve">34th International Colloquium on Automata, Languages and Programming (ICALP 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Wroclaw, Poland. pp.340-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417918v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longest Common Separable Pattern between Permutations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing RNA Structures: Towards an Intermediate Model Between the EDIT and the LAPCS Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bouvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rossin</w:t>
+                <w:t xml:space="preserve">Gaël Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Combinatorial Pattern Matching (CPM'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, London, Ontario, Canada, Canada. pp.316-327</w:t>
+              <w:t xml:space="preserve">Brazilian Symposium on Bioinformatics (BSB 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Angra dos Reis, Brazil. pp.101-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620293v1</w:t>
+                <w:t xml:space="preserve">hal-00417918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pseudo-Boolean programming approach for computing the breakpoint distance between two genomes with duplicate genes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annelyse Thevenin</w:t>
+                <w:t xml:space="preserve">Longest Common Separable Pattern between Permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th RECOMB Comparative Genomics Satellite Workshop (RECOMB-CG 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, San Diego, United States. pp.16-29</w:t>
+              <w:t xml:space="preserve">Symposium on Combinatorial Pattern Matching (CPM'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, London, Ontario, Canada, Canada. pp.316-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417902v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern Matching in Protein-Protein Interaction Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roméo Rizzi</w:t>
+                <w:t xml:space="preserve">A Pseudo-Boolean programming approach for computing the breakpoint distance between two genomes with duplicate genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelyse Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCT 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th RECOMB Comparative Genomics Satellite Workshop (RECOMB-CG 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San Diego, United States. pp.16-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199009v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longest Common Separable Pattern between Permutations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rossin</w:t>
+                <w:t xml:space="preserve">Pattern Matching in Protein-Protein Interaction Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Brevier-Giberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorial Pattern Matching, 18th Annual Symposium, CPM 2007, London, Canada, July 9-11, 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FCT 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Budapest, Hungary. pp.137-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74240-1_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128750v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On restrictions of balanced 2-interval graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gambette</w:t>
+                <w:t xml:space="preserve">Longest Common Separable Pattern between Permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Workshop on Graph-Theoretic Concepts in Computer Science (WG'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combinatorial Pattern Matching, 18th Annual Symposium, CPM 2007, London, Canada, July 9-11, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, London, Canada. pp.316-327</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74839-7_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00141338v2</w:t>
+                <w:t xml:space="preserve">hal-00128750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Matching in Protein-Protein Interaction Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Brevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11095,51 +11095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Structured Patterns in Linear Graphs: Approximations and Combinatorics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11190,64 +11190,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Minimum Substring Cover Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dror Rawitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11298,51 +11298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak pattern matching in colored graphs: Minimizing the number of connected components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11387,1435 +11387,1448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemplar Longest Common Subsequences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+                <w:t xml:space="preserve">Genomes containing Duplicates are Hard to compare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Workshop on Bioinformatics Research and Applications (IWBRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, United States. pp.622-629</w:t>
+              <w:t xml:space="preserve">International Workshop on Bioinformatics Research and Applications (IWBRA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Reading, United Kingdom. pp.783-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620296v1</w:t>
+                <w:t xml:space="preserve">hal-00418260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Pseudo-Boolean Programming can help Genome Rearrangement Distance Computation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+                <w:t xml:space="preserve">Approximation of RNA Multiple Structural Alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Kubica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Waleń</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th RECOMB Comparative Genomics Satellite Workshop (RECOMB-CG 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montréal, Canada. pp.75-86</w:t>
+              <w:t xml:space="preserve">17th Symposium on Combinatorial Pattern Matching (CPM'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Barcelona, Spain, Spain. pp.211-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418258v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomes containing duplicates are hard to compare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Chauve</w:t>
+                <w:t xml:space="preserve">Exemplar Longest Common Subsequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianuca Della Vedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc Int. Workshop on Bioinformatics Research and Applications (IWBRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Reading, UK, United Kingdom. pp.783-790</w:t>
+              <w:t xml:space="preserve">Int. Workshop on Bioinformatics Research and Applications (IWBRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, United States. pp.622-629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620297v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Pseudo-boolean Programming Can Help Genome Rearrangement Distance Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
+                <w:t xml:space="preserve">Genomes containing duplicates are hard to compare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4thAnnual RECOMB Satellite Workshop on Comparative Genomics (RECOMB-CG'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montreal, Canada, Canada. pp.75-86</w:t>
+              <w:t xml:space="preserve">Proc Int. Workshop on Bioinformatics Research and Applications (IWBRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Reading, UK, United Kingdom. pp.783-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619848v1</w:t>
+                <w:t xml:space="preserve">hal-00620297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of RNA Multiple Structural Alignment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+                <w:t xml:space="preserve">How Pseudo-boolean Programming Can Help Genome Rearrangement Distance Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Waleń</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Symposium on Combinatorial Pattern Matching (CPM'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Barcelona, Spain, Spain. pp.211-222</w:t>
+              <w:t xml:space="preserve">4thAnnual RECOMB Satellite Workshop on Comparative Genomics (RECOMB-CG'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montreal, Canada, Canada. pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620291v1</w:t>
+                <w:t xml:space="preserve">hal-00619848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemplar Longest Common Subsequence (extended abstract)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+                <w:t xml:space="preserve">How Pseudo-Boolean Programming can help Genome Rearrangement Distance Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Bioinformatics Research and Applications (IWBRA 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Reading, United Kingdom. pp.622-629</w:t>
+              <w:t xml:space="preserve">4th RECOMB Comparative Genomics Satellite Workshop (RECOMB-CG 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montréal, Canada. pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461780v1</w:t>
+                <w:t xml:space="preserve">hal-00418258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomes containing Duplicates are Hard to compare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Chauve</w:t>
+                <w:t xml:space="preserve">Exemplar Longest Common Subsequence (extended abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Della Vedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Bioinformatics Research and Applications (IWBRA 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Reading, United Kingdom. pp.783-790</w:t>
+              <w:t xml:space="preserve">, May 2006, Reading, United Kingdom. pp.622-629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418260v1</w:t>
+                <w:t xml:space="preserve">hal-00461780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear graph non-crossing structural alignment under the RNA stacking-pair scoring scheme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Herrbach</w:t>
+                <w:t xml:space="preserve">Finding Exact and Maximum Occurrences of Protein Complexes in Protein-Protein Interaction Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Conference on Algorithms and Computational Methods for biochemical and Evolutionary Networks (CompBioNets'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lyon, France, France. 10pp</w:t>
+              <w:t xml:space="preserve">30th International Symposium on Mathematical Foundations of Computer Science (MFCS'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Gdansk, Poland, Poland. pp.328-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620303v1</w:t>
+                <w:t xml:space="preserve">hal-00620292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating the 2-Interval Pattern Problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gad M. Landau</w:t>
+                <w:t xml:space="preserve">What Makes the Arc-Preserving Subsequence Problem Hard?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual European Symposium on Algorithms (ESA'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Mallorca, Spain, Spain. pp.426-437</w:t>
+              <w:t xml:space="preserve">5th Int. Workshop on Bioinformatics Research and Applications (IWBRA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Atlanta, GA, USA, United States. pp.860-868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619979v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Parameter Algorithms for Protein Similarity Search Under mRNA Structure Constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danny Hermelin</w:t>
+                <w:t xml:space="preserve">Linear graph non-crossing structural alignment under the RNA stacking-pair scoring scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Workshop on Graph-Theoretic Concepts in Computer Science (WG'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Metz, France. pp.271-282</w:t>
+              <w:t xml:space="preserve">2nd Conference on Algorithms and Computational Methods for biochemical and Evolutionary Networks (CompBioNets'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lyon, France, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620363v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Makes the Arc-Preserving Subsequence Problem Hard?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+                <w:t xml:space="preserve">Approximating the 2-Interval Pattern Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gad M. Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Int. Workshop on Bioinformatics Research and Applications (IWBRA'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Atlanta, GA, USA, United States. pp.860-868</w:t>
+              <w:t xml:space="preserve">13th Annual European Symposium on Algorithms (ESA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Mallorca, Spain, Spain. pp.426-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620359v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Exact and Maximum Occurrences of Protein Complexes in Protein-Protein Interaction Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fixed-Parameter Algorithms for Protein Similarity Search Under mRNA Structure Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Symposium on Mathematical Foundations of Computer Science (MFCS'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Gdansk, Poland, Poland. pp.328-339</w:t>
+              <w:t xml:space="preserve">31st International Workshop on Graph-Theoretic Concepts in Computer Science (WG'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Metz, France. pp.271-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620292v1</w:t>
+                <w:t xml:space="preserve">hal-00620363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded List Injective Homomorphism for Comparative Analysis of Protein-Protein Interaction Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
+                <w:t xml:space="preserve">Pattern Matching in Arc-Annotated Sequences: New Results for the APS Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Algorithms and Computational Methods for Biochemical and Evolutionar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Recife,Brazil, Brazil. pp.45-70</w:t>
+              <w:t xml:space="preserve">5th Journées Ouvertes de Biologie, Informatique et Mathématiques (JOBIM'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Montréal, Quebec, Canada. 12 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620023v1</w:t>
+                <w:t xml:space="preserve">hal-00620330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Results for the 2-Interval Pattern Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12860,135 +12873,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern Matching in Arc-Annotated Sequences: New Results for the APS Problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roméo Rizzi</w:t>
+                <w:t xml:space="preserve">Bounded List Injective Homomorphism for Comparative Analysis of Protein-Protein Interaction Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fagnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Journées Ouvertes de Biologie, Informatique et Mathématiques (JOBIM'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Montréal, Quebec, Canada. 12 pp</w:t>
+              <w:t xml:space="preserve">1st International Conference on Algorithms and Computational Methods for Biochemical and Evolutionar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Recife,Brazil, Brazil. pp.45-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620330v1</w:t>
+                <w:t xml:space="preserve">hal-00620023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Matching over 2-intervals sets</w:t>
               </w:r>
@@ -13163,51 +13163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorics of Genome Rearrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13371,64 +13371,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic Aspects of Arc-Annotated Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13676,77 +13676,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding a Small Number of Colourful Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad K. Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Paulusma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13775,229 +13775,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing RNA structures using a full set of biologically relevant edit operations is intractable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Hamel</w:t>
+                <w:t xml:space="preserve">On the Approximability of Comparing Genomes with Duplicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelyse Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347464v1</w:t>
+                <w:t xml:space="preserve">hal-00285511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Approximability of Comparing Genomes with Duplicates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annelyse Thevenin</w:t>
+                <w:t xml:space="preserve">Comparing RNA structures using a full set of biologically relevant edit operations is intractable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00285511v1</w:t>
+                <w:t xml:space="preserve">hal-00347464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14349,51 +14349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ard&#233;vol Mart&#237;nez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Rizzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sikora" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.09.011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04901397v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114811" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jug&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.10.028" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498180v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.04.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.06.013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986646v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.01.012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hermelin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Knop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09917-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341509v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Comin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575001v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D.M. Gunawan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louxin Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797134v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Giraudo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.02.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.036" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219299v6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Both Emerite Neou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.1329" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Thomas Flynn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Gelover" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151923v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiadong Wu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Flynn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2015.00119" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044891v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Rizzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054113400042" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilla T&#243;thm&#233;r&#233;sz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2013.09.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726556v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.08.023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CWRV9TS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657340v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-012-9388-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606148v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Fellows" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2010.07.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619773v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Crochemore" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2010.09.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482850v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.02.017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619801v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kubica" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wale&#324;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brevier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.10.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6NTK12M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fellows" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Rosamond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angibaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Th&#233;venin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619701v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fagnot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror Rawitz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Thevenin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0061" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416442v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619740v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Landau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417717v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417728v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonizzoni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Della Vedova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Rizzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417735v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2007.A001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417720v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2007.1069" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619759v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619613v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Badel-Chagnon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jacq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091646v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelandais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel-Chagnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417738v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00112944v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-20" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619621v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619620v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George M. Church" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619682v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619736v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sylvestre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Corral-Debrinski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619675v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Margeot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pivoteau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2025.8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698633v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.MFCS.2024.12" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922884v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27051-2_32" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485941v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2023.8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293802v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9582-8_7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624311v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.cpm.2022.21" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860801v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Langlois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15914-5_27" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596166v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388489v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2021.11" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304028v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14812-6_15" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304030v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad K. Dabrowski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Johnson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Paulusma" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2019.20" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527738v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2019.00022" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715824v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90530-3_6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935941v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94667-2_9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798554v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46049-9_25" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798536v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260549v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49529-2_38" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287040v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226035v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29516-9_17" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311584v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116231v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16706-0_12" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48971-0_15" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859363v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Belazzougui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pierrot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raffinot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45030-3_7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725429v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859708v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823279v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Waldisp&#252;hl" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713431v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Jiang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683311v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Tejada" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31265-6_11" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054925v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35261-4_49" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606375v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Mohamed-Babou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22616-8_22" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606173v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21458-5_33" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620371v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620378v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20712-9_29" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620380v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425661v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620327v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416458v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04744-2_11" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416491v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620459v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620391v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416577v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02882-3_38" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620322v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416463v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_20" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417928v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417918v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Herry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620293v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouvel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rossin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417902v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199009v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brevier-Giberti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74240-1_13" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128750v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141338v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74839-7_6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620287v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418241v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620289v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417910v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620296v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianuca Della Vedova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418258v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620297v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619848v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620291v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461780v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418260v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620303v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herrbach" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619979v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad M. Landau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620363v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620359v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620292v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620023v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620366v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620330v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620286v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620536v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Nelson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416453v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620537v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620821v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620812v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170281v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986725v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paulusma" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347464v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285511v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00628623v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00862069v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ard&#233;vol Mart&#237;nez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Rizzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sikora" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.09.011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04901397v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114811" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jug&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.10.028" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498180v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.04.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.06.013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986646v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.01.012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Comin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998054v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hermelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Knop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09917-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Giraudo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.02.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D.M. Gunawan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louxin Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.036" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219299v6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Both Emerite Neou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.1329" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044891v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Rizzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Thomas Flynn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Gelover" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151923v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiadong Wu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Flynn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2015.00119" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.08.023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CWRV9TS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilla T&#243;thm&#233;r&#233;sz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2013.09.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679269v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054113400042" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657340v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-012-9388-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606154v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2010.09.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Fellows" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2010.07.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619773v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Crochemore" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619754v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brevier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.10.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6NTK12M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619801v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kubica" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wale&#324;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482850v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.02.017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fellows" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Rosamond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angibaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Th&#233;venin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416442v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror Rawitz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416446v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Thevenin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619701v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fagnot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619740v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Landau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417720v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2007.1069" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417728v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonizzoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Della Vedova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Rizzi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2007.A001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619759v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619613v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Badel-Chagnon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jacq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091646v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelandais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel-Chagnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417738v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00112944v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-20" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619621v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619620v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George M. Church" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619682v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619736v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sylvestre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Corral-Debrinski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619675v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Margeot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pivoteau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2025.8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698633v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.MFCS.2024.12" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485941v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2023.8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922884v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27051-2_32" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624311v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.cpm.2022.21" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293802v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9582-8_7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860801v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Langlois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15914-5_27" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596166v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388489v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2021.11" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527738v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2019.00022" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304028v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14812-6_15" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304030v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad K. Dabrowski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Johnson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Paulusma" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2019.20" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715824v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90530-3_6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935941v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94667-2_9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29516-9_17" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798554v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46049-9_25" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798536v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260549v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49529-2_38" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189621v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48971-0_15" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311584v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116231v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16706-0_12" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859363v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Belazzougui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pierrot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raffinot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45030-3_7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725429v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859708v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823279v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Waldisp&#252;hl" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054925v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35261-4_49" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683311v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Jiang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Tejada" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31265-6_11" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713431v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606173v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21458-5_33" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620371v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606375v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Mohamed-Babou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22616-8_22" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620378v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20712-9_29" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425661v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620380v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620327v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416463v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_20" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416458v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04744-2_11" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416491v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620459v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416570v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620391v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416577v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02882-3_38" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620322v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141338v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74839-7_6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417928v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417918v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Herry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620293v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouvel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rossin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417902v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199009v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brevier-Giberti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74240-1_13" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128750v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620287v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418241v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620289v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417910v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418260v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620291v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620296v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianuca Della Vedova" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620297v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619848v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418258v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461780v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620292v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620359v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620303v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herrbach" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619979v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad M. Landau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620363v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620330v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620366v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620023v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620286v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620536v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Nelson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416453v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620537v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620821v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620812v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170281v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986725v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paulusma" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285511v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347464v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00628623v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00862069v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>