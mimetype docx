--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Vialle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based super-resolved simulation of 3D elastic wave propagation adopting scalable diffusion transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 320, pp.109930. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2025.109930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Sparse Matrices for Large-scale Spectral Clustering on a Single GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanlin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 53 (4), pp.22. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10766-025-00799-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data clustering on hybrid classical-quantum NISQ architecture with generative-based variational and parallel algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Special Issue on Architecture of Computing Systems Conference 2024, 165, pp.103431. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2025.103431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and accurate k-means algorithm on CPU-GPU architectures for spectral clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanlin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.e6621. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.6621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and feedback on the distribution and parallelization of FMI-CS-based co-simulations with the DACCOSIM platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106, pp.102802. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2021.102802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing derivatives on graphics processing units using Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokman A. Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lapeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (9), pp.1679-1697. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.2862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel SPN on Multi-Core CPUS and Many-Core GPUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Theory and Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (2-4), pp.255-281. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00411450.2010.533741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Multi-Strategy Parallelization for an Entire Application of Document Categorization on Low-Cost Multiprocessor PCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ianotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (1), pp.61-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel simulation of a stochastic agent/environment interaction model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (3), pp.189-203. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ICA-2001-8302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Quantum Generative Graph-Based Clustering for Molecule Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quest-IS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Palaiseau, France. pp.243-251, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-13855-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipeline for Semantic Segmentation of Large Railway Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Data Engineering and Automated Learning – IDEAL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Valencia, Spain. pp.167-179, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77731-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPCQCMark: a new modular HPC-QC benchmarking framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chichereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miwako Tsuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhisa Sato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Quantum Computing and Engineering (QCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Albuquerque, United States. pp.8-14, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QCE65121.2025.10285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération conditionnelle et inconditionnelle de signaux sismiques à l'aide de modèles de diffusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gottfried Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully integrated quantum method for classical register allocation in LLVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chichereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIHPQC 2024 - International Workshop on Integrating High-Performance and Quantum Computing and QXE24 - IEEE Quantum Week 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QCE60285.2024.10295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating parallel execution of quantum Machine Learning circuits on superconducting hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chichereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rontani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QSET 2024 - 4th International Workshop on Quantum Software Engineering and Technology IEEE Quantum Week 2024 (QCE'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QCE60285.2024.10278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting with hybrid quantum optimization in HPC software stack for CPU register allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chichereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Integrating High-Performance and Quantum Computing (WIHPQC 2023) in IEEE Quantum Week 2023 (QCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bellevue, United States. pp.134-140, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QCE57702.2023.10197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback from a data center for education at CentraleSupélec engineering school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Parallel and Distributed Processing Symposium Workshops (IPDPSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, LYON (Université Lyon 3), France. pp.330-337, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW55747.2022.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Algorithms Using Sparse Storage for Parallel Spectral Clustering on GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanlin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Network and Parallel Computing (NPC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Cérin; Depei Qian; Jean-Luc Gaudiot; Guangming Tan; Stéphane Zuckerman, Nov 2021, Paris, France. pp.40-52, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93571-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelization of the k-means Algorithm in a Spectral Clustering Chain on CPU-GPU Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanlin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HeteroPar Workshop of 2020 Euro-Par International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daccosim NG: co-simulation made simpler and faster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Évora Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Juan Hernández Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Kremers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Modelica Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Regensburg, Germany. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp19157785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Guideline for Code Optimizations on Modern Architectures with OpenACC and CUDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludomir Oteski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Colin-De-Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPU Technology Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NVIDIA, May 2017, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Efficient CPU-GPU Code Hybridization: a Simple Guideline for Code Optimizations on Modern Architecture with OpenACC and CUDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludomir Oteski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Colin de Verdiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GPU Technology Conference (GTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling FMI-CS Based Multi-Simulation Beyond Thousand FMUs on Infiniband Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Corniglion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Modelica Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic algorithmic scheme for 2D stencil applications on hybrid machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCS 2016 - Architecture of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30695-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling of Distributed Multi-Simulations on Multi-Core Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ianotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Accurate and Fast Hybrid Multi-Simulation with the FMI-CS Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 st International Conference on: Emerging Technologies and Factory Automation (ETFA-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMI-Based Distributed Multi-Simulation with DACCOSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lam-Yee-Mui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Theory of Modeling and Simulation - TMS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Alexandria, VA, United States. pp.804-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic scheme for hybrid computing with CPU, Xeon-Phi/MIC and GPU devices on a single machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Parallel Computing 2015 (ParCo 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-621-7-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Centered Computing delivering high parallel performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterogeneity in Computing Workshop (HCW 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Phenix, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations et co-simulations distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of "Réseau SI EDF R&amp;D"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Target Vectorization with MTPS C++ Generic Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 - 10th International Conference on Applied Parallel and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavík, Iceland. pp.336-346, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28145-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy issues of GPU computing clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium EJC-ICT 2012 on "Towards ecological and energy efficient Information and Communication Technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterCell: a Software Suite for Rapid Prototyping and Parallel Execution of Fine Grained Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Havh Boumba Sitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 - 10th International Conference on Applied Parallel and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavík, Iceland. pp.282-292, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28151-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FT-GReLoSSS: a Skeletal-Based Approach towards Application Parallelization and Low-Overhead Fault Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Euromicro International Conference on Parallel, Distributed and Network-Based Computing - PDP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Garching, Germany. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Asynchronism on GPU Accelerated Parallel Iterative Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 - 10th International Conference on Applied Parallel and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavík, Iceland. pp.43-53, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28151-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Javaspace-Based Framework for Efficient Fault-Tolerant Master-Worker Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Euromicro International Conference on Parallel, Distributed and Network-Based Processing -PDP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Ayia Napa, Cyprus. pp.272-276, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2011.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphical Processing Units (GPUs): Opportunities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek El-Ghazawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Performance Computing and Simulation - HPCS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCSim.2011.5999795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Target Vectorization With MTPS C++ Generic Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 : State of the Art in Scientific and Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Skeletal-Based Approach for the Development of Fault-Tolerant SPMD Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Parallel and Distributed Computing, Applications and Technologies - PDCAT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDCAT.2010.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing computing and energy performances on GPU clusters: experimentation on a PDE solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Year workshop of the COST Action IC0804</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Passau, Germany. pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterCell: a Software Suite for Rapid Prototyping and Parallel Execution of Fine Grained Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Havh Boumba Sitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 : State of the Art in Scientific and Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavick, Iceland. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of asynchronism on GPU accelerated parallel iterative computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 : State of the Art in Scientific and Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Multi-Target Linear Algebra Library for GPUs and Multicore CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (PP10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Seattle, Washington, United States. pp.MS55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient multi-algorithms sparse linear solver for GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParCo2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Desprez, Sep 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Experiment and Optimization of a Distributed Stochastic Control Algorithm. Application to Energy Management Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vezolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Large-Scale Parallel Processing 2009 part of IPDPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. Proceedings on CD-ROM (8 p.), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-target C++ implementation of parallel skeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th workshop on Parallel/High-Performance Object-Oriented Scientific Computing - POOSC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Genova, Italy. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1595655.1595662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the AdaBoost Algorithm for Large Scale Distributed Environments: Comparing JavaSpace and MPJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth International Conference on Parallel and Distributed Systems (ICPADS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shenzhen, China. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2009.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes itératifs asynchrones et grappe de GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée jeunes chercheurs sur les Multiprocesseurs et Multicoeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Dimensional Pricing of Exotic European Contracts on a GPU Cluster, and Comparison to a CPU Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokman A. Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lapeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Parallel and Distributed Computing in Finance - PDCoF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. Proceedings on CD-ROM (8 p.), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular based simulation of semiconductors thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Havh Boumba Sitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Thin Film Processing and Characterization - ITFPC 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massively Parallel Solving of 3D Simplified PN Equations on Graphics Processing Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International Conference on Mathematics Computational Methods and Reactor Physics - M&amp;C 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Saratoga Springs, New York, United States. Proceedings on CD-ROM (12 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveur linéaire sur GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée jeunes chercheurs sur les Multiprocesseurs et Multicoeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Distribution of Stochastic Control Algorithms for Financial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDCoF08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Miami, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2008.4536454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A N-dimensional Stochastic Control Algorithm for Electricity Asset Management on PC cluster and Blue Gene Supercomputer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Trondheim, Norway. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic control optimization & simulation applied to energy management: From 1-D to N-D problem distributions, on clusters, supercomputers and Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grid@Mons conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Grained Computations and Interactive Distributed Applications: Two important Issues in Parallel, Distributed and Grid Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In ricordo di Amelia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Potenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The parXXL Environment: Scalable Fine Grained Development for Large Coarse Grained Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia de Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA-06: Worshop on state-of-the-art in scientific and parallel computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Umea, Sweden. pp.1094-1104, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75755-9_127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive Problem Modeller and PDE Solver, Distributed on Large Scale Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Distributed Frameworks for Multimedia Applications - DFMA '07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00139660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AdaBoost Parallelization on PC Clusters with Virtual Shared Memory for Fast Feature Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Signal Processing and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dubai, United Arab Emirates. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of a Stochastic Control Algorithm Applied to Gas Storage Valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Signal Processing and Information Technology - ISSPIT-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Cairo, Egypt. pp.493-498, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPIT.2007.4458002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00246680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">parXXL: A Fine Grained Development Environment on Coarse Grained Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia de Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on State-of-the-Art in Scientific and Parallel Computing - PARA'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Umeå/Sweden, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Distributed Architecture for Business Computations. Application to Financial Risk Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgann Wauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Akim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denny Dewnarain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Distributed Frameworks for Multimedia Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Penang, Malaysia. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFMA.2006.296915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00243145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Tolerant and Multi-Paradigm Grid Architecture for Time Constrained Problems. Application to Financial Option Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bezinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on e-Science and Grid Computing - e-science'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Kawata, Dec 2006, Amsterdam, Netherlands. pp.49, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/E-SCIENCE.2006.261133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Cortically-Inspired Sensorimotor Control Realistic for Robotics: Design of an Extended Parallel Cellular Programming Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Intelligent Systems - Theory and Applications - AISTA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Luxembourg, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel simulation of photorefractive material for the design of all-optical components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lhommé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wolfersberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied parallel computing : advanced scientific computing (Espoo, 15-18 June 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Espoo, Finland. pp.578-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRID 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thèmatique sur la globalisation des ressources informatiques et des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Jeannot, Dec 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ParCeL-3: A Parallel Programming Language Based on Concurrent Cells and Multiple Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering Applied to Networking and Parallel/Distributed Computing - SNPd'00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Reims, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallélisation d'un simulateur d'agents situés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Centre Charles Hermite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Nancy, France, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique d'une population de neurones, méta-apprentissage dans un problème de classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et sciences de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dinard, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Model of Interaction for Situated Agents and its Parallel Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial and Computational Intelligence for Decision, Control and Automation in Engineering and Industrial Applications - ACIDCA'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Monastir, Tunisie, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une bibliothèque de développement parallèle de réseaux neuromimétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Centre Charles Hermite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Charles Hermite, 2000, Nancy, France, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement de simulation orienté Agents : apport des modèles stochastiques et du parallélisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des SMA - JFIADSMA'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ile de la Réunion, pp.329-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bridge between two paradigms for parallelism : Neural Networks and general purpose MIMD computers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networtks - IJCNN'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Washington, DC, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A library to implement neural networks on MIMD machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par'99 Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERFACS &amp; ENSEEIHT - IRIT., 1999, Toulouse, France, pp.935-938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la parallélisation des réseaux connexionnistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et Sciences pour l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Munster, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning generative strategies to enhance 3D physics-based seismic wave propagation: from diffusive super-resolution to 3D Fourier Neural Operators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. 2024, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-2443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINERVE - Un jumeau numérique pour gérer l'infrastructure ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhammed Achhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R El Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jumeaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Gif-sur-Yvette, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Unified CPU–GPU code hybridization: A GPU Based Optimization Strategy Efficient on Other Modern Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludomir Oteski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Colin de Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanzio Bassini, Marco Danelutto, Patrizio Dazzi, Gerhard R. Joubert, Frans Peters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing is Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, pp.390-399, 2018, 978-1-61499-842-6. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-843-3-390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization methodology for Parallel Programming of Homogeneous or Hybrid Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Magoules. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patterns for parallel programming on GPUs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, 2014, 978-1-874672-57-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development methodologies for GPU and cluster of GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Couturier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development methodologies for GPU and cluster of GPUs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; Hall/CRC, 2013, 978-1-4665-7162-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing computing and energy performances in heterogeneous clusters of CPUs and GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ishfag Ahmad and Sanjay Ranka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Energy-Aware and Green Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; Hall/CRC, 2011, 9781466501164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient multi-algorithms sparse linear solver for GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Chapman, F. Desprez, G.R. Joubert, A. Lichnewsky, F. Peters and T. Priol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing: From Multicores and GPU's to Petascale (Volume 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, IOS Press, pp.546-553, 2010, Advances in Parallel Computing, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-530-3-546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Experimentation of a Large Scale Distributed Stochastic Control Algorithm Applied to Energy Management Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Myers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciyo, pp.103-124, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR THE SEGMENTATION ENCODING OF AN IMAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO/2010/072983. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR BROADCASTING VIDEO DATA SEQUENCES BY A SERVER TO A CLIENT TERMINAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO/2009/034275. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelization, Distribution and Scaling of Multi-Simulations on Multi-Core Clusters, with DACCOSIM Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ianotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289194v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Hybrid Co-simulation with the FMI-CS Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul sur GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Grid to private Clouds, to inter‐Clouds. An overview and some questions for future of cloud computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Based Super-Resolved Simulation of 3D Elastic Wave Propagation Adopting Scalable Diffusion Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Option Princing on a GPU Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokman A. Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme collaborative pour les projets ferroviaires - Analyse des besoins métiers et formalisation en exigences fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CentraleSupélec, Université Paris-Saclay. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FT-GReLoSSS: a Skeletal-based approach towards application parallelization and low-overhead fault tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7797, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Javaspace-based Framework for Efficient Fault-Tolerant Master-Worker Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7496, INRIA. 2010, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548951v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Vialle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based super-resolved simulation of 3D elastic wave propagation adopting scalable diffusion transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 320, pp.109930. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2025.109930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Sparse Matrices for Large-scale Spectral Clustering on a Single GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanlin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 53 (4), pp.22. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10766-025-00799-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data clustering on hybrid classical-quantum NISQ architecture with generative-based variational and parallel algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Special Issue on Architecture of Computing Systems Conference 2024, 165, pp.103431. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2025.103431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and feedback on the distribution and parallelization of FMI-CS-based co-simulations with the DACCOSIM platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106, pp.102802. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2021.102802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and accurate k-means algorithm on CPU-GPU architectures for spectral clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanlin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.e6621. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.6621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing derivatives on graphics processing units using Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokman A. Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lapeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (9), pp.1679-1697. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.2862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel SPN on Multi-Core CPUS and Many-Core GPUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Theory and Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (2-4), pp.255-281. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00411450.2010.533741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Multi-Strategy Parallelization for an Entire Application of Document Categorization on Low-Cost Multiprocessor PCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ianotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (1), pp.61-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel simulation of a stochastic agent/environment interaction model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (3), pp.189-203. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ICA-2001-8302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Quantum Generative Graph-Based Clustering for Molecule Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quest-IS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Palaiseau, France. pp.243-251, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-13855-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipeline for Semantic Segmentation of Large Railway Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Data Engineering and Automated Learning – IDEAL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Valencia, Spain. pp.167-179, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77731-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPCQCMark: a new modular HPC-QC benchmarking framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chichereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miwako Tsuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhisa Sato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Quantum Computing and Engineering (QCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Albuquerque, United States. pp.8-14, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QCE65121.2025.10285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération conditionnelle et inconditionnelle de signaux sismiques à l'aide de modèles de diffusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gottfried Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully integrated quantum method for classical register allocation in LLVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chichereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIHPQC 2024 - International Workshop on Integrating High-Performance and Quantum Computing and QXE24 - IEEE Quantum Week 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QCE60285.2024.10295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating parallel execution of quantum Machine Learning circuits on superconducting hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chichereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rontani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QSET 2024 - 4th International Workshop on Quantum Software Engineering and Technology IEEE Quantum Week 2024 (QCE'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QCE60285.2024.10278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting with hybrid quantum optimization in HPC software stack for CPU register allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chichereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Integrating High-Performance and Quantum Computing (WIHPQC 2023) in IEEE Quantum Week 2023 (QCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bellevue, United States. pp.134-140, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QCE57702.2023.10197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Algorithms Using Sparse Storage for Parallel Spectral Clustering on GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanlin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Network and Parallel Computing (NPC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Cérin; Depei Qian; Jean-Luc Gaudiot; Guangming Tan; Stéphane Zuckerman, Nov 2021, Paris, France. pp.40-52, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93571-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback from a data center for education at CentraleSupélec engineering school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Parallel and Distributed Processing Symposium Workshops (IPDPSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, LYON (Université Lyon 3), France. pp.330-337, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW55747.2022.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelization of the k-means Algorithm in a Spectral Clustering Chain on CPU-GPU Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanlin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HeteroPar Workshop of 2020 Euro-Par International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daccosim NG: co-simulation made simpler and faster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Évora Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Juan Hernández Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Kremers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Modelica Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Regensburg, Germany. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp19157785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Guideline for Code Optimizations on Modern Architectures with OpenACC and CUDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludomir Oteski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Colin-De-Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPU Technology Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NVIDIA, May 2017, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Efficient CPU-GPU Code Hybridization: a Simple Guideline for Code Optimizations on Modern Architecture with OpenACC and CUDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludomir Oteski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Colin de Verdiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GPU Technology Conference (GTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling FMI-CS Based Multi-Simulation Beyond Thousand FMUs on Infiniband Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Corniglion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Modelica Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic algorithmic scheme for 2D stencil applications on hybrid machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCS 2016 - Architecture of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30695-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Accurate and Fast Hybrid Multi-Simulation with the FMI-CS Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 st International Conference on: Emerging Technologies and Factory Automation (ETFA-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling of Distributed Multi-Simulations on Multi-Core Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ianotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMI-Based Distributed Multi-Simulation with DACCOSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lam-Yee-Mui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Theory of Modeling and Simulation - TMS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Alexandria, VA, United States. pp.804-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic scheme for hybrid computing with CPU, Xeon-Phi/MIC and GPU devices on a single machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Parallel Computing 2015 (ParCo 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-621-7-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Centered Computing delivering high parallel performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterogeneity in Computing Workshop (HCW 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Phenix, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations et co-simulations distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of "Réseau SI EDF R&amp;D"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Target Vectorization with MTPS C++ Generic Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 - 10th International Conference on Applied Parallel and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavík, Iceland. pp.336-346, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28145-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy issues of GPU computing clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium EJC-ICT 2012 on "Towards ecological and energy efficient Information and Communication Technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterCell: a Software Suite for Rapid Prototyping and Parallel Execution of Fine Grained Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Havh Boumba Sitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 - 10th International Conference on Applied Parallel and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavík, Iceland. pp.282-292, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28151-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Asynchronism on GPU Accelerated Parallel Iterative Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 - 10th International Conference on Applied Parallel and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavík, Iceland. pp.43-53, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28151-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FT-GReLoSSS: a Skeletal-Based Approach towards Application Parallelization and Low-Overhead Fault Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Euromicro International Conference on Parallel, Distributed and Network-Based Computing - PDP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Garching, Germany. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Javaspace-Based Framework for Efficient Fault-Tolerant Master-Worker Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Euromicro International Conference on Parallel, Distributed and Network-Based Processing -PDP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Ayia Napa, Cyprus. pp.272-276, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2011.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphical Processing Units (GPUs): Opportunities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek El-Ghazawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Performance Computing and Simulation - HPCS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCSim.2011.5999795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Target Vectorization With MTPS C++ Generic Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 : State of the Art in Scientific and Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Skeletal-Based Approach for the Development of Fault-Tolerant SPMD Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Parallel and Distributed Computing, Applications and Technologies - PDCAT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDCAT.2010.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing computing and energy performances on GPU clusters: experimentation on a PDE solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Year workshop of the COST Action IC0804</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Passau, Germany. pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterCell: a Software Suite for Rapid Prototyping and Parallel Execution of Fine Grained Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Havh Boumba Sitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 : State of the Art in Scientific and Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavick, Iceland. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of asynchronism on GPU accelerated parallel iterative computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 : State of the Art in Scientific and Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Multi-Target Linear Algebra Library for GPUs and Multicore CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (PP10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Seattle, Washington, United States. pp.MS55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient multi-algorithms sparse linear solver for GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParCo2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Desprez, Sep 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Experiment and Optimization of a Distributed Stochastic Control Algorithm. Application to Energy Management Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vezolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Large-Scale Parallel Processing 2009 part of IPDPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. Proceedings on CD-ROM (8 p.), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-target C++ implementation of parallel skeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th workshop on Parallel/High-Performance Object-Oriented Scientific Computing - POOSC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Genova, Italy. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1595655.1595662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the AdaBoost Algorithm for Large Scale Distributed Environments: Comparing JavaSpace and MPJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth International Conference on Parallel and Distributed Systems (ICPADS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shenzhen, China. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2009.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes itératifs asynchrones et grappe de GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée jeunes chercheurs sur les Multiprocesseurs et Multicoeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Dimensional Pricing of Exotic European Contracts on a GPU Cluster, and Comparison to a CPU Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokman A. Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lapeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Parallel and Distributed Computing in Finance - PDCoF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. Proceedings on CD-ROM (8 p.), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massively Parallel Solving of 3D Simplified PN Equations on Graphics Processing Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International Conference on Mathematics Computational Methods and Reactor Physics - M&amp;C 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Saratoga Springs, New York, United States. Proceedings on CD-ROM (12 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular based simulation of semiconductors thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Havh Boumba Sitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Thin Film Processing and Characterization - ITFPC 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveur linéaire sur GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée jeunes chercheurs sur les Multiprocesseurs et Multicoeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Distribution of Stochastic Control Algorithms for Financial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDCoF08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Miami, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2008.4536454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A N-dimensional Stochastic Control Algorithm for Electricity Asset Management on PC cluster and Blue Gene Supercomputer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Trondheim, Norway. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic control optimization & simulation applied to energy management: From 1-D to N-D problem distributions, on clusters, supercomputers and Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grid@Mons conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Grained Computations and Interactive Distributed Applications: Two important Issues in Parallel, Distributed and Grid Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In ricordo di Amelia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Potenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive Problem Modeller and PDE Solver, Distributed on Large Scale Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Distributed Frameworks for Multimedia Applications - DFMA '07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00139660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The parXXL Environment: Scalable Fine Grained Development for Large Coarse Grained Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia de Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA-06: Worshop on state-of-the-art in scientific and parallel computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Umea, Sweden. pp.1094-1104, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75755-9_127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AdaBoost Parallelization on PC Clusters with Virtual Shared Memory for Fast Feature Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Signal Processing and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dubai, United Arab Emirates. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of a Stochastic Control Algorithm Applied to Gas Storage Valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Signal Processing and Information Technology - ISSPIT-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Cairo, Egypt. pp.493-498, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPIT.2007.4458002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00246680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">parXXL: A Fine Grained Development Environment on Coarse Grained Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia de Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on State-of-the-Art in Scientific and Parallel Computing - PARA'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Umeå/Sweden, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Distributed Architecture for Business Computations. Application to Financial Risk Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgann Wauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Akim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denny Dewnarain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Distributed Frameworks for Multimedia Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Penang, Malaysia. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFMA.2006.296915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00243145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Tolerant and Multi-Paradigm Grid Architecture for Time Constrained Problems. Application to Financial Option Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bezinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on e-Science and Grid Computing - e-science'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Kawata, Dec 2006, Amsterdam, Netherlands. pp.49, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/E-SCIENCE.2006.261133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Cortically-Inspired Sensorimotor Control Realistic for Robotics: Design of an Extended Parallel Cellular Programming Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Intelligent Systems - Theory and Applications - AISTA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Luxembourg, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel simulation of photorefractive material for the design of all-optical components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lhommé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wolfersberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied parallel computing : advanced scientific computing (Espoo, 15-18 June 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Espoo, Finland. pp.578-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRID 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thèmatique sur la globalisation des ressources informatiques et des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Jeannot, Dec 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ParCeL-3: A Parallel Programming Language Based on Concurrent Cells and Multiple Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering Applied to Networking and Parallel/Distributed Computing - SNPd'00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Reims, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallélisation d'un simulateur d'agents situés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Centre Charles Hermite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Nancy, France, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Model of Interaction for Situated Agents and its Parallel Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial and Computational Intelligence for Decision, Control and Automation in Engineering and Industrial Applications - ACIDCA'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Monastir, Tunisie, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique d'une population de neurones, méta-apprentissage dans un problème de classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et sciences de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dinard, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une bibliothèque de développement parallèle de réseaux neuromimétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Centre Charles Hermite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Charles Hermite, 2000, Nancy, France, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement de simulation orienté Agents : apport des modèles stochastiques et du parallélisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des SMA - JFIADSMA'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ile de la Réunion, pp.329-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bridge between two paradigms for parallelism : Neural Networks and general purpose MIMD computers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networtks - IJCNN'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Washington, DC, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A library to implement neural networks on MIMD machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par'99 Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERFACS &amp; ENSEEIHT - IRIT., 1999, Toulouse, France, pp.935-938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la parallélisation des réseaux connexionnistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et Sciences pour l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Munster, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning generative strategies to enhance 3D physics-based seismic wave propagation: from diffusive super-resolution to 3D Fourier Neural Operators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. 2024, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-2443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINERVE - Un jumeau numérique pour gérer l'infrastructure ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhammed Achhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R El Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jumeaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Gif-sur-Yvette, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Unified CPU–GPU code hybridization: A GPU Based Optimization Strategy Efficient on Other Modern Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludomir Oteski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Colin de Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanzio Bassini, Marco Danelutto, Patrizio Dazzi, Gerhard R. Joubert, Frans Peters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing is Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, pp.390-399, 2018, 978-1-61499-842-6. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-843-3-390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization methodology for Parallel Programming of Homogeneous or Hybrid Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Magoules. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patterns for parallel programming on GPUs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, 2014, 978-1-874672-57-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development methodologies for GPU and cluster of GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Couturier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development methodologies for GPU and cluster of GPUs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; Hall/CRC, 2013, 978-1-4665-7162-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing computing and energy performances in heterogeneous clusters of CPUs and GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ishfag Ahmad and Sanjay Ranka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Energy-Aware and Green Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; Hall/CRC, 2011, 9781466501164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Experimentation of a Large Scale Distributed Stochastic Control Algorithm Applied to Energy Management Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Myers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciyo, pp.103-124, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient multi-algorithms sparse linear solver for GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Chapman, F. Desprez, G.R. Joubert, A. Lichnewsky, F. Peters and T. Priol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing: From Multicores and GPU's to Petascale (Volume 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, IOS Press, pp.546-553, 2010, Advances in Parallel Computing, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-530-3-546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR THE SEGMENTATION ENCODING OF AN IMAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO/2010/072983. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR BROADCASTING VIDEO DATA SEQUENCES BY A SERVER TO A CLIENT TERMINAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO/2009/034275. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelization, Distribution and Scaling of Multi-Simulations on Multi-Core Clusters, with DACCOSIM Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ianotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289194v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Hybrid Co-simulation with the FMI-CS Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul sur GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Grid to private Clouds, to inter‐Clouds. An overview and some questions for future of cloud computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Based Super-Resolved Simulation of 3D Elastic Wave Propagation Adopting Scalable Diffusion Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Option Princing on a GPU Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokman A. Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme collaborative pour les projets ferroviaires - Analyse des besoins métiers et formalisation en exigences fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CentraleSupélec, Université Paris-Saclay. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FT-GReLoSSS: a Skeletal-based approach towards application parallelization and low-overhead fault tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7797, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Javaspace-based Framework for Efficient Fault-Tolerant Master-Worker Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7496, INRIA. 2010, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548951v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gabrielidis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109930" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040711v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanlin He" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baboulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-025-00799-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040633v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rauch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rontani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2025.103431" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vialle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6621" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Dad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tavella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2021.102802" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00773740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman A. Abbas-Turki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lapeyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2862" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556812v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kirschenmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pon&#231;ot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00411450.2010.533741" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schaeffer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ianotto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Bouzid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-2001-8302" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13855-2_22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77731-8_16" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426530v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chichereau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako Tsuji" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhisa Sato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE65121.2025.10285" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531795v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Jacquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE60285.2024.10295" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812905v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE60285.2024.10278" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04272048v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE57702.2023.10197" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Hellequin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04138695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sylvestre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93571-9_4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02121346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#201;vora G&#243;mez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Hern&#225;ndez Cabrera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Kremers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp19157785" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01527684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludomir Oteski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin-De-Verdi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Ryan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01651967v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin de Verdiere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ryan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01527682v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Corniglion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caujolle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30695-7_9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01332628v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01371499v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lam-Yee-Mui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258499v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-621-7-25" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921128v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00920837v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00685159v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28145-7_33" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645121v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frezza-Buet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Havh Boumba Sitou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28151-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00681664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Makassikis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Warin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00685153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jost" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28151-8_5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00618249v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2011.82" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652824v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El-Ghazawi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pinel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2011.5999795" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00491980v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548953v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2010.89" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517374v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00491969v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00491976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00525899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430520v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00390290v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vezolle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161096" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437542v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595655.1595662" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425518v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2009.67" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00390289v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161143" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433062v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00390291v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430529v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00290440v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536454" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00291814v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00291821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00291827v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280094v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia de Vivo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75755-9_127" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139660v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00216041v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00246680v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2007.4458002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00243145v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Defrance" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgann Wauquier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Akim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denny Dewnarain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFMA.2006.296915" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121828v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bezinne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E-SCIENCE.2006.261133" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099899v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481165v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lhomm&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wolfersberger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100881v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099357v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099023v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099114v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scherrer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099346v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099367v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boniface" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098863v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098761v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099014v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098717v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534286v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lehmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bertin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2443" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999654v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammed Achhab" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Mesri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742774v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-843-3-390" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101225v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905790v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643938v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00485963v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-530-3-546" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00537341v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554405v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00397253v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01289194v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01301183v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Plessis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652821v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044913v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00364242v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060064v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640558v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548951v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gabrielidis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109930" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040711v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanlin He" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baboulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-025-00799-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040633v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rauch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rontani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2025.103431" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Dad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tavella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2021.102802" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468039v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vialle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6621" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00773740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman A. Abbas-Turki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lapeyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2862" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556812v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kirschenmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pon&#231;ot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00411450.2010.533741" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schaeffer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ianotto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Bouzid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-2001-8302" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13855-2_22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77731-8_16" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426530v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chichereau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako Tsuji" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhisa Sato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE65121.2025.10285" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531795v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Jacquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE60285.2024.10295" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812905v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE60285.2024.10278" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04272048v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE57702.2023.10197" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04138695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sylvestre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93571-9_4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556247v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Hellequin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mercier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00065" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02121346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#201;vora G&#243;mez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Hern&#225;ndez Cabrera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Kremers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp19157785" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01527684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludomir Oteski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin-De-Verdi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Ryan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01651967v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin de Verdiere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ryan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01527682v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Corniglion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caujolle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30695-7_9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01371499v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01332628v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lam-Yee-Mui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258499v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-621-7-25" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921128v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00920837v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00685159v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28145-7_33" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645121v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frezza-Buet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Havh Boumba Sitou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28151-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00685153v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jost" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28151-8_5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00681664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Makassikis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Warin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00618249v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2011.82" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652824v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El-Ghazawi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pinel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2011.5999795" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00491980v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548953v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2010.89" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517374v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00491969v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00491976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00525899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430520v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00390290v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vezolle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161096" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437542v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595655.1595662" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425518v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2009.67" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00390289v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161143" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00390291v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430529v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00290440v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536454" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00291814v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00291821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00291827v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139660v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280094v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia de Vivo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75755-9_127" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00216041v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00246680v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2007.4458002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00243145v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Defrance" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgann Wauquier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Akim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denny Dewnarain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFMA.2006.296915" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121828v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bezinne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E-SCIENCE.2006.261133" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099899v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481165v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lhomm&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wolfersberger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100881v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099357v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099023v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099346v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099114v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scherrer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099367v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boniface" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098863v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098761v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099014v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098717v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534286v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lehmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bertin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2443" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999654v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammed Achhab" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Mesri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742774v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-843-3-390" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101225v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905790v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643938v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00537341v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00485963v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-530-3-546" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554405v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00397253v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01289194v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01301183v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Plessis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652821v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044913v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00364242v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060064v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640558v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548951v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>