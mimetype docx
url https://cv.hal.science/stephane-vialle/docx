--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Vialle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based super-resolved simulation of 3D elastic wave propagation adopting scalable diffusion transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 320, pp.109930. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2025.109930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Sparse Matrices for Large-scale Spectral Clustering on a Single GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanlin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 53 (4), pp.22. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10766-025-00799-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data clustering on hybrid classical-quantum NISQ architecture with generative-based variational and parallel algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Special Issue on Architecture of Computing Systems Conference 2024, 165, pp.103431. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2025.103431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and feedback on the distribution and parallelization of FMI-CS-based co-simulations with the DACCOSIM platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106, pp.102802. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2021.102802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and accurate k-means algorithm on CPU-GPU architectures for spectral clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanlin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.e6621. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.6621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing derivatives on graphics processing units using Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokman A. Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lapeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (9), pp.1679-1697. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.2862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel SPN on Multi-Core CPUS and Many-Core GPUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Theory and Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (2-4), pp.255-281. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00411450.2010.533741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Multi-Strategy Parallelization for an Entire Application of Document Categorization on Low-Cost Multiprocessor PCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ianotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (1), pp.61-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel simulation of a stochastic agent/environment interaction model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (3), pp.189-203. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ICA-2001-8302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Quantum Generative Graph-Based Clustering for Molecule Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quest-IS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Palaiseau, France. pp.243-251, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-13855-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipeline for Semantic Segmentation of Large Railway Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Data Engineering and Automated Learning – IDEAL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Valencia, Spain. pp.167-179, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77731-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPCQCMark: a new modular HPC-QC benchmarking framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chichereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miwako Tsuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhisa Sato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Quantum Computing and Engineering (QCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Albuquerque, United States. pp.8-14, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QCE65121.2025.10285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération conditionnelle et inconditionnelle de signaux sismiques à l'aide de modèles de diffusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gottfried Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully integrated quantum method for classical register allocation in LLVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chichereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIHPQC 2024 - International Workshop on Integrating High-Performance and Quantum Computing and QXE24 - IEEE Quantum Week 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QCE60285.2024.10295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating parallel execution of quantum Machine Learning circuits on superconducting hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chichereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rontani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QSET 2024 - 4th International Workshop on Quantum Software Engineering and Technology IEEE Quantum Week 2024 (QCE'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QCE60285.2024.10278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting with hybrid quantum optimization in HPC software stack for CPU register allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chichereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Integrating High-Performance and Quantum Computing (WIHPQC 2023) in IEEE Quantum Week 2023 (QCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bellevue, United States. pp.134-140, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QCE57702.2023.10197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Algorithms Using Sparse Storage for Parallel Spectral Clustering on GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanlin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Network and Parallel Computing (NPC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Cérin; Depei Qian; Jean-Luc Gaudiot; Guangming Tan; Stéphane Zuckerman, Nov 2021, Paris, France. pp.40-52, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93571-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback from a data center for education at CentraleSupélec engineering school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Parallel and Distributed Processing Symposium Workshops (IPDPSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, LYON (Université Lyon 3), France. pp.330-337, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW55747.2022.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelization of the k-means Algorithm in a Spectral Clustering Chain on CPU-GPU Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanlin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HeteroPar Workshop of 2020 Euro-Par International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daccosim NG: co-simulation made simpler and faster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Évora Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Juan Hernández Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Kremers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Modelica Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Regensburg, Germany. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp19157785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Guideline for Code Optimizations on Modern Architectures with OpenACC and CUDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludomir Oteski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Colin-De-Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPU Technology Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NVIDIA, May 2017, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Efficient CPU-GPU Code Hybridization: a Simple Guideline for Code Optimizations on Modern Architecture with OpenACC and CUDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludomir Oteski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Colin de Verdiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GPU Technology Conference (GTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling FMI-CS Based Multi-Simulation Beyond Thousand FMUs on Infiniband Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Corniglion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Modelica Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic algorithmic scheme for 2D stencil applications on hybrid machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCS 2016 - Architecture of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30695-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Accurate and Fast Hybrid Multi-Simulation with the FMI-CS Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 st International Conference on: Emerging Technologies and Factory Automation (ETFA-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling of Distributed Multi-Simulations on Multi-Core Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ianotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMI-Based Distributed Multi-Simulation with DACCOSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lam-Yee-Mui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Theory of Modeling and Simulation - TMS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Alexandria, VA, United States. pp.804-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic scheme for hybrid computing with CPU, Xeon-Phi/MIC and GPU devices on a single machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Parallel Computing 2015 (ParCo 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-621-7-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Centered Computing delivering high parallel performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterogeneity in Computing Workshop (HCW 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Phenix, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations et co-simulations distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of "Réseau SI EDF R&amp;D"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Target Vectorization with MTPS C++ Generic Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 - 10th International Conference on Applied Parallel and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavík, Iceland. pp.336-346, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28145-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy issues of GPU computing clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium EJC-ICT 2012 on "Towards ecological and energy efficient Information and Communication Technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterCell: a Software Suite for Rapid Prototyping and Parallel Execution of Fine Grained Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Havh Boumba Sitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 - 10th International Conference on Applied Parallel and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavík, Iceland. pp.282-292, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28151-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Asynchronism on GPU Accelerated Parallel Iterative Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 - 10th International Conference on Applied Parallel and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavík, Iceland. pp.43-53, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28151-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FT-GReLoSSS: a Skeletal-Based Approach towards Application Parallelization and Low-Overhead Fault Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Euromicro International Conference on Parallel, Distributed and Network-Based Computing - PDP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Garching, Germany. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Javaspace-Based Framework for Efficient Fault-Tolerant Master-Worker Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Euromicro International Conference on Parallel, Distributed and Network-Based Processing -PDP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Ayia Napa, Cyprus. pp.272-276, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2011.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphical Processing Units (GPUs): Opportunities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek El-Ghazawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Performance Computing and Simulation - HPCS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCSim.2011.5999795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Target Vectorization With MTPS C++ Generic Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 : State of the Art in Scientific and Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Skeletal-Based Approach for the Development of Fault-Tolerant SPMD Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Parallel and Distributed Computing, Applications and Technologies - PDCAT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDCAT.2010.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing computing and energy performances on GPU clusters: experimentation on a PDE solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Year workshop of the COST Action IC0804</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Passau, Germany. pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterCell: a Software Suite for Rapid Prototyping and Parallel Execution of Fine Grained Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Havh Boumba Sitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 : State of the Art in Scientific and Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavick, Iceland. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of asynchronism on GPU accelerated parallel iterative computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 : State of the Art in Scientific and Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Multi-Target Linear Algebra Library for GPUs and Multicore CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (PP10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Seattle, Washington, United States. pp.MS55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient multi-algorithms sparse linear solver for GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParCo2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Desprez, Sep 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Experiment and Optimization of a Distributed Stochastic Control Algorithm. Application to Energy Management Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vezolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Large-Scale Parallel Processing 2009 part of IPDPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. Proceedings on CD-ROM (8 p.), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-target C++ implementation of parallel skeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th workshop on Parallel/High-Performance Object-Oriented Scientific Computing - POOSC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Genova, Italy. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1595655.1595662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the AdaBoost Algorithm for Large Scale Distributed Environments: Comparing JavaSpace and MPJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth International Conference on Parallel and Distributed Systems (ICPADS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shenzhen, China. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2009.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes itératifs asynchrones et grappe de GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée jeunes chercheurs sur les Multiprocesseurs et Multicoeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Dimensional Pricing of Exotic European Contracts on a GPU Cluster, and Comparison to a CPU Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokman A. Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lapeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Parallel and Distributed Computing in Finance - PDCoF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. Proceedings on CD-ROM (8 p.), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massively Parallel Solving of 3D Simplified PN Equations on Graphics Processing Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International Conference on Mathematics Computational Methods and Reactor Physics - M&amp;C 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Saratoga Springs, New York, United States. Proceedings on CD-ROM (12 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular based simulation of semiconductors thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Havh Boumba Sitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Thin Film Processing and Characterization - ITFPC 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveur linéaire sur GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée jeunes chercheurs sur les Multiprocesseurs et Multicoeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Distribution of Stochastic Control Algorithms for Financial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDCoF08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Miami, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2008.4536454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A N-dimensional Stochastic Control Algorithm for Electricity Asset Management on PC cluster and Blue Gene Supercomputer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Trondheim, Norway. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic control optimization & simulation applied to energy management: From 1-D to N-D problem distributions, on clusters, supercomputers and Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grid@Mons conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Grained Computations and Interactive Distributed Applications: Two important Issues in Parallel, Distributed and Grid Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In ricordo di Amelia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Potenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive Problem Modeller and PDE Solver, Distributed on Large Scale Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Distributed Frameworks for Multimedia Applications - DFMA '07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00139660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The parXXL Environment: Scalable Fine Grained Development for Large Coarse Grained Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia de Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA-06: Worshop on state-of-the-art in scientific and parallel computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Umea, Sweden. pp.1094-1104, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75755-9_127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AdaBoost Parallelization on PC Clusters with Virtual Shared Memory for Fast Feature Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Signal Processing and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dubai, United Arab Emirates. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of a Stochastic Control Algorithm Applied to Gas Storage Valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Signal Processing and Information Technology - ISSPIT-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Cairo, Egypt. pp.493-498, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPIT.2007.4458002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00246680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">parXXL: A Fine Grained Development Environment on Coarse Grained Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia de Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on State-of-the-Art in Scientific and Parallel Computing - PARA'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Umeå/Sweden, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Distributed Architecture for Business Computations. Application to Financial Risk Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgann Wauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Akim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denny Dewnarain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Distributed Frameworks for Multimedia Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Penang, Malaysia. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFMA.2006.296915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00243145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Tolerant and Multi-Paradigm Grid Architecture for Time Constrained Problems. Application to Financial Option Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bezinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on e-Science and Grid Computing - e-science'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Kawata, Dec 2006, Amsterdam, Netherlands. pp.49, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/E-SCIENCE.2006.261133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Cortically-Inspired Sensorimotor Control Realistic for Robotics: Design of an Extended Parallel Cellular Programming Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Intelligent Systems - Theory and Applications - AISTA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Luxembourg, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel simulation of photorefractive material for the design of all-optical components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lhommé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wolfersberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied parallel computing : advanced scientific computing (Espoo, 15-18 June 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Espoo, Finland. pp.578-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRID 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thèmatique sur la globalisation des ressources informatiques et des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Jeannot, Dec 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ParCeL-3: A Parallel Programming Language Based on Concurrent Cells and Multiple Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering Applied to Networking and Parallel/Distributed Computing - SNPd'00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Reims, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallélisation d'un simulateur d'agents situés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Centre Charles Hermite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Nancy, France, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Model of Interaction for Situated Agents and its Parallel Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial and Computational Intelligence for Decision, Control and Automation in Engineering and Industrial Applications - ACIDCA'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Monastir, Tunisie, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique d'une population de neurones, méta-apprentissage dans un problème de classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et sciences de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dinard, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une bibliothèque de développement parallèle de réseaux neuromimétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Centre Charles Hermite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Charles Hermite, 2000, Nancy, France, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement de simulation orienté Agents : apport des modèles stochastiques et du parallélisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des SMA - JFIADSMA'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ile de la Réunion, pp.329-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bridge between two paradigms for parallelism : Neural Networks and general purpose MIMD computers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networtks - IJCNN'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Washington, DC, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A library to implement neural networks on MIMD machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par'99 Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERFACS &amp; ENSEEIHT - IRIT., 1999, Toulouse, France, pp.935-938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la parallélisation des réseaux connexionnistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et Sciences pour l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Munster, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning generative strategies to enhance 3D physics-based seismic wave propagation: from diffusive super-resolution to 3D Fourier Neural Operators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. 2024, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-2443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINERVE - Un jumeau numérique pour gérer l'infrastructure ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhammed Achhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R El Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jumeaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Gif-sur-Yvette, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Unified CPU–GPU code hybridization: A GPU Based Optimization Strategy Efficient on Other Modern Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludomir Oteski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Colin de Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanzio Bassini, Marco Danelutto, Patrizio Dazzi, Gerhard R. Joubert, Frans Peters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing is Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, pp.390-399, 2018, 978-1-61499-842-6. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-843-3-390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization methodology for Parallel Programming of Homogeneous or Hybrid Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Magoules. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patterns for parallel programming on GPUs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, 2014, 978-1-874672-57-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development methodologies for GPU and cluster of GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Couturier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development methodologies for GPU and cluster of GPUs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; Hall/CRC, 2013, 978-1-4665-7162-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing computing and energy performances in heterogeneous clusters of CPUs and GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ishfag Ahmad and Sanjay Ranka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Energy-Aware and Green Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; Hall/CRC, 2011, 9781466501164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Experimentation of a Large Scale Distributed Stochastic Control Algorithm Applied to Energy Management Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Myers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciyo, pp.103-124, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient multi-algorithms sparse linear solver for GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Chapman, F. Desprez, G.R. Joubert, A. Lichnewsky, F. Peters and T. Priol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing: From Multicores and GPU's to Petascale (Volume 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, IOS Press, pp.546-553, 2010, Advances in Parallel Computing, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-530-3-546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR THE SEGMENTATION ENCODING OF AN IMAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO/2010/072983. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR BROADCASTING VIDEO DATA SEQUENCES BY A SERVER TO A CLIENT TERMINAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO/2009/034275. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelization, Distribution and Scaling of Multi-Simulations on Multi-Core Clusters, with DACCOSIM Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ianotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289194v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Hybrid Co-simulation with the FMI-CS Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul sur GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Grid to private Clouds, to inter‐Clouds. An overview and some questions for future of cloud computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Based Super-Resolved Simulation of 3D Elastic Wave Propagation Adopting Scalable Diffusion Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Option Princing on a GPU Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokman A. Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme collaborative pour les projets ferroviaires - Analyse des besoins métiers et formalisation en exigences fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CentraleSupélec, Université Paris-Saclay. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FT-GReLoSSS: a Skeletal-based approach towards application parallelization and low-overhead fault tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7797, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Javaspace-based Framework for Efficient Fault-Tolerant Master-Worker Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7496, INRIA. 2010, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548951v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Vialle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based super-resolved simulation of 3D elastic wave propagation adopting scalable diffusion transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 320, pp.109930. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2025.109930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Sparse Matrices for Large-scale Spectral Clustering on a Single GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanlin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 53 (4), pp.22. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10766-025-00799-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data clustering on hybrid classical-quantum NISQ architecture with generative-based variational and parallel algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Special Issue on Architecture of Computing Systems Conference 2024, 165, pp.103431. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2025.103431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and accurate k-means algorithm on CPU-GPU architectures for spectral clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanlin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.e6621. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.6621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and feedback on the distribution and parallelization of FMI-CS-based co-simulations with the DACCOSIM platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106, pp.102802. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2021.102802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing derivatives on graphics processing units using Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokman A. Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lapeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (9), pp.1679-1697. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.2862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel SPN on Multi-Core CPUS and Many-Core GPUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Theory and Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (2-4), pp.255-281. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00411450.2010.533741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Multi-Strategy Parallelization for an Entire Application of Document Categorization on Low-Cost Multiprocessor PCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ianotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (1), pp.61-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel simulation of a stochastic agent/environment interaction model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (3), pp.189-203. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ICA-2001-8302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Quantum Generative Graph-Based Clustering for Molecule Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quest-IS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Palaiseau, France. pp.243-251, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-13855-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipeline for Semantic Segmentation of Large Railway Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAL 2024 - Intelligent Data Engineering and Automated Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Valencia, Spain. pp.167-179, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77731-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPCQCMark: a new modular HPC-QC benchmarking framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chichereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miwako Tsuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhisa Sato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QCE - 2025 IEEE International Conference on Quantum Computing and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Albuquerque, United States. pp.8-14, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QCE65121.2025.10285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération conditionnelle et inconditionnelle de signaux sismiques à l'aide de modèles de diffusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gottfried Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully integrated quantum method for classical register allocation in LLVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chichereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIHPQC 2024 - International Workshop on Integrating High-Performance and Quantum Computing and QXE24 - IEEE Quantum Week 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QCE60285.2024.10295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating parallel execution of quantum Machine Learning circuits on superconducting hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chichereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rontani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QSET 2024 - 4th International Workshop on Quantum Software Engineering and Technology IEEE Quantum Week 2024 (QCE'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QCE60285.2024.10278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting with hybrid quantum optimization in HPC software stack for CPU register allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chichereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Integrating High-Performance and Quantum Computing (WIHPQC 2023) in IEEE Quantum Week 2023 (QCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bellevue, United States. pp.134-140, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QCE57702.2023.10197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback from a data center for education at CentraleSupélec engineering school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Parallel and Distributed Processing Symposium Workshops (IPDPSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, LYON (Université Lyon 3), France. pp.330-337, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW55747.2022.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Algorithms Using Sparse Storage for Parallel Spectral Clustering on GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanlin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Network and Parallel Computing (NPC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Cérin; Depei Qian; Jean-Luc Gaudiot; Guangming Tan; Stéphane Zuckerman, Nov 2021, Paris, France. pp.40-52, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93571-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelization of the k-means Algorithm in a Spectral Clustering Chain on CPU-GPU Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanlin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HeteroPar Workshop of 2020 Euro-Par International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daccosim NG: co-simulation made simpler and faster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Évora Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Juan Hernández Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Kremers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Modelica Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Regensburg, Germany. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp19157785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Guideline for Code Optimizations on Modern Architectures with OpenACC and CUDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludomir Oteski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Colin-De-Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPU Technology Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NVIDIA, May 2017, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Efficient CPU-GPU Code Hybridization: a Simple Guideline for Code Optimizations on Modern Architecture with OpenACC and CUDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludomir Oteski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Colin de Verdiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GPU Technology Conference (GTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling FMI-CS Based Multi-Simulation Beyond Thousand FMUs on Infiniband Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Corniglion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Modelica Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling of Distributed Multi-Simulations on Multi-Core Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ianotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Accurate and Fast Hybrid Multi-Simulation with the FMI-CS Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 st International Conference on: Emerging Technologies and Factory Automation (ETFA-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic algorithmic scheme for 2D stencil applications on hybrid machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCS 2016 - Architecture of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30695-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic scheme for hybrid computing with CPU, Xeon-Phi/MIC and GPU devices on a single machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Parallel Computing 2015 (ParCo 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-621-7-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMI-Based Distributed Multi-Simulation with DACCOSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lam-Yee-Mui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Theory of Modeling and Simulation - TMS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Alexandria, VA, United States. pp.804-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Centered Computing delivering high parallel performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterogeneity in Computing Workshop (HCW 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Phenix, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations et co-simulations distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of "Réseau SI EDF R&amp;D"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy issues of GPU computing clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium EJC-ICT 2012 on "Towards ecological and energy efficient Information and Communication Technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterCell: a Software Suite for Rapid Prototyping and Parallel Execution of Fine Grained Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Havh Boumba Sitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 - 10th International Conference on Applied Parallel and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavík, Iceland. pp.282-292, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28151-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Asynchronism on GPU Accelerated Parallel Iterative Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 - 10th International Conference on Applied Parallel and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavík, Iceland. pp.43-53, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28151-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FT-GReLoSSS: a Skeletal-Based Approach towards Application Parallelization and Low-Overhead Fault Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Euromicro International Conference on Parallel, Distributed and Network-Based Computing - PDP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Garching, Germany. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Target Vectorization with MTPS C++ Generic Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 - 10th International Conference on Applied Parallel and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavík, Iceland. pp.336-346, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28145-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Javaspace-Based Framework for Efficient Fault-Tolerant Master-Worker Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Euromicro International Conference on Parallel, Distributed and Network-Based Processing -PDP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Ayia Napa, Cyprus. pp.272-276, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2011.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphical Processing Units (GPUs): Opportunities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek El-Ghazawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Performance Computing and Simulation - HPCS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCSim.2011.5999795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Target Vectorization With MTPS C++ Generic Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 : State of the Art in Scientific and Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Skeletal-Based Approach for the Development of Fault-Tolerant SPMD Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Parallel and Distributed Computing, Applications and Technologies - PDCAT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDCAT.2010.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing computing and energy performances on GPU clusters: experimentation on a PDE solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Year workshop of the COST Action IC0804</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Passau, Germany. pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterCell: a Software Suite for Rapid Prototyping and Parallel Execution of Fine Grained Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Havh Boumba Sitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 : State of the Art in Scientific and Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavick, Iceland. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of asynchronism on GPU accelerated parallel iterative computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 : State of the Art in Scientific and Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Multi-Target Linear Algebra Library for GPUs and Multicore CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (PP10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Seattle, Washington, United States. pp.MS55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient multi-algorithms sparse linear solver for GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParCo2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Desprez, Sep 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Experiment and Optimization of a Distributed Stochastic Control Algorithm. Application to Energy Management Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vezolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Large-Scale Parallel Processing 2009 part of IPDPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. Proceedings on CD-ROM (8 p.), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-target C++ implementation of parallel skeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th workshop on Parallel/High-Performance Object-Oriented Scientific Computing - POOSC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Genova, Italy. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1595655.1595662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the AdaBoost Algorithm for Large Scale Distributed Environments: Comparing JavaSpace and MPJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth International Conference on Parallel and Distributed Systems (ICPADS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shenzhen, China. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2009.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes itératifs asynchrones et grappe de GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée jeunes chercheurs sur les Multiprocesseurs et Multicoeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Dimensional Pricing of Exotic European Contracts on a GPU Cluster, and Comparison to a CPU Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokman A. Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lapeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Parallel and Distributed Computing in Finance - PDCoF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. Proceedings on CD-ROM (8 p.), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massively Parallel Solving of 3D Simplified PN Equations on Graphics Processing Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International Conference on Mathematics Computational Methods and Reactor Physics - M&amp;C 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Saratoga Springs, New York, United States. Proceedings on CD-ROM (12 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular based simulation of semiconductors thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Havh Boumba Sitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Thin Film Processing and Characterization - ITFPC 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveur linéaire sur GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée jeunes chercheurs sur les Multiprocesseurs et Multicoeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Distribution of Stochastic Control Algorithms for Financial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDCoF08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Miami, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2008.4536454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A N-dimensional Stochastic Control Algorithm for Electricity Asset Management on PC cluster and Blue Gene Supercomputer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Trondheim, Norway. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic control optimization & simulation applied to energy management: From 1-D to N-D problem distributions, on clusters, supercomputers and Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grid@Mons conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The parXXL Environment: Scalable Fine Grained Development for Large Coarse Grained Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia de Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA-06: Worshop on state-of-the-art in scientific and parallel computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Umea, Sweden. pp.1094-1104, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75755-9_127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive Problem Modeller and PDE Solver, Distributed on Large Scale Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Distributed Frameworks for Multimedia Applications - DFMA '07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00139660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AdaBoost Parallelization on PC Clusters with Virtual Shared Memory for Fast Feature Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Signal Processing and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dubai, United Arab Emirates. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of a Stochastic Control Algorithm Applied to Gas Storage Valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Signal Processing and Information Technology - ISSPIT-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Cairo, Egypt. pp.493-498, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPIT.2007.4458002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00246680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Grained Computations and Interactive Distributed Applications: Two important Issues in Parallel, Distributed and Grid Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In ricordo di Amelia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Potenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">parXXL: A Fine Grained Development Environment on Coarse Grained Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia de Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on State-of-the-Art in Scientific and Parallel Computing - PARA'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Umeå/Sweden, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Distributed Architecture for Business Computations. Application to Financial Risk Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgann Wauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Akim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denny Dewnarain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Distributed Frameworks for Multimedia Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Penang, Malaysia. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFMA.2006.296915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00243145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Tolerant and Multi-Paradigm Grid Architecture for Time Constrained Problems. Application to Financial Option Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bezinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on e-Science and Grid Computing - e-science'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Kawata, Dec 2006, Amsterdam, Netherlands. pp.49, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/E-SCIENCE.2006.261133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Cortically-Inspired Sensorimotor Control Realistic for Robotics: Design of an Extended Parallel Cellular Programming Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Intelligent Systems - Theory and Applications - AISTA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Luxembourg, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel simulation of photorefractive material for the design of all-optical components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lhommé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wolfersberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied parallel computing : advanced scientific computing (Espoo, 15-18 June 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Espoo, Finland. pp.578-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRID 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thèmatique sur la globalisation des ressources informatiques et des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Jeannot, Dec 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique d'une population de neurones, méta-apprentissage dans un problème de classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et sciences de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dinard, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Model of Interaction for Situated Agents and its Parallel Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial and Computational Intelligence for Decision, Control and Automation in Engineering and Industrial Applications - ACIDCA'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Monastir, Tunisie, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une bibliothèque de développement parallèle de réseaux neuromimétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Centre Charles Hermite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Charles Hermite, 2000, Nancy, France, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ParCeL-3: A Parallel Programming Language Based on Concurrent Cells and Multiple Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering Applied to Networking and Parallel/Distributed Computing - SNPd'00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Reims, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallélisation d'un simulateur d'agents situés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Centre Charles Hermite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Nancy, France, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement de simulation orienté Agents : apport des modèles stochastiques et du parallélisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des SMA - JFIADSMA'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ile de la Réunion, pp.329-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bridge between two paradigms for parallelism : Neural Networks and general purpose MIMD computers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networtks - IJCNN'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Washington, DC, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A library to implement neural networks on MIMD machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par'99 Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERFACS &amp; ENSEEIHT - IRIT., 1999, Toulouse, France, pp.935-938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la parallélisation des réseaux connexionnistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et Sciences pour l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Munster, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning generative strategies to enhance 3D physics-based seismic wave propagation: from diffusive super-resolution to 3D Fourier Neural Operators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. 2024, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-2443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINERVE - Un jumeau numérique pour gérer l'infrastructure ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhammed Achhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R El Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jumeaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Gif-sur-Yvette, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Unified CPU–GPU code hybridization: A GPU Based Optimization Strategy Efficient on Other Modern Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludomir Oteski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Colin de Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanzio Bassini, Marco Danelutto, Patrizio Dazzi, Gerhard R. Joubert, Frans Peters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing is Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, pp.390-399, 2018, 978-1-61499-842-6. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-843-3-390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization methodology for Parallel Programming of Homogeneous or Hybrid Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Magoules. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patterns for parallel programming on GPUs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, 2014, 978-1-874672-57-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development methodologies for GPU and cluster of GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Couturier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development methodologies for GPU and cluster of GPUs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; Hall/CRC, 2013, 978-1-4665-7162-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing computing and energy performances in heterogeneous clusters of CPUs and GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ishfag Ahmad and Sanjay Ranka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Energy-Aware and Green Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; Hall/CRC, 2011, 9781466501164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient multi-algorithms sparse linear solver for GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Chapman, F. Desprez, G.R. Joubert, A. Lichnewsky, F. Peters and T. Priol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing: From Multicores and GPU's to Petascale (Volume 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, IOS Press, pp.546-553, 2010, Advances in Parallel Computing, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-530-3-546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Experimentation of a Large Scale Distributed Stochastic Control Algorithm Applied to Energy Management Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Myers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciyo, pp.103-124, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR THE SEGMENTATION ENCODING OF AN IMAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO/2010/072983. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR BROADCASTING VIDEO DATA SEQUENCES BY A SERVER TO A CLIENT TERMINAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO/2009/034275. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Hybrid Co-simulation with the FMI-CS Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelization, Distribution and Scaling of Multi-Simulations on Multi-Core Clusters, with DACCOSIM Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ianotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289194v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul sur GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Grid to private Clouds, to inter‐Clouds. An overview and some questions for future of cloud computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Based Super-Resolved Simulation of 3D Elastic Wave Propagation Adopting Scalable Diffusion Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Option Princing on a GPU Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokman A. Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme collaborative pour les projets ferroviaires - Analyse des besoins métiers et formalisation en exigences fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CentraleSupélec, Université Paris-Saclay. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FT-GReLoSSS: a Skeletal-based approach towards application parallelization and low-overhead fault tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7797, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Javaspace-based Framework for Efficient Fault-Tolerant Master-Worker Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7496, INRIA. 2010, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548951v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gabrielidis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109930" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040711v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanlin He" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baboulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-025-00799-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040633v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rauch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rontani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2025.103431" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Dad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tavella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2021.102802" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468039v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vialle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6621" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00773740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman A. Abbas-Turki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lapeyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2862" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556812v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kirschenmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pon&#231;ot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00411450.2010.533741" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schaeffer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ianotto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Bouzid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-2001-8302" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13855-2_22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77731-8_16" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426530v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chichereau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako Tsuji" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhisa Sato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE65121.2025.10285" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531795v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Jacquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE60285.2024.10295" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812905v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE60285.2024.10278" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04272048v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE57702.2023.10197" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04138695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sylvestre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93571-9_4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556247v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Hellequin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mercier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00065" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02121346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#201;vora G&#243;mez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Hern&#225;ndez Cabrera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Kremers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp19157785" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01527684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludomir Oteski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin-De-Verdi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Ryan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01651967v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin de Verdiere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ryan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01527682v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Corniglion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caujolle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30695-7_9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01371499v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01332628v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lam-Yee-Mui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258499v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-621-7-25" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921128v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00920837v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00685159v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28145-7_33" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645121v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frezza-Buet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Havh Boumba Sitou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28151-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00685153v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jost" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28151-8_5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00681664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Makassikis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Warin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00618249v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2011.82" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652824v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El-Ghazawi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pinel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2011.5999795" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00491980v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548953v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2010.89" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517374v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00491969v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00491976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00525899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430520v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00390290v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vezolle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161096" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437542v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595655.1595662" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425518v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2009.67" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00390289v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161143" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00390291v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430529v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00290440v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536454" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00291814v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00291821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00291827v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139660v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280094v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia de Vivo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75755-9_127" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00216041v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00246680v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2007.4458002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00243145v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Defrance" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgann Wauquier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Akim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denny Dewnarain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFMA.2006.296915" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121828v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bezinne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E-SCIENCE.2006.261133" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099899v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481165v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lhomm&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wolfersberger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100881v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099357v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099023v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099346v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099114v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scherrer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099367v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boniface" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098863v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098761v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099014v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098717v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534286v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lehmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bertin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2443" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999654v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammed Achhab" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Mesri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742774v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-843-3-390" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101225v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905790v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643938v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00537341v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00485963v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-530-3-546" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554405v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00397253v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01289194v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01301183v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Plessis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652821v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044913v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00364242v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060064v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640558v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548951v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gabrielidis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109930" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040711v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanlin He" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baboulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-025-00799-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040633v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rauch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rontani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2025.103431" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vialle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6621" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Dad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tavella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2021.102802" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00773740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman A. Abbas-Turki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lapeyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2862" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556812v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kirschenmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pon&#231;ot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00411450.2010.533741" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schaeffer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ianotto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Bouzid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-2001-8302" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13855-2_22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77731-8_16" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426530v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chichereau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako Tsuji" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhisa Sato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE65121.2025.10285" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531795v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Jacquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE60285.2024.10295" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812905v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE60285.2024.10278" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04272048v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE57702.2023.10197" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Hellequin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04138695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sylvestre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93571-9_4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02121346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#201;vora G&#243;mez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Hern&#225;ndez Cabrera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Kremers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp19157785" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01527684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludomir Oteski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin-De-Verdi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Ryan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01651967v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin de Verdiere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ryan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01527682v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Corniglion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caujolle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01332628v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01371499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263242v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30695-7_9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258499v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-621-7-25" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155707v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lam-Yee-Mui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921128v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00920837v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778607v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645121v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frezza-Buet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Havh Boumba Sitou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28151-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00685153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28151-8_5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00681664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Makassikis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Warin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00685159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28145-7_33" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00618249v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2011.82" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652824v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El-Ghazawi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pinel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2011.5999795" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00491980v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548953v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2010.89" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517374v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00491969v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00491976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00525899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430520v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00390290v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vezolle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161096" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437542v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595655.1595662" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425518v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2009.67" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00390289v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161143" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00390291v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430529v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00290440v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536454" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00291814v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00291821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280094v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia de Vivo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75755-9_127" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139660v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00216041v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00246680v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2007.4458002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00291827v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00243145v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Defrance" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgann Wauquier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Akim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denny Dewnarain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFMA.2006.296915" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121828v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bezinne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E-SCIENCE.2006.261133" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099899v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481165v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lhomm&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wolfersberger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100881v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099114v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scherrer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099346v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099367v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boniface" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099357v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099023v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098863v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098761v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099014v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098717v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534286v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lehmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bertin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2443" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999654v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammed Achhab" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Mesri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742774v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-843-3-390" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101225v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905790v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643938v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00485963v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-530-3-546" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00537341v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554405v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00397253v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01301183v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Plessis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01289194v3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652821v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044913v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00364242v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060064v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640558v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548951v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>