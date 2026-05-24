--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Vialle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based super-resolved simulation of 3D elastic wave propagation adopting scalable diffusion transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 320, pp.109930. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2025.109930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Sparse Matrices for Large-scale Spectral Clustering on a Single GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanlin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 53 (4), pp.22. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10766-025-00799-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data clustering on hybrid classical-quantum NISQ architecture with generative-based variational and parallel algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Special Issue on Architecture of Computing Systems Conference 2024, 165, pp.103431. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2025.103431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and accurate k-means algorithm on CPU-GPU architectures for spectral clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanlin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.e6621. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.6621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and feedback on the distribution and parallelization of FMI-CS-based co-simulations with the DACCOSIM platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106, pp.102802. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2021.102802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing derivatives on graphics processing units using Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokman A. Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lapeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (9), pp.1679-1697. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.2862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel SPN on Multi-Core CPUS and Many-Core GPUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Theory and Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (2-4), pp.255-281. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00411450.2010.533741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Multi-Strategy Parallelization for an Entire Application of Document Categorization on Low-Cost Multiprocessor PCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ianotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (1), pp.61-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel simulation of a stochastic agent/environment interaction model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (3), pp.189-203. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ICA-2001-8302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Quantum Generative Graph-Based Clustering for Molecule Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quest-IS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Palaiseau, France. pp.243-251, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-13855-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipeline for Semantic Segmentation of Large Railway Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAL 2024 - Intelligent Data Engineering and Automated Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Valencia, Spain. pp.167-179, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77731-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPCQCMark: a new modular HPC-QC benchmarking framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chichereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miwako Tsuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhisa Sato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QCE - 2025 IEEE International Conference on Quantum Computing and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Albuquerque, United States. pp.8-14, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QCE65121.2025.10285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération conditionnelle et inconditionnelle de signaux sismiques à l'aide de modèles de diffusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gottfried Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully integrated quantum method for classical register allocation in LLVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chichereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIHPQC 2024 - International Workshop on Integrating High-Performance and Quantum Computing and QXE24 - IEEE Quantum Week 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QCE60285.2024.10295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating parallel execution of quantum Machine Learning circuits on superconducting hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chichereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rontani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QSET 2024 - 4th International Workshop on Quantum Software Engineering and Technology IEEE Quantum Week 2024 (QCE'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QCE60285.2024.10278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting with hybrid quantum optimization in HPC software stack for CPU register allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chichereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Integrating High-Performance and Quantum Computing (WIHPQC 2023) in IEEE Quantum Week 2023 (QCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bellevue, United States. pp.134-140, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QCE57702.2023.10197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback from a data center for education at CentraleSupélec engineering school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Parallel and Distributed Processing Symposium Workshops (IPDPSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, LYON (Université Lyon 3), France. pp.330-337, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW55747.2022.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Algorithms Using Sparse Storage for Parallel Spectral Clustering on GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanlin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Network and Parallel Computing (NPC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Cérin; Depei Qian; Jean-Luc Gaudiot; Guangming Tan; Stéphane Zuckerman, Nov 2021, Paris, France. pp.40-52, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93571-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelization of the k-means Algorithm in a Spectral Clustering Chain on CPU-GPU Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanlin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HeteroPar Workshop of 2020 Euro-Par International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daccosim NG: co-simulation made simpler and faster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Évora Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Juan Hernández Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Kremers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Modelica Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Regensburg, Germany. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp19157785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Guideline for Code Optimizations on Modern Architectures with OpenACC and CUDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludomir Oteski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Colin-De-Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPU Technology Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NVIDIA, May 2017, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Efficient CPU-GPU Code Hybridization: a Simple Guideline for Code Optimizations on Modern Architecture with OpenACC and CUDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludomir Oteski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Colin de Verdiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GPU Technology Conference (GTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling FMI-CS Based Multi-Simulation Beyond Thousand FMUs on Infiniband Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Corniglion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Modelica Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling of Distributed Multi-Simulations on Multi-Core Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ianotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Accurate and Fast Hybrid Multi-Simulation with the FMI-CS Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 st International Conference on: Emerging Technologies and Factory Automation (ETFA-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic algorithmic scheme for 2D stencil applications on hybrid machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCS 2016 - Architecture of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30695-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic scheme for hybrid computing with CPU, Xeon-Phi/MIC and GPU devices on a single machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Parallel Computing 2015 (ParCo 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-621-7-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMI-Based Distributed Multi-Simulation with DACCOSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lam-Yee-Mui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Theory of Modeling and Simulation - TMS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Alexandria, VA, United States. pp.804-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Centered Computing delivering high parallel performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterogeneity in Computing Workshop (HCW 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Phenix, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations et co-simulations distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of "Réseau SI EDF R&amp;D"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy issues of GPU computing clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium EJC-ICT 2012 on "Towards ecological and energy efficient Information and Communication Technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterCell: a Software Suite for Rapid Prototyping and Parallel Execution of Fine Grained Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Havh Boumba Sitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 - 10th International Conference on Applied Parallel and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavík, Iceland. pp.282-292, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28151-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Asynchronism on GPU Accelerated Parallel Iterative Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 - 10th International Conference on Applied Parallel and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavík, Iceland. pp.43-53, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28151-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FT-GReLoSSS: a Skeletal-Based Approach towards Application Parallelization and Low-Overhead Fault Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Euromicro International Conference on Parallel, Distributed and Network-Based Computing - PDP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Garching, Germany. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Target Vectorization with MTPS C++ Generic Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 - 10th International Conference on Applied Parallel and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavík, Iceland. pp.336-346, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28145-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Javaspace-Based Framework for Efficient Fault-Tolerant Master-Worker Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Euromicro International Conference on Parallel, Distributed and Network-Based Processing -PDP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Ayia Napa, Cyprus. pp.272-276, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2011.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphical Processing Units (GPUs): Opportunities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek El-Ghazawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Performance Computing and Simulation - HPCS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCSim.2011.5999795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Target Vectorization With MTPS C++ Generic Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 : State of the Art in Scientific and Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Skeletal-Based Approach for the Development of Fault-Tolerant SPMD Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Parallel and Distributed Computing, Applications and Technologies - PDCAT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDCAT.2010.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing computing and energy performances on GPU clusters: experimentation on a PDE solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Year workshop of the COST Action IC0804</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Passau, Germany. pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterCell: a Software Suite for Rapid Prototyping and Parallel Execution of Fine Grained Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Havh Boumba Sitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 : State of the Art in Scientific and Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavick, Iceland. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of asynchronism on GPU accelerated parallel iterative computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 : State of the Art in Scientific and Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Multi-Target Linear Algebra Library for GPUs and Multicore CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (PP10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Seattle, Washington, United States. pp.MS55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient multi-algorithms sparse linear solver for GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParCo2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Desprez, Sep 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Experiment and Optimization of a Distributed Stochastic Control Algorithm. Application to Energy Management Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vezolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Large-Scale Parallel Processing 2009 part of IPDPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. Proceedings on CD-ROM (8 p.), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-target C++ implementation of parallel skeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th workshop on Parallel/High-Performance Object-Oriented Scientific Computing - POOSC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Genova, Italy. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1595655.1595662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the AdaBoost Algorithm for Large Scale Distributed Environments: Comparing JavaSpace and MPJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth International Conference on Parallel and Distributed Systems (ICPADS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shenzhen, China. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2009.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes itératifs asynchrones et grappe de GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée jeunes chercheurs sur les Multiprocesseurs et Multicoeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Dimensional Pricing of Exotic European Contracts on a GPU Cluster, and Comparison to a CPU Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokman A. Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lapeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Parallel and Distributed Computing in Finance - PDCoF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. Proceedings on CD-ROM (8 p.), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massively Parallel Solving of 3D Simplified PN Equations on Graphics Processing Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International Conference on Mathematics Computational Methods and Reactor Physics - M&amp;C 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Saratoga Springs, New York, United States. Proceedings on CD-ROM (12 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular based simulation of semiconductors thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Havh Boumba Sitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Thin Film Processing and Characterization - ITFPC 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveur linéaire sur GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée jeunes chercheurs sur les Multiprocesseurs et Multicoeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Distribution of Stochastic Control Algorithms for Financial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDCoF08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Miami, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2008.4536454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A N-dimensional Stochastic Control Algorithm for Electricity Asset Management on PC cluster and Blue Gene Supercomputer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Trondheim, Norway. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic control optimization & simulation applied to energy management: From 1-D to N-D problem distributions, on clusters, supercomputers and Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grid@Mons conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The parXXL Environment: Scalable Fine Grained Development for Large Coarse Grained Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia de Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA-06: Worshop on state-of-the-art in scientific and parallel computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Umea, Sweden. pp.1094-1104, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75755-9_127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive Problem Modeller and PDE Solver, Distributed on Large Scale Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Distributed Frameworks for Multimedia Applications - DFMA '07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00139660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AdaBoost Parallelization on PC Clusters with Virtual Shared Memory for Fast Feature Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Signal Processing and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dubai, United Arab Emirates. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of a Stochastic Control Algorithm Applied to Gas Storage Valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Signal Processing and Information Technology - ISSPIT-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Cairo, Egypt. pp.493-498, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPIT.2007.4458002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00246680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Grained Computations and Interactive Distributed Applications: Two important Issues in Parallel, Distributed and Grid Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In ricordo di Amelia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Potenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">parXXL: A Fine Grained Development Environment on Coarse Grained Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia de Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on State-of-the-Art in Scientific and Parallel Computing - PARA'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Umeå/Sweden, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Distributed Architecture for Business Computations. Application to Financial Risk Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgann Wauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Akim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denny Dewnarain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Distributed Frameworks for Multimedia Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Penang, Malaysia. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFMA.2006.296915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00243145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Tolerant and Multi-Paradigm Grid Architecture for Time Constrained Problems. Application to Financial Option Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bezinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on e-Science and Grid Computing - e-science'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Kawata, Dec 2006, Amsterdam, Netherlands. pp.49, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/E-SCIENCE.2006.261133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Cortically-Inspired Sensorimotor Control Realistic for Robotics: Design of an Extended Parallel Cellular Programming Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Intelligent Systems - Theory and Applications - AISTA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Luxembourg, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel simulation of photorefractive material for the design of all-optical components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lhommé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wolfersberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied parallel computing : advanced scientific computing (Espoo, 15-18 June 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Espoo, Finland. pp.578-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRID 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thèmatique sur la globalisation des ressources informatiques et des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Jeannot, Dec 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique d'une population de neurones, méta-apprentissage dans un problème de classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et sciences de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dinard, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Model of Interaction for Situated Agents and its Parallel Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial and Computational Intelligence for Decision, Control and Automation in Engineering and Industrial Applications - ACIDCA'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Monastir, Tunisie, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une bibliothèque de développement parallèle de réseaux neuromimétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Centre Charles Hermite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Charles Hermite, 2000, Nancy, France, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ParCeL-3: A Parallel Programming Language Based on Concurrent Cells and Multiple Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering Applied to Networking and Parallel/Distributed Computing - SNPd'00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Reims, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallélisation d'un simulateur d'agents situés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Centre Charles Hermite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Nancy, France, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement de simulation orienté Agents : apport des modèles stochastiques et du parallélisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des SMA - JFIADSMA'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ile de la Réunion, pp.329-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bridge between two paradigms for parallelism : Neural Networks and general purpose MIMD computers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networtks - IJCNN'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Washington, DC, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A library to implement neural networks on MIMD machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par'99 Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERFACS &amp; ENSEEIHT - IRIT., 1999, Toulouse, France, pp.935-938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la parallélisation des réseaux connexionnistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et Sciences pour l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Munster, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning generative strategies to enhance 3D physics-based seismic wave propagation: from diffusive super-resolution to 3D Fourier Neural Operators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. 2024, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-2443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINERVE - Un jumeau numérique pour gérer l'infrastructure ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhammed Achhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R El Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jumeaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Gif-sur-Yvette, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Unified CPU–GPU code hybridization: A GPU Based Optimization Strategy Efficient on Other Modern Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludomir Oteski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Colin de Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanzio Bassini, Marco Danelutto, Patrizio Dazzi, Gerhard R. Joubert, Frans Peters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing is Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, pp.390-399, 2018, 978-1-61499-842-6. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-843-3-390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization methodology for Parallel Programming of Homogeneous or Hybrid Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Magoules. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patterns for parallel programming on GPUs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, 2014, 978-1-874672-57-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development methodologies for GPU and cluster of GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Couturier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development methodologies for GPU and cluster of GPUs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; Hall/CRC, 2013, 978-1-4665-7162-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing computing and energy performances in heterogeneous clusters of CPUs and GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ishfag Ahmad and Sanjay Ranka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Energy-Aware and Green Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; Hall/CRC, 2011, 9781466501164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient multi-algorithms sparse linear solver for GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Chapman, F. Desprez, G.R. Joubert, A. Lichnewsky, F. Peters and T. Priol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing: From Multicores and GPU's to Petascale (Volume 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, IOS Press, pp.546-553, 2010, Advances in Parallel Computing, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-530-3-546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Experimentation of a Large Scale Distributed Stochastic Control Algorithm Applied to Energy Management Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Myers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciyo, pp.103-124, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR THE SEGMENTATION ENCODING OF AN IMAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO/2010/072983. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR BROADCASTING VIDEO DATA SEQUENCES BY A SERVER TO A CLIENT TERMINAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO/2009/034275. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Hybrid Co-simulation with the FMI-CS Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelization, Distribution and Scaling of Multi-Simulations on Multi-Core Clusters, with DACCOSIM Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ianotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289194v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul sur GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Grid to private Clouds, to inter‐Clouds. An overview and some questions for future of cloud computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Based Super-Resolved Simulation of 3D Elastic Wave Propagation Adopting Scalable Diffusion Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Option Princing on a GPU Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokman A. Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme collaborative pour les projets ferroviaires - Analyse des besoins métiers et formalisation en exigences fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CentraleSupélec, Université Paris-Saclay. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FT-GReLoSSS: a Skeletal-based approach towards application parallelization and low-overhead fault tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7797, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Javaspace-based Framework for Efficient Fault-Tolerant Master-Worker Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7496, INRIA. 2010, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548951v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Vialle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based super-resolved simulation of 3D elastic wave propagation adopting scalable diffusion transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 320, pp.109930. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2025.109930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Sparse Matrices for Large-scale Spectral Clustering on a Single GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanlin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 53 (4), pp.22. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10766-025-00799-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data clustering on hybrid classical-quantum NISQ architecture with generative-based variational and parallel algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Special Issue on Architecture of Computing Systems Conference 2024, 165, pp.103431. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2025.103431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and accurate k-means algorithm on CPU-GPU architectures for spectral clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanlin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.e6621. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.6621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and feedback on the distribution and parallelization of FMI-CS-based co-simulations with the DACCOSIM platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106, pp.102802. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2021.102802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing derivatives on graphics processing units using Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokman A. Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lapeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (9), pp.1679-1697. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.2862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel SPN on Multi-Core CPUS and Many-Core GPUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Theory and Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (2-4), pp.255-281. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00411450.2010.533741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Multi-Strategy Parallelization for an Entire Application of Document Categorization on Low-Cost Multiprocessor PCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ianotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (1), pp.61-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel simulation of a stochastic agent/environment interaction model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (3), pp.189-203. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ICA-2001-8302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Quantum Generative Graph-Based Clustering for Molecule Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quest-IS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Palaiseau, France. pp.243-251, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-13855-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipeline for Semantic Segmentation of Large Railway Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAL 2024 - Intelligent Data Engineering and Automated Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Valencia, Spain. pp.167-179, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77731-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPCQCMark: a new modular HPC-QC benchmarking framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chichereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miwako Tsuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhisa Sato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QCE - 2025 IEEE International Conference on Quantum Computing and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Albuquerque, United States. pp.8-14, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QCE65121.2025.10285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération conditionnelle et inconditionnelle de signaux sismiques à l'aide de modèles de diffusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gottfried Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully integrated quantum method for classical register allocation in LLVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chichereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIHPQC 2024 - International Workshop on Integrating High-Performance and Quantum Computing and QXE24 - IEEE Quantum Week 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QCE60285.2024.10295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating parallel execution of quantum Machine Learning circuits on superconducting hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chichereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rontani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QSET 2024 - 4th International Workshop on Quantum Software Engineering and Technology IEEE Quantum Week 2024 (QCE'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QCE60285.2024.10278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting with hybrid quantum optimization in HPC software stack for CPU register allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chichereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Integrating High-Performance and Quantum Computing (WIHPQC 2023) in IEEE Quantum Week 2023 (QCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bellevue, United States. pp.134-140, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QCE57702.2023.10197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback from a data center for education at CentraleSupélec engineering school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Parallel and Distributed Processing Symposium Workshops (IPDPSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, LYON (Université Lyon 3), France. pp.330-337, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW55747.2022.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Algorithms Using Sparse Storage for Parallel Spectral Clustering on GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanlin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Network and Parallel Computing (NPC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Cérin; Depei Qian; Jean-Luc Gaudiot; Guangming Tan; Stéphane Zuckerman, Nov 2021, Paris, France. pp.40-52, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93571-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelization of the k-means Algorithm in a Spectral Clustering Chain on CPU-GPU Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanlin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HeteroPar Workshop of 2020 Euro-Par International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daccosim NG: co-simulation made simpler and faster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Évora Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Juan Hernández Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Kremers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Modelica Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Regensburg, Germany. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp19157785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Guideline for Code Optimizations on Modern Architectures with OpenACC and CUDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludomir Oteski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Colin-De-Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPU Technology Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NVIDIA, May 2017, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Efficient CPU-GPU Code Hybridization: a Simple Guideline for Code Optimizations on Modern Architecture with OpenACC and CUDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludomir Oteski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Colin de Verdiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GPU Technology Conference (GTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling FMI-CS Based Multi-Simulation Beyond Thousand FMUs on Infiniband Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Corniglion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Modelica Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling of Distributed Multi-Simulations on Multi-Core Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ianotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Accurate and Fast Hybrid Multi-Simulation with the FMI-CS Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 st International Conference on: Emerging Technologies and Factory Automation (ETFA-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic algorithmic scheme for 2D stencil applications on hybrid machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCS 2016 - Architecture of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30695-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic scheme for hybrid computing with CPU, Xeon-Phi/MIC and GPU devices on a single machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Parallel Computing 2015 (ParCo 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-621-7-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMI-Based Distributed Multi-Simulation with DACCOSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lam-Yee-Mui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Theory of Modeling and Simulation - TMS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Alexandria, VA, United States. pp.804-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Centered Computing delivering high parallel performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterogeneity in Computing Workshop (HCW 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Phenix, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations et co-simulations distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of "Réseau SI EDF R&amp;D"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy issues of GPU computing clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium EJC-ICT 2012 on "Towards ecological and energy efficient Information and Communication Technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterCell: a Software Suite for Rapid Prototyping and Parallel Execution of Fine Grained Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Havh Boumba Sitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 - 10th International Conference on Applied Parallel and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavík, Iceland. pp.282-292, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28151-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Asynchronism on GPU Accelerated Parallel Iterative Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 - 10th International Conference on Applied Parallel and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavík, Iceland. pp.43-53, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28151-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FT-GReLoSSS: a Skeletal-Based Approach towards Application Parallelization and Low-Overhead Fault Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Euromicro International Conference on Parallel, Distributed and Network-Based Computing - PDP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Garching, Germany. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Target Vectorization with MTPS C++ Generic Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 - 10th International Conference on Applied Parallel and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavík, Iceland. pp.336-346, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28145-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Javaspace-Based Framework for Efficient Fault-Tolerant Master-Worker Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Euromicro International Conference on Parallel, Distributed and Network-Based Processing -PDP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Ayia Napa, Cyprus. pp.272-276, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2011.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphical Processing Units (GPUs): Opportunities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek El-Ghazawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Performance Computing and Simulation - HPCS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCSim.2011.5999795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Target Vectorization With MTPS C++ Generic Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 : State of the Art in Scientific and Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing computing and energy performances on GPU clusters: experimentation on a PDE solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Year workshop of the COST Action IC0804</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Passau, Germany. pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterCell: a Software Suite for Rapid Prototyping and Parallel Execution of Fine Grained Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Havh Boumba Sitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 : State of the Art in Scientific and Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavick, Iceland. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Skeletal-Based Approach for the Development of Fault-Tolerant SPMD Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Parallel and Distributed Computing, Applications and Technologies - PDCAT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDCAT.2010.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of asynchronism on GPU accelerated parallel iterative computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2010 : State of the Art in Scientific and Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Reykjavik, Iceland. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Multi-Target Linear Algebra Library for GPUs and Multicore CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (PP10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Seattle, Washington, United States. pp.MS55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient multi-algorithms sparse linear solver for GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParCo2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Desprez, Sep 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Experiment and Optimization of a Distributed Stochastic Control Algorithm. Application to Energy Management Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vezolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Large-Scale Parallel Processing 2009 part of IPDPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. Proceedings on CD-ROM (8 p.), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-target C++ implementation of parallel skeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th workshop on Parallel/High-Performance Object-Oriented Scientific Computing - POOSC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Genova, Italy. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1595655.1595662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the AdaBoost Algorithm for Large Scale Distributed Environments: Comparing JavaSpace and MPJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth International Conference on Parallel and Distributed Systems (ICPADS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shenzhen, China. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2009.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes itératifs asynchrones et grappe de GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée jeunes chercheurs sur les Multiprocesseurs et Multicoeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Dimensional Pricing of Exotic European Contracts on a GPU Cluster, and Comparison to a CPU Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokman A. Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lapeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Parallel and Distributed Computing in Finance - PDCoF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. Proceedings on CD-ROM (8 p.), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massively Parallel Solving of 3D Simplified PN Equations on Graphics Processing Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Plagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International Conference on Mathematics Computational Methods and Reactor Physics - M&amp;C 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Saratoga Springs, New York, United States. Proceedings on CD-ROM (12 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular based simulation of semiconductors thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Havh Boumba Sitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Thin Film Processing and Characterization - ITFPC 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveur linéaire sur GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée jeunes chercheurs sur les Multiprocesseurs et Multicoeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A N-dimensional Stochastic Control Algorithm for Electricity Asset Management on PC cluster and Blue Gene Supercomputer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Trondheim, Norway. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Distribution of Stochastic Control Algorithms for Financial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDCoF08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Miami, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2008.4536454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic control optimization & simulation applied to energy management: From 1-D to N-D problem distributions, on clusters, supercomputers and Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grid@Mons conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive Problem Modeller and PDE Solver, Distributed on Large Scale Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Distributed Frameworks for Multimedia Applications - DFMA '07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00139660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AdaBoost Parallelization on PC Clusters with Virtual Shared Memory for Fast Feature Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Signal Processing and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dubai, United Arab Emirates. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The parXXL Environment: Scalable Fine Grained Development for Large Coarse Grained Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia de Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARA-06: Worshop on state-of-the-art in scientific and parallel computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Umea, Sweden. pp.1094-1104, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75755-9_127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of a Stochastic Control Algorithm Applied to Gas Storage Valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Signal Processing and Information Technology - ISSPIT-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Cairo, Egypt. pp.493-498, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPIT.2007.4458002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00246680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Grained Computations and Interactive Distributed Applications: Two important Issues in Parallel, Distributed and Grid Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In ricordo di Amelia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Potenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">parXXL: A Fine Grained Development Environment on Coarse Grained Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia de Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on State-of-the-Art in Scientific and Parallel Computing - PARA'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Umeå/Sweden, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Distributed Architecture for Business Computations. Application to Financial Risk Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgann Wauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Akim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denny Dewnarain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Distributed Frameworks for Multimedia Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Penang, Malaysia. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFMA.2006.296915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00243145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Tolerant and Multi-Paradigm Grid Architecture for Time Constrained Problems. Application to Financial Option Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bezinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on e-Science and Grid Computing - e-science'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Kawata, Dec 2006, Amsterdam, Netherlands. pp.49, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/E-SCIENCE.2006.261133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Cortically-Inspired Sensorimotor Control Realistic for Robotics: Design of an Extended Parallel Cellular Programming Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Intelligent Systems - Theory and Applications - AISTA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Luxembourg, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel simulation of photorefractive material for the design of all-optical components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lhommé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wolfersberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied parallel computing : advanced scientific computing (Espoo, 15-18 June 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Espoo, Finland. pp.578-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRID 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thèmatique sur la globalisation des ressources informatiques et des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Jeannot, Dec 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Model of Interaction for Situated Agents and its Parallel Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial and Computational Intelligence for Decision, Control and Automation in Engineering and Industrial Applications - ACIDCA'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Monastir, Tunisie, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique d'une population de neurones, méta-apprentissage dans un problème de classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et sciences de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dinard, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une bibliothèque de développement parallèle de réseaux neuromimétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Centre Charles Hermite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Charles Hermite, 2000, Nancy, France, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ParCeL-3: A Parallel Programming Language Based on Concurrent Cells and Multiple Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering Applied to Networking and Parallel/Distributed Computing - SNPd'00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Reims, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallélisation d'un simulateur d'agents situés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Centre Charles Hermite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Nancy, France, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement de simulation orienté Agents : apport des modèles stochastiques et du parallélisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des SMA - JFIADSMA'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ile de la Réunion, pp.329-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bridge between two paradigms for parallelism : Neural Networks and general purpose MIMD computers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networtks - IJCNN'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Washington, DC, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A library to implement neural networks on MIMD machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par'99 Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERFACS &amp; ENSEEIHT - IRIT., 1999, Toulouse, France, pp.935-938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la parallélisation des réseaux connexionnistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et Sciences pour l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Munster, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning generative strategies to enhance 3D physics-based seismic wave propagation: from diffusive super-resolution to 3D Fourier Neural Operators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. 2024, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-2443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINERVE - Un jumeau numérique pour gérer l'infrastructure ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhammed Achhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R El Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jumeaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Gif-sur-Yvette, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Unified CPU–GPU code hybridization: A GPU Based Optimization Strategy Efficient on Other Modern Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludomir Oteski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Colin de Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanzio Bassini, Marco Danelutto, Patrizio Dazzi, Gerhard R. Joubert, Frans Peters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing is Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, pp.390-399, 2018, 978-1-61499-842-6. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-843-3-390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization methodology for Parallel Programming of Homogeneous or Hybrid Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Magoules. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patterns for parallel programming on GPUs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saxe-Coburg Publications, 2014, 978-1-874672-57-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development methodologies for GPU and cluster of GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Couturier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development methodologies for GPU and cluster of GPUs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; Hall/CRC, 2013, 978-1-4665-7162-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing computing and energy performances in heterogeneous clusters of CPUs and GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ishfag Ahmad and Sanjay Ranka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Energy-Aware and Green Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; Hall/CRC, 2011, 9781466501164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Experimentation of a Large Scale Distributed Stochastic Control Algorithm Applied to Energy Management Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Myers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciyo, pp.103-124, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient multi-algorithms sparse linear solver for GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Chapman, F. Desprez, G.R. Joubert, A. Lichnewsky, F. Peters and T. Priol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing: From Multicores and GPU's to Petascale (Volume 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, IOS Press, pp.546-553, 2010, Advances in Parallel Computing, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-530-3-546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR THE SEGMENTATION ENCODING OF AN IMAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO/2010/072983. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR BROADCASTING VIDEO DATA SEQUENCES BY A SERVER TO A CLIENT TERMINAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO/2009/034275. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Hybrid Co-simulation with the FMI-CS Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelization, Distribution and Scaling of Multi-Simulations on Multi-Core Clusters, with DACCOSIM Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherifa Dad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tavella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ianotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289194v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul sur GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Grid to private Clouds, to inter‐Clouds. An overview and some questions for future of cloud computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Based Super-Resolved Simulation of 3D Elastic Wave Propagation Adopting Scalable Diffusion Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gabrielidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Option Princing on a GPU Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokman A. Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme collaborative pour les projets ferroviaires - Analyse des besoins métiers et formalisation en exigences fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CentraleSupélec, Université Paris-Saclay. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FT-GReLoSSS: a Skeletal-based approach towards application parallelization and low-overhead fault tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7797, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Javaspace-based Framework for Efficient Fault-Tolerant Master-Worker Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Makassikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7496, INRIA. 2010, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548951v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gabrielidis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109930" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040711v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanlin He" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baboulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-025-00799-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040633v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rauch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rontani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2025.103431" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vialle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6621" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Dad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tavella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2021.102802" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00773740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman A. Abbas-Turki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lapeyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2862" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556812v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kirschenmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pon&#231;ot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00411450.2010.533741" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schaeffer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ianotto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Bouzid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-2001-8302" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13855-2_22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77731-8_16" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426530v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chichereau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako Tsuji" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhisa Sato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE65121.2025.10285" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531795v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Jacquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE60285.2024.10295" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812905v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE60285.2024.10278" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04272048v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE57702.2023.10197" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Hellequin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04138695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sylvestre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93571-9_4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02121346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#201;vora G&#243;mez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Hern&#225;ndez Cabrera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Kremers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp19157785" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01527684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludomir Oteski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin-De-Verdi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Ryan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01651967v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin de Verdiere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ryan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01527682v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Corniglion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caujolle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01332628v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01371499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263242v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30695-7_9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258499v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-621-7-25" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155707v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lam-Yee-Mui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921128v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00920837v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778607v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645121v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frezza-Buet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Havh Boumba Sitou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28151-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00685153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28151-8_5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00681664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Makassikis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Warin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00685159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28145-7_33" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00618249v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2011.82" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652824v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El-Ghazawi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pinel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2011.5999795" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00491980v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548953v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2010.89" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517374v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00491969v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00491976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00525899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430520v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00390290v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vezolle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161096" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437542v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595655.1595662" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425518v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2009.67" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00390289v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161143" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00390291v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430529v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00290440v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536454" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00291814v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00291821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280094v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia de Vivo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75755-9_127" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139660v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00216041v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00246680v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2007.4458002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00291827v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00243145v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Defrance" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgann Wauquier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Akim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denny Dewnarain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFMA.2006.296915" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121828v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bezinne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E-SCIENCE.2006.261133" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099899v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481165v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lhomm&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wolfersberger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100881v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099114v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scherrer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099346v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099367v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boniface" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099357v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099023v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098863v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098761v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099014v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098717v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534286v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lehmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bertin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2443" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999654v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammed Achhab" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Mesri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742774v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-843-3-390" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101225v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905790v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643938v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00485963v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-530-3-546" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00537341v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554405v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00397253v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01301183v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Plessis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01289194v3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652821v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044913v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00364242v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060064v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640558v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548951v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gabrielidis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109930" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040711v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanlin He" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baboulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-025-00799-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040633v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rauch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rontani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2025.103431" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vialle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6621" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Dad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tavella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2021.102802" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00773740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman A. Abbas-Turki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lapeyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2862" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556812v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kirschenmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pon&#231;ot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00411450.2010.533741" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schaeffer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ianotto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Bouzid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-2001-8302" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13855-2_22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77731-8_16" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426530v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chichereau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako Tsuji" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhisa Sato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE65121.2025.10285" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531795v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Jacquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE60285.2024.10295" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812905v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE60285.2024.10278" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04272048v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE57702.2023.10197" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Hellequin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04138695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sylvestre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93571-9_4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02121346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#201;vora G&#243;mez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Hern&#225;ndez Cabrera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Kremers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp19157785" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01527684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludomir Oteski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin-De-Verdi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Ryan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01651967v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin de Verdiere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ryan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01527682v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Corniglion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caujolle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01332628v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01371499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263242v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30695-7_9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258499v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-621-7-25" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155707v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lam-Yee-Mui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921128v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00920837v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778607v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645121v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frezza-Buet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Havh Boumba Sitou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28151-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00685153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28151-8_5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00681664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Makassikis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Warin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00685159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28145-7_33" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00618249v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2011.82" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652824v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El-Ghazawi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pinel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2011.5999795" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00491980v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517374v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00491969v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548953v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2010.89" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00491976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00525899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430520v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00390290v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vezolle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161096" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437542v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595655.1595662" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425518v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2009.67" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00390289v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161143" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00390291v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430529v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00291814v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00290440v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536454" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00291821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00216041v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280094v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia de Vivo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75755-9_127" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00246680v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2007.4458002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00291827v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00243145v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Defrance" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgann Wauquier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Akim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denny Dewnarain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFMA.2006.296915" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121828v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bezinne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E-SCIENCE.2006.261133" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099899v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481165v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lhomm&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wolfersberger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100881v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099346v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099114v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scherrer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099367v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boniface" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099357v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099023v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098863v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098761v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099014v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098717v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534286v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lehmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bertin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2443" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999654v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammed Achhab" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Mesri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742774v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-843-3-390" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101225v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905790v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643938v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00537341v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00485963v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-530-3-546" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554405v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00397253v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01301183v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Plessis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01289194v3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652821v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044913v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00364242v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060064v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640558v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548951v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>