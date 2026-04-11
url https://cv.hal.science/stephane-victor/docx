--- v0 (2026-03-05)
+++ v1 (2026-04-11)
@@ -199,339 +199,339 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special section on fractional differentiation and its applications: Modeling and system identification</w:t>
+                <w:t xml:space="preserve">Modeling of bio-heat transfers in lungs with fractional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enso Ndreko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Duarte Valério</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Duhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reviews in Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.101019. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2025.101019⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 60, pp.101010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2025.101010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446415v1</w:t>
+                <w:t xml:space="preserve">hal-05311650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of bio-heat transfers in lungs with fractional models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Solutions of (1+1) and (m+1)-dimensional time-fractional delay PDEs with the Hilfer derivative: Separable and invariant subspace methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K S Priyendhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2025.101010⟩</w:t>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 199 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chaos.2025.116738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311650v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions of (1+1) and (m+1)-dimensional time-fractional delay PDEs with the Hilfer derivative: Separable and invariant subspace methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K S Priyendhu</w:t>
+                <w:t xml:space="preserve">Special section on fractional differentiation and its applications: Modeling and system identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Prakash</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Victor</w:t>
+                <w:t xml:space="preserve">Duarte Valério</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 199 (3), </w:t>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.101019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chaos.2025.116738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2025.101019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244381v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive and robust control strategies applied to ground antenna systems</w:t>
               </w:r>
@@ -556,51 +556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hajjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -651,90 +651,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time system identification of bio-heat transfers in lungs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Victor</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Enso Ndreko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Duhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 113 (14), pp.18645-18667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -768,77 +768,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive System Identification of Continuous-Time Fractional Systems for All Parameter Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Duhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Abdelmoumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -892,824 +892,824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional derivative truncation approximation for real-time applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Wind turbulence modeling for real-time simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hajjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Roubertie</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2023.107096⟩</w:t>
+              <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (4), pp.1632-1662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13540-023-00165-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317777v2</w:t>
+                <w:t xml:space="preserve">hal-04317726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addendum: Predictive form of the FPM model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fractional derivative truncation approximation for real-time applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Duhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Dugard</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Abdelmounen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roubertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2023.02.001⟩</w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 119, pp.107096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2023.107096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317714v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317777v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind turbulence modeling for real-time simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Addendum: Predictive form of the FPM model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Oustaloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Levron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lara Thomas</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (4), pp.1632-1662. </w:t>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55, pp.291-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13540-023-00165-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2023.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317726v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional modeling of wind speed turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hajjem</w:t>
+                <w:t xml:space="preserve">Long-memory recursive prediction error method for identification of continuous-time fractional models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Victor</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Jean Francois Duhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lara Thomas</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Abdelmounen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roubertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (34), pp.66-71. </w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (1), pp.635-648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11071-022-07628-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04080631v1</w:t>
+                <w:t xml:space="preserve">hal-03865862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment design for elementary fractional models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fractional modeling of wind speed turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hajjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Malti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Victor</w:t>
+                <w:t xml:space="preserve">Stephane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2022.106337⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (34), pp.66-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04242604v1</w:t>
+                <w:t xml:space="preserve">hal-04080631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-memory recursive prediction error method for identification of continuous-time fractional models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experiment design for elementary fractional models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Mayoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Roubertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 110 (1), pp.635-648. </w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110, pp.106337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-022-07628-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2022.106337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865862v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions on artificial potential field method for effective obstacle avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Duhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (2), pp.421-446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1743,77 +1743,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Trajectory Planning and Robust Tracking Using Vehicle Model Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1860,90 +1860,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output error MISO system identification using fractional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Mayoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Chetoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1990,90 +1990,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-integer (or fractional) power model to represent the complexity of a viral spreading: Application to the COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Levron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reviews in Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52, pp.523-542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2120,64 +2120,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous car decision making and trajectory tracking based on genetic algorithms and fractional potential fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Service Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2211,90 +2211,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lung Thermal Transfer System Identification With Fractional Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2341,64 +2341,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New interpretation of fractional potential fields for robust path planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (1), pp.113-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2445,64 +2445,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria optimization for autonomous vehicles in a dynamic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2549,64 +2549,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification de trajectoire par champs de potentiel fractionnaires appliquée au véhicule autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2661,90 +2661,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust motion planning for a heat rod process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 86 (2), pp.1271 - 1283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2772,304 +2772,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatness for linear fractional systems with application to a thermal system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Improvements on flat output characterization for fractional systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.04.021⟩</w:t>
+              <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (1), pp.238-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/fca-2015-0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319169v1</w:t>
+                <w:t xml:space="preserve">hal-01319178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements on flat output characterization for fractional systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Flatness for linear fractional systems with application to a thermal system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18 (1), pp.238-260. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.213-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/fca-2015-0016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319178v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter and differentiation order estimation in fractional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (4), pp.926-935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3103,77 +3103,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust path tracking using flatness for fractional linear MIMO systems: A thermal application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 59 (5), pp.1667-1678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3245,2004 +3245,2004 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-Loop System Identification Using Parallel PI Controller and Reference Prefiltering: White Noise Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global terrestrial temperature modeling by using fractional models with output-error method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamy Vignaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Verlet</w:t>
+                <w:t xml:space="preserve">A. Bounouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 European Control Conference (ECC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comité Technique Identification/SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris cnam, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393021v1</w:t>
+                <w:t xml:space="preserve">hal-05446760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-Loop System Identification in Continuous-Time Using Parallel PI Controller and Reference Prefiltering:White Noise Case</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">From system identification to optimal and robust control of fractional systems: application to thermal systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Verlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Robust Control Design ROCOND'25</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CONGRESO INTERNACIONAL DE INFORMÁTICA, ELECTRÓNICA Y COMUNICACIÓN (CIIECOM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Panama, Panama</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382728v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global terrestrial temperature modeling by using fractional models with output-error method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Closed-Loop System Identification Using Parallel PI Controller and Reference Prefiltering: White Noise Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamy Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachid Malti</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves K’nevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cahuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité Technique Identification/SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.2309-2314, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11187255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446760v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From system identification to optimal and robust control of fractional systems: application to thermal systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Closed-Loop System Identification in Continuous-Time Using Parallel PI Controller and Reference Prefiltering:White Noise Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamy Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves K’nevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cahuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONGRESO INTERNACIONAL DE INFORMÁTICA, ELECTRÓNICA Y COMUNICACIÓN (CIIECOM 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFAC Symposium on Robust Control Design ROCOND'25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Porto, Portugal. pp.176-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.10.099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446451v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind speed turbulence system identification and signal generator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison between CRONE and H∞ control approaches applied to tracking antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Negri de Azeredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hajjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Groupe Automatique/IMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IFAC Conference on Fractional Differentiation and its Applications ICFDA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bordeaux (France), France. pp.424-429, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784777v1</w:t>
+                <w:t xml:space="preserve">hal-04716215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New continuous dynamic fractional repulsive potential field for path planning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Wind speed turbulence system identification and signal generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Conference on Fractional Differentiation and its Applications ICFDA 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire du Groupe Automatique/IMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Talence (33), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715875v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind speed turbulence system identification and signal generator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">New continuous dynamic fractional repulsive potential field for path planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lara Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comit\'e Technique Identification - 2\`{e}me Congr\`{e}s annuel de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IFAC Conference on Fractional Differentiation and its Applications ICFDA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bordeaux (France), France. pp.113-118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784705v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online system identification of global lung heat transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Victor</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Enso Ndreko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC Symposium on System Identification SYSID 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Boston (Massachusetts), United States. pp.319-324, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive system identification for Havriliak-Negami functions by using modified LMRPEM method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Wind speed turbulence system identification and signal generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hajjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Conference on Fractional Differentiation and its Applications ICFDA 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comit\'e Technique Identification - 2\`{e}me Congr\`{e}s annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04715880v1</w:t>
+                <w:t xml:space="preserve">hal-04784705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-heat transfer modeling in lungs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recursive system identification for Havriliak-Negami functions by using modified LMRPEM method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Duhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFAC Conference on Fractional Differentiation and its Applications ICFDA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Bordeaux (France), France. pp.19-24, </w:t>
+              <w:t xml:space="preserve">, Jul 2024, Bordeaux (France), France. pp.13-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715858v1</w:t>
+                <w:t xml:space="preserve">hal-04715880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tire modeling for an autonomous tractor suitable for soft soils</w:t>
+                <w:t xml:space="preserve">Bio-heat transfer modeling in lungs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enso Ndreko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Gimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFAC Conference on Fractional Differentiation and its Applications ICFDA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Bordeaux (France), France. pp.436-441, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.230⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Bordeaux (France), France. pp.19-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716196v1</w:t>
+                <w:t xml:space="preserve">hal-04715858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une instrumentation non-invasive pour l'analyse en temps réel de la puissance de fraisage : étude comparative avec une platine dynamométrique invasive</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tire modeling for an autonomous tractor suitable for soft soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ferradji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing'21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IFAC Conference on Fractional Differentiation and its Applications ICFDA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bordeaux (France), France. pp.436-441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784377v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-Loop System Identification in Continuous-time Using Parallel PI Controller and Reference Prefiltering: White Noise Case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Vers une instrumentation non-invasive pour l'analyse en temps réel de la puissance de fraisage : étude comparative avec une platine dynamométrique invasive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamy Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves K'Nevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité Technique Identification/SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris CNAM, France</w:t>
+              <w:t xml:space="preserve">Manufacturing'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446744v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind speed turbulence system identification and signal generator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Closed-Loop System Identification in Continuous-time Using Parallel PI Controller and Reference Prefiltering: White Noise Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamy Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cahuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves K'Nevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Research Network on System Identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Comité Technique Identification/SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784755v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 2D thermal diffusion approximations with experimental data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Wind speed turbulence system identification and signal generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Conference on Fractional Differentiation and its Applications ICFDA 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Research Network on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Venise, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716229v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between CRONE and H∞ control approaches applied to tracking antennas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison of 2D thermal diffusion approximations with experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Furlan Rufino da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Kusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFAC Conference on Fractional Differentiation and its Applications ICFDA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Bordeaux (France), France. pp.424-429, </w:t>
+              <w:t xml:space="preserve">, Jul 2024, Bordeaux (France), France. pp.209-214, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716215v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRONE Toolbox for system identification and modeling using fractional differentiation models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">System Identification of the Global Climate Temperature by Output Error Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Mayoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.120-125, </w:t>
+              <w:t xml:space="preserve">2023 International Conference on Fractional Differentiation and Its Applications (ICFDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Ajman, United Arab Emirates. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICFDA58234.2023.10153210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504806v1</w:t>
+                <w:t xml:space="preserve">hal-04317768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System Identification of the Global Climate Temperature by Output Error Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">CRONE Toolbox for system identification and modeling using fractional differentiation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abir Mayoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Fractional Differentiation and Its Applications (ICFDA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Ajman, United Arab Emirates. pp.1-6, </w:t>
+              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.120-125, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICFDA58234.2023.10153210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317768v1</w:t>
+                <w:t xml:space="preserve">hal-04504806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online system identification of heat transfers in lungs with the LMRPEM-2 method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Duhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Abdelmoumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5296,1295 +5296,1295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truncation of fractional derivative for online system identification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fractional order modeling and identification for heat transfer in lungs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Duhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Abdelmounen</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Abdelmoumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Symposium on System Structure and Control SSSC 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comité Technique identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGIP, May 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048657v1</w:t>
+                <w:t xml:space="preserve">hal-04317664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust control of 2-axis tracking antennas using the CRONE approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Truncation of fractional derivative for online system identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Duhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lara Thomas</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Abdelmounen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roubertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Workshop on Control of Complex Systems COSY 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.01.067⟩</w:t>
+              <w:t xml:space="preserve">8th IFAC Symposium on System Structure and Control SSSC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Montréal, Canada. pp.60-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153200v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional order modeling and identification for heat transfer in lungs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Robust control of 2-axis tracking antennas using the CRONE approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hajjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Roubertie</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité Technique identification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st IFAC Workshop on Control of Complex Systems COSY 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bologna, Italy. pp.169-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.01.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317664v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive system identification for coefficient estimation of continuous-time fractional order systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multivariable fractional system identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Mayoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Roubertie</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Chetoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFAC Symposium on System Identification (SYSID 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Groupe de Travail Identification - Journées de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548450v1</w:t>
+                <w:t xml:space="preserve">hal-03548474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Modeling Using Two-Port Network Impedance Fractional-Order Approximations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Recursive system identification for coefficient estimation of continuous-time fractional order systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Duhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Abdelmounen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th ASME/IEEE MESA 2021 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/DETC2021-69968⟩</w:t>
+              <w:t xml:space="preserve">19th IFAC Symposium on System Identification (SYSID 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Padova, Italy. pp.114-119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548461v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind fractional modeling by spectral analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thermal Modeling Using Two-Port Network Impedance Fractional-Order Approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Duhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lara Thomas</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Abdelmounen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roubertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666651⟩</w:t>
+              <w:t xml:space="preserve">17th ASME/IEEE MESA 2021 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Virtual, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2021-69968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548477v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory path tracking of a drone in a disturbed environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Wind fractional modeling by spectral analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hajjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Halim Ould Lahsen</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Unmanned and Swarming Conference - UAV Show</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Caen, France. pp.436-441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548471v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-port network modeling for bio-heat transfers in lungs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Trajectory path tracking of a drone in a disturbed environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Roubertie</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Ould Lahsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Biological and Medical Systems (BMS 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Workshop on Unmanned and Swarming Conference - UAV Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548458v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche non entière de la dynamique d'une épidémie : le modèle FPM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Victor</w:t>
+                <w:t xml:space="preserve">Two-port network modeling for bio-heat transfers in lungs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Duhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Abdelmounen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roubertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop "Epidemics: modeling, identification, control"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFAC Symposium on Biological and Medical Systems (BMS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium. pp.169-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548465v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariable fractional system identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Victor</w:t>
+                <w:t xml:space="preserve">Approche non entière de la dynamique d'une épidémie : le modèle FPM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Malti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Aoun</w:t>
+                <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Travail Identification - Journées de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">1st Workshop "Epidemics: modeling, identification, control"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548474v1</w:t>
+                <w:t xml:space="preserve">hal-03548465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal instrumental variable approach for continuous-time multiple input-single output fractional model identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Mayoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Chetoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6635,103 +6635,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison between two methods for MISO fractional models estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Mayoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Chetoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 17th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Monastir, Tunisia. pp.446-451, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6765,90 +6765,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on obstacle avoidance for fractional artificial potential fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Duhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendric Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.3725-3730, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6882,77 +6882,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal instrumental variable approach for continuous-time multiple input-single output fractional model identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Mayoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Chetoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7025,77 +7025,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new dynamical repulsive fractional potential for UAVs in 3D dynamical environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendric Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.3719-3724, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7123,879 +7123,879 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Harmonic Regression approach for global terrestrial temperature system identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Reactive Path Planning for Autonomous Vehicle Using Bézier Curve Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Aioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales et Journées Nationales du GDR MACS (JD-JN-MACS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.1048-1053, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2019.8813904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477628v1</w:t>
+                <w:t xml:space="preserve">hal-02477761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive path planning in intersection for autonomous vehicle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Dynamic Harmonic Regression approach for global terrestrial temperature system identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Mayoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Symposium on Advances in Automotive Control AAC 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Doctorales et Journées Nationales du GDR MACS (JD-JN-MACS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477689v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustesse de la planification de trajectoire d’un drone en environnement 3D</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Reactive path planning in intersection for autonomous vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cassany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales et Journées Nationales du GDR MACS (JD-JN-MACS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IFAC Symposium on Advances in Automotive Control AAC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France. pp.109-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176261v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust longitudinal motion planning using vehicle model inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC World Congress (IFAC WC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.103-108, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Path Planning for Autonomous Vehicle Using Bézier Curve Optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Robustesse de la planification de trajectoire d’un drone en environnement 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendric Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Intelligent Vehicles Symposium (IV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Doctorales et Journées Nationales du GDR MACS (JD-JN-MACS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Talence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVS.2019.8813904⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02477761v1</w:t>
+                <w:t xml:space="preserve">hal-02176261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Definitions of Attractive and Repulsive Fractional Potential Fields for Robust Path Planning</w:t>
+                <w:t xml:space="preserve">Trajectory Optimization for Autonomous Vehicles on Crossroads with Mobile Obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fractional Differentiation and its Applications (ICFDA) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Amman, Jordan. </w:t>
+              <w:t xml:space="preserve">2018 IEEE Intelligent Vehicles Symposium (IV 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Changshu, China. pp.556-561, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.3277551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2018.8500379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011080v1</w:t>
+                <w:t xml:space="preserve">hal-02538632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory Optimization for Autonomous Vehicles on Crossroads with Mobile Obstacles</w:t>
+                <w:t xml:space="preserve">New Definitions of Attractive and Repulsive Fractional Potential Fields for Robust Path Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Intelligent Vehicles Symposium (IV 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Changshu, China. pp.556-561, </w:t>
+              <w:t xml:space="preserve">International Conference on Fractional Differentiation and its Applications (ICFDA) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Amman, Jordan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVS.2018.8500379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.3277551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538632v1</w:t>
+                <w:t xml:space="preserve">hal-02011080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiment design for system identification using fractional models of the second kind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid R. Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Mayoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC Symposium on System Identification (SYSID 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.371-376, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8042,77 +8042,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacle avoidance in 3D dynamic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendric Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Unmanned and Swarming Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Mérignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8137,77 +8137,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-loop continuous-time model identification with noisy input-output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Diudichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control (IFAC WC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.12853 - 12858, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8254,64 +8254,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path planning with fractional potential fields for autonomous vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8384,64 +8384,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria trajectory optimization for autonomous vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC World Congress (IFAC WC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.12520 - 12525, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8475,77 +8475,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust control system design of a turbofan engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Taymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Fractional Differentiation and Its Applications (ICFDA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8570,64 +8570,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRONE Toolbox for system identification using fractional differentiation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFAC Symposium on System Identification (SYSID 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Beijing, China, France. pp.769-774, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8661,90 +8661,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flat output computation for fractional linear systems: application to a thermal system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFAC World Congress (IFAC'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.2891-2896, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8772,512 +8772,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model order identification for fractional models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Computation of flat outputs for fractional systems: a Thermal Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Malti</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference ECC'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. </w:t>
+              <w:t xml:space="preserve">6th IFAC Workshop on Fractional Differentiation and Its Applications (FDA'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2013.6669589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20130204-3-FR-4032.00171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804797v1</w:t>
+                <w:t xml:space="preserve">hal-00978553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of flat outputs for fractional systems: a Thermal Application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Model order identification for fractional models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Oustaloup</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Workshop on Fractional Differentiation and Its Applications (FDA'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">European Control Conference ECC'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20130204-3-FR-4032.00171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2013.6669589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978553v1</w:t>
+                <w:t xml:space="preserve">hal-00804797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path tracking with flatness and CRONE control for Fractional Systems: thermal application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Instrumental Variable Identification of Hybrid Fractional Box-Jenkins Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress (IFAC'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.10818-10823, </w:t>
+              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.4314-4319, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.02002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454228v1</w:t>
+                <w:t xml:space="preserve">hal-05454216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumental Variable Identification of Hybrid Fractional Box-Jenkins Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Path tracking with flatness and CRONE control for Fractional Systems: thermal application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.4314-4319, </w:t>
+              <w:t xml:space="preserve">18th IFAC World Congress (IFAC'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.10818-10823, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.02002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454216v1</w:t>
+                <w:t xml:space="preserve">hal-05454228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumental Variable Method for Identifying Fractional Box-Jenkins Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid R. Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 ASME International Design Engineering Technical Conferences (DETC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.DETC2009-86984, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9311,77 +9311,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumental Variable Method for Identifying Fractional Box-Jenkins Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2009 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.1197-1204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9415,77 +9415,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flatness Necessary and Sufficient Conditions for Nonlinear Fractional Systems using Fractional Differential Forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.898-903, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9519,90 +9519,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From System Identification to Path Planning Using Fractional Approach: A Thermal Application Example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2009 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.235-242, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9636,77 +9636,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumental variable method with optimal fractional differentiation order for continuous-time system identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid R. Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFAC Symposium on System Identification (SYSID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Saint-Malo, France. pp.904-909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9725,766 +9725,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension de la platitude aux systèmes fractionnaires {MIMO} : application à un système thermique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Flatness principle extension to linear fractional MIMO systems: thermal application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème IEEE Conférence Internationale Francophone d'Automatique (CIFA 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IEEE Mediterranean Electrotechnical Conference (MELECON'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Ajaccio, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MELCON.2008.4618415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978490v1</w:t>
+                <w:t xml:space="preserve">hal-00978463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatness control for linear fractional {MIMO} systems: thermal application</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">An optimal instrumental variable method for continuous-time fractional model identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFAC Workshop on Fractional Differentiation and Its Applications (FDA'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Ankara, Turkey. pp.1-7</w:t>
+              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978501v1</w:t>
+                <w:t xml:space="preserve">hal-00327563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimal instrumental variable method for continuous-time fractional model identification</w:t>
+                <w:t xml:space="preserve">Flatness control for linear fractional {MIMO} systems: thermal application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Malti</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Stephane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.XX</w:t>
+              <w:t xml:space="preserve">3rd IFAC Workshop on Fractional Differentiation and Its Applications (FDA'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Ankara, Turkey. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327563v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatness principle extension to linear fractional MIMO systems: thermal application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Extension de la platitude aux systèmes fractionnaires {MIMO} : application à un système thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE Mediterranean Electrotechnical Conference (MELECON'08)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5ème IEEE Conférence Internationale Francophone d'Automatique (CIFA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978463v1</w:t>
+                <w:t xml:space="preserve">hal-00978490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux méthodes d'identification non entière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">System identification using fractional models: State of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid R. Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales - Journées Nationales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Reims, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">ASME 2007 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Las Vegas, Nevada, United States. pp.DETC2007-35332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182383v1</w:t>
+                <w:t xml:space="preserve">hal-00182374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable instrumentale optimale pour l'identification de systèmes à dérivées fractionnaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Comparaison de deux méthodes d'identification non entière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid R. Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Travail Identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Doctorales - Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Reims, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978446v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System identification using fractional models: State of the art</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Variable instrumentale optimale pour l'identification de systèmes à dérivées fractionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2007 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Las Vegas, Nevada, United States. pp.DETC2007-35332</w:t>
+              <w:t xml:space="preserve">Groupe de Travail Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182374v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10496,325 +10496,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory path tracking of a drone in a disturbed environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling and Control of an Autonomous Tractor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Mizgalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Chaumette</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Réseau Régional de Recherche en Robotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548484v1</w:t>
+                <w:t xml:space="preserve">hal-03548481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Control of an Autonomous Tractor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Trajectory path tracking of a drone in a disturbed environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Ould Lahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Steve Nguyen</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Réseau Régional de Recherche en Robotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548481v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évitement d'obstacle dans un environnement 3D dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendric Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10871,64 +10871,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal muscle modeling by fractional multi-models: analysis of length effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11005,64 +11005,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional Approaches in Path Tracking Design (or Motion Control): Prefiltering, Shaping, and Flatness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fractional Order Differentiation and Robust Control Design: CRONE, H-infinity and Motion Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.237-323, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11128,51 +11128,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional Calculus in Engineering Sciences: Modeling, System Identification and Control of living and autonomous systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11190,51 +11190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online system identification of fractional order systems: application to lung heat transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European research network on system identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11253,208 +11253,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From system identification to optimal and robust control of fractional systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Introduction to trajectory dynamic optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International conference on fractional calculus theory and applications (icfcta 2019)</w:t>
+              <w:t xml:space="preserve">Workshop New advances on autonomous vehicle - AAC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477901v1</w:t>
+                <w:t xml:space="preserve">hal-05450134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to trajectory dynamic optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">From system identification to optimal and robust control of fractional systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop New advances on autonomous vehicle - AAC 2019</w:t>
+              <w:t xml:space="preserve">2019 International conference on fractional calculus theory and applications (icfcta 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450134v1</w:t>
+                <w:t xml:space="preserve">hal-02477901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria trajectory optimization for autonomous vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop New advances on autonomous vehicle - AAC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11492,64 +11492,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification de trajectoire dans le contexte du véhicule autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11580,64 +11580,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification de trajectoire par la méthode des champs de potentiels : application au véhicule autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11685,77 +11685,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de modèles à temps continu en boucle fermée avec entrée et sortie bruitées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Diudichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11805,51 +11805,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification par Modèle Non Entier pour la Poursuite Robuste de Trajectoire par Platitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Bordeaux 1, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11908,90 +11908,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FPM model: its integral form and its applications in prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Levron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12022,77 +12022,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new dynamical repulsive fractional potential for UAV in 3D dynamical environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendric Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12200,51 +12200,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DE9C8BA"/>
+    <w:nsid w:val="CD13BE51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12431,51 +12431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-victor" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0575-0383" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148688942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Victor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Val&#233;rio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2025.101019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enso Ndreko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Duh&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Melchior" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2025.101010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244381v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Priyendhu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Prakash" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116738" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152801v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Negri de Azeredo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajjem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanusse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2025.100995" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152854v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-025-11105-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716247v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abdelmoumen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubertie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2024.3407580" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317777v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abdelmounen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2023.107096" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oustaloup" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Levron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2023.02.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13540-023-00165-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080631v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Victor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.309" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Malti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Mayoufi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2022.106337" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865862v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Duhe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-022-07628-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2021-0019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172431v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Receveur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.3045917" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548488v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Chetoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2021-0067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548490v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.09.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-020-00314-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pellet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2877606" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2019-0007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0283" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aioun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2963-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319169v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;vine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.04.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319178v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2015-0016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804784v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Garnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.01.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2009.08.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5HQVMCL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393021v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamy Vignaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves K&#8217;nevez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cahuc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verlet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11187255" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.099" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bounouh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446451v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784777v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Robinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.176" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784705v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.548" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.159" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.160" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716196v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ferradji" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gimbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.230" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784377v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves K'Nevez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Albert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Laheurte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446744v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784755v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716229v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Furlan Rufino da Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.191" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716215v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.228" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504806v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1556" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317768v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFDA58234.2023.10153210" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317759v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFDA58234.2023.10153153" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048657v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.308" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.01.067" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317664v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548450v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.344" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548461v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2021-69968" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548477v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666651" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548471v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Ould Lahsen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548458v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.250" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548465v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548474v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173163v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173085v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364187" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217990v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendric Ruiz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2059" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218008v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2055" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217998v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2058" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477628v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477689v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cassany" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176261v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477660v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477761v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2019.8813904" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011080v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3277551" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538632v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500379" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010637v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Malti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.173" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900358v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703951v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Diudichi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1936" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703961v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guillemard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2076" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703957v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2063" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703936v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Taymans" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484985v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.12.223" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978560v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01911" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804797v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669589" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978553v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-4032.00171" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454228v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454216v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01107" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448608v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-86984" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447166v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447206v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7074518" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447134v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-87014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401701v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978490v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Sabatier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978501v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nelson Gruel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327563v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978463v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2008.4618415" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182383v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978446v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182374v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548484v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548481v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Mizgalski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Nguyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086978v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477643v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Cabelguen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110571905-006" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193196v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9807-5_5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446469v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451154v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477901v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450134v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450129v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011116v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011156v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703984v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01319114v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316739v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391196v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-victor" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0575-0383" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148688942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enso Ndreko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Victor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Duh&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Melchior" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2025.101010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244381v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Priyendhu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Prakash" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116738" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446415v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Val&#233;rio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2025.101019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152801v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Negri de Azeredo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajjem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanusse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2025.100995" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152854v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-025-11105-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716247v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abdelmoumen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubertie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2024.3407580" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13540-023-00165-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317777v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abdelmounen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2023.107096" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oustaloup" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Levron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2023.02.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865862v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Duhe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-022-07628-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Victor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.309" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Malti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Mayoufi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2022.106337" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2021-0019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172431v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Receveur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.3045917" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548488v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Chetoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2021-0067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548490v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.09.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-020-00314-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pellet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2877606" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2019-0007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0283" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aioun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2963-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319178v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2015-0016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;vine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.04.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804784v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Garnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.01.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2009.08.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5HQVMCL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446760v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bounouh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446451v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393021v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamy Vignaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves K&#8217;nevez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cahuc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verlet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11187255" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.099" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.228" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715875v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Robinet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.176" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715851v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.548" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784705v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715880v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.159" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715858v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.160" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ferradji" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gimbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.230" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves K'Nevez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Albert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Laheurte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446744v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784755v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716229v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Furlan Rufino da Silva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.191" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317768v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFDA58234.2023.10153210" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504806v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1556" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317759v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFDA58234.2023.10153153" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317664v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048657v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.308" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153200v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.01.067" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548474v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.344" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548461v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2021-69968" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666651" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548471v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Ould Lahsen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.250" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548465v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173163v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173085v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364187" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217990v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendric Ruiz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2059" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218008v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2055" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217998v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2058" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477761v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2019.8813904" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477628v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477689v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cassany" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477660v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176261v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538632v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500379" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011080v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3277551" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010637v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Malti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.173" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900358v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703951v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Diudichi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1936" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703961v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guillemard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2076" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703957v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2063" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703936v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Taymans" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484985v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.12.223" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978560v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01911" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978553v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-4032.00171" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804797v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669589" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454216v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01107" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454228v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448608v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-86984" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447166v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447206v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7074518" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447134v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-87014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401701v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978463v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2008.4618415" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327563v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978501v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nelson Gruel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978490v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Sabatier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182374v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182383v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978446v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548481v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Mizgalski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Nguyen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548484v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086978v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477643v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Cabelguen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110571905-006" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193196v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9807-5_5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446469v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451154v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450134v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477901v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450129v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011116v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011156v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703984v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01319114v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316739v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391196v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>