--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -199,339 +199,339 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of bio-heat transfers in lungs with fractional models</w:t>
+                <w:t xml:space="preserve">Special section on fractional differentiation and its applications: Modeling and system identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enso Ndreko</w:t>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Victor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Melchior</w:t>
+                <w:t xml:space="preserve">Duarte Valério</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reviews in Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 60, pp.101010. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2025.101010⟩</w:t>
+              <w:t xml:space="preserve">, 2025, pp.101019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2025.101019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311650v1</w:t>
+                <w:t xml:space="preserve">hal-05446415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions of (1+1) and (m+1)-dimensional time-fractional delay PDEs with the Hilfer derivative: Separable and invariant subspace methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of bio-heat transfers in lungs with fractional models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enso Ndreko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Duhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K S Priyendhu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Victor</w:t>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chaos.2025.116738⟩</w:t>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.101010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2025.101010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244381v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special section on fractional differentiation and its applications: Modeling and system identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Solutions of (1+1) and (m+1)-dimensional time-fractional delay PDEs with the Hilfer derivative: Separable and invariant subspace methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K S Priyendhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duarte Valério</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.101019. </w:t>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 199 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2025.101019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chaos.2025.116738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446415v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive and robust control strategies applied to ground antenna systems</w:t>
               </w:r>
@@ -556,51 +556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hajjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -651,90 +651,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time system identification of bio-heat transfers in lungs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enso Ndreko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Duhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 113 (14), pp.18645-18667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -768,77 +768,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive System Identification of Continuous-Time Fractional Systems for All Parameter Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Duhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Abdelmoumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -911,64 +911,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind turbulence modeling for real-time simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hajjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1028,77 +1028,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional derivative truncation approximation for real-time applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Duhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Abdelmounen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1184,51 +1184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Levron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1275,77 +1275,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-memory recursive prediction error method for identification of continuous-time fractional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Duhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Abdelmounen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1444,51 +1444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1561,51 +1561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Mayoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 110, pp.106337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1639,77 +1639,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions on artificial potential field method for effective obstacle avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Duhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (2), pp.421-446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1769,51 +1769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1873,51 +1873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output error MISO system identification using fractional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Mayoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Chetoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2016,51 +2016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Levron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2133,51 +2133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Service Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2224,51 +2224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lung Thermal Transfer System Identification With Fractional Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2341,64 +2341,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New interpretation of fractional potential fields for robust path planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (1), pp.113-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2445,64 +2445,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria optimization for autonomous vehicles in a dynamic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2549,64 +2549,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification de trajectoire par champs de potentiel fractionnaires appliquée au véhicule autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2674,51 +2674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust motion planning for a heat rod process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2778,64 +2778,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements on flat output characterization for fractional systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (1), pp.238-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2869,64 +2869,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flatness for linear fractional systems with application to a thermal system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2986,51 +2986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter and differentiation order estimation in fractional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3103,64 +3103,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust path tracking using flatness for fractional linear MIMO systems: A thermal application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3211,91 +3211,91 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (65)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global terrestrial temperature modeling by using fractional models with output-error method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bounouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3346,51 +3346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From system identification to optimal and robust control of fractional systems: application to thermal systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONGRESO INTERNACIONAL DE INFORMÁTICA, ELECTRÓNICA Y COMUNICACIÓN (CIIECOM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Panama, Panama</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3428,51 +3428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-Loop System Identification Using Parallel PI Controller and Reference Prefiltering: White Noise Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamy Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves K’nevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3558,51 +3558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-Loop System Identification in Continuous-Time Using Parallel PI Controller and Reference Prefiltering:White Noise Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamy Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves K’nevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3714,51 +3714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hajjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3809,475 +3809,475 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind speed turbulence system identification and signal generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hajjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Groupe Automatique/IMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Talence (33), France</w:t>
+              <w:t xml:space="preserve">Comit\'e Technique Identification - 2\`{e}me Congr\`{e}s annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784777v1</w:t>
+                <w:t xml:space="preserve">hal-04784705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New continuous dynamic fractional repulsive potential field for path planning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Wind speed turbulence system identification and signal generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Conference on Fractional Differentiation and its Applications ICFDA 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire du Groupe Automatique/IMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Talence (33), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715875v1</w:t>
+                <w:t xml:space="preserve">hal-04784777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online system identification of global lung heat transfers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">New continuous dynamic fractional repulsive potential field for path planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC Symposium on System Identification SYSID 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.548⟩</w:t>
+              <w:t xml:space="preserve">12th IFAC Conference on Fractional Differentiation and its Applications ICFDA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bordeaux (France), France. pp.113-118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715851v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind speed turbulence system identification and signal generator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Online system identification of global lung heat transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enso Ndreko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lara Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comit\'e Technique Identification - 2\`{e}me Congr\`{e}s annuel de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IFAC Symposium on System Identification SYSID 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Boston (Massachusetts), United States. pp.319-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784705v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive system identification for Havriliak-Negami functions by using modified LMRPEM method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Duhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFAC Conference on Fractional Differentiation and its Applications ICFDA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bordeaux (France), France. pp.13-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4305,537 +4305,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-heat transfer modeling in lungs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Closed-Loop System Identification in Continuous-time Using Parallel PI Controller and Reference Prefiltering: White Noise Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamy Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enso Ndreko</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Melchior</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cahuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves K'Nevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Conference on Fractional Differentiation and its Applications ICFDA 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comité Technique Identification/SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris CNAM, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715858v1</w:t>
+                <w:t xml:space="preserve">hal-05446744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tire modeling for an autonomous tractor suitable for soft soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vers une instrumentation non-invasive pour l'analyse en temps réel de la puissance de fraisage : étude comparative avec une platine dynamométrique invasive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamy Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves K'Nevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Gimbert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raynald Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Conference on Fractional Differentiation and its Applications ICFDA 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Manufacturing'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716196v1</w:t>
+                <w:t xml:space="preserve">hal-04784377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une instrumentation non-invasive pour l'analyse en temps réel de la puissance de fraisage : étude comparative avec une platine dynamométrique invasive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamy Vignaud</w:t>
+                <w:t xml:space="preserve">Tire modeling for an autonomous tractor suitable for soft soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ferradji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves K'Nevez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugo Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing'21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IFAC Conference on Fractional Differentiation and its Applications ICFDA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bordeaux (France), France. pp.436-441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784377v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-Loop System Identification in Continuous-time Using Parallel PI Controller and Reference Prefiltering: White Noise Case</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bio-heat transfer modeling in lungs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enso Ndreko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Verlet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité Technique Identification/SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IFAC Conference on Fractional Differentiation and its Applications ICFDA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bordeaux (France), France. pp.19-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446744v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind speed turbulence system identification and signal generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Research Network on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4873,51 +4873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of 2D thermal diffusion approximations with experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Furlan Rufino da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Kusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4977,51 +4977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System Identification of the Global Climate Temperature by Output Error Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5081,51 +5081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRONE Toolbox for system identification and modeling using fractional differentiation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5172,77 +5172,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online system identification of heat transfers in lungs with the LMRPEM-2 method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Duhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Abdelmoumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5302,77 +5302,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional order modeling and identification for heat transfer in lungs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Duhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Abdelmoumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5436,64 +5436,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truncation of fractional derivative for online system identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Duhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Abdelmounen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5579,64 +5579,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hajjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5696,51 +5696,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariable fractional system identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Mayoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5804,77 +5804,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive system identification for coefficient estimation of continuous-time fractional order systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Duhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Abdelmounen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5934,77 +5934,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Modeling Using Two-Port Network Impedance Fractional-Order Approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Duhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Abdelmounen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6077,64 +6077,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind fractional modeling by spectral analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hajjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6207,51 +6207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory path tracking of a drone in a disturbed environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6302,77 +6302,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-port network modeling for bio-heat transfers in lungs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Duhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Abdelmounen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6661,51 +6661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Mayoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Chetoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6765,90 +6765,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on obstacle avoidance for fractional artificial potential fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Duhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendric Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.3725-3730, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6895,51 +6895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal instrumental variable approach for continuous-time multiple input-single output fractional model identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Mayoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7025,64 +7025,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new dynamical repulsive fractional potential for UAVs in 3D dynamical environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendric Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7142,51 +7142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive Path Planning for Autonomous Vehicle Using Bézier Curve Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7384,51 +7384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive path planning in intersection for autonomous vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7518,64 +7518,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust longitudinal motion planning using vehicle model inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC World Congress (IFAC WC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.103-108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7622,64 +7622,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustesse de la planification de trajectoire d’un drone en environnement 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendric Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7711,235 +7711,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory Optimization for Autonomous Vehicles on Crossroads with Mobile Obstacles</w:t>
+                <w:t xml:space="preserve">New Definitions of Attractive and Repulsive Fractional Potential Fields for Robust Path Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Intelligent Vehicles Symposium (IV 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Changshu, China. pp.556-561, </w:t>
+              <w:t xml:space="preserve">International Conference on Fractional Differentiation and its Applications (ICFDA) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Amman, Jordan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVS.2018.8500379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.3277551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538632v1</w:t>
+                <w:t xml:space="preserve">hal-02011080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Definitions of Attractive and Repulsive Fractional Potential Fields for Robust Path Planning</w:t>
+                <w:t xml:space="preserve">Trajectory Optimization for Autonomous Vehicles on Crossroads with Mobile Obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fractional Differentiation and its Applications (ICFDA) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Amman, Jordan. </w:t>
+              <w:t xml:space="preserve">2018 IEEE Intelligent Vehicles Symposium (IV 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Changshu, China. pp.556-561, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.3277551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2018.8500379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011080v1</w:t>
+                <w:t xml:space="preserve">hal-02538632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiment design for system identification using fractional models of the second kind</w:t>
               </w:r>
@@ -7951,51 +7951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid R. Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Mayoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC Symposium on System Identification (SYSID 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.371-376, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8055,51 +8055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendric Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8137,77 +8137,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-loop continuous-time model identification with noisy input-output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Diudichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control (IFAC WC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.12853 - 12858, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8254,64 +8254,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path planning with fractional potential fields for autonomous vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8384,64 +8384,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria trajectory optimization for autonomous vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC World Congress (IFAC WC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.12520 - 12525, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8501,51 +8501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Taymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Fractional Differentiation and Its Applications (ICFDA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8583,51 +8583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRONE Toolbox for system identification using fractional differentiation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFAC Symposium on System Identification (SYSID 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Beijing, China, France. pp.769-774, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8661,64 +8661,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flat output computation for fractional linear systems: application to a thermal system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8778,64 +8778,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of flat outputs for fractional systems: a Thermal Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8882,51 +8882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model order identification for fractional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8973,77 +8973,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumental Variable Identification of Hybrid Fractional Box-Jenkins Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9090,64 +9090,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path tracking with flatness and CRONE control for Fractional Systems: thermal application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9207,51 +9207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumental Variable Method for Identifying Fractional Box-Jenkins Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid R. Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9305,1101 +9305,997 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumental Variable Method for Identifying Fractional Box-Jenkins Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Malti</w:t>
+                <w:t xml:space="preserve">Flatness Necessary and Sufficient Conditions for Nonlinear Fractional Systems using Fractional Differential Forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2009 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/DETC2009-86984⟩</w:t>
+              <w:t xml:space="preserve">2009 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.898-903, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2009.7074518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447166v1</w:t>
+                <w:t xml:space="preserve">hal-05447206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatness Necessary and Sufficient Conditions for Nonlinear Fractional Systems using Fractional Differential Forms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">From System Identification to Path Planning Using Fractional Approach: A Thermal Application Example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 European Control Conference (ECC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2009 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.235-242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2009-87014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2009.7074518⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05447206v1</w:t>
+                <w:t xml:space="preserve">hal-05447134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From System Identification to Path Planning Using Fractional Approach: A Thermal Application Example</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Instrumental variable method with optimal fractional differentiation order for continuous-time system identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Melchior</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid R. Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2009 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IFAC Symposium on System Identification (SYSID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Saint-Malo, France. pp.904-909</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2009-87014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05447134v1</w:t>
+                <w:t xml:space="preserve">hal-00401701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumental variable method with optimal fractional differentiation order for continuous-time system identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid R. Malti</w:t>
+                <w:t xml:space="preserve">Flatness principle extension to linear fractional MIMO systems: thermal application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFAC Symposium on System Identification (SYSID)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IEEE Mediterranean Electrotechnical Conference (MELECON'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Ajaccio, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MELCON.2008.4618415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401701v1</w:t>
+                <w:t xml:space="preserve">hal-00978463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatness principle extension to linear fractional MIMO systems: thermal application</w:t>
+                <w:t xml:space="preserve">Flatness control for linear fractional {MIMO} systems: thermal application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE Mediterranean Electrotechnical Conference (MELECON'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd IFAC Workshop on Fractional Differentiation and Its Applications (FDA'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Ankara, Turkey. pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MELCON.2008.4618415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00978463v1</w:t>
+                <w:t xml:space="preserve">hal-00978501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimal instrumental variable method for continuous-time fractional model identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Victor</w:t>
+                <w:t xml:space="preserve">Extension de la platitude aux systèmes fractionnaires {MIMO} : application à un système thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.XX</w:t>
+              <w:t xml:space="preserve">5ème IEEE Conférence Internationale Francophone d'Automatique (CIFA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327563v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatness control for linear fractional {MIMO} systems: thermal application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
+                <w:t xml:space="preserve">An optimal instrumental variable method for continuous-time fractional model identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFAC Workshop on Fractional Differentiation and Its Applications (FDA'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Ankara, Turkey. pp.1-7</w:t>
+              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978501v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension de la platitude aux systèmes fractionnaires {MIMO} : application à un système thermique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Sabatier</w:t>
+                <w:t xml:space="preserve">System identification using fractional models: State of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid R. Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème IEEE Conférence Internationale Francophone d'Automatique (CIFA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.1-8</w:t>
+              <w:t xml:space="preserve">ASME 2007 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Las Vegas, Nevada, United States. pp.DETC2007-35332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978490v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System identification using fractional models: State of the art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de deux méthodes d'identification non entière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid R. Malti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2007 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Las Vegas, Nevada, United States. pp.DETC2007-35332</w:t>
+              <w:t xml:space="preserve">Journées Doctorales - Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Reims, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182374v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux méthodes d'identification non entière</w:t>
-[...93 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Variable instrumentale optimale pour l'identification de systèmes à dérivées fractionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10434,51 +10330,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de Travail Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10488,366 +10384,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Control of an Autonomous Tractor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Mizgalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Réseau Régional de Recherche en Robotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory path tracking of a drone in a disturbed environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halim Ould Lahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Réseau Régional de Recherche en Robotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évitement d'obstacle dans un environnement 3D dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendric Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10857,254 +10753,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal muscle modeling by fractional multi-models: analysis of length effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -M. Cabelguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications in Engineering, Life and Social Sciences, Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.95-118, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110571905-006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional Approaches in Path Tracking Design (or Motion Control): Prefiltering, Shaping, and Flatness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fractional Order Differentiation and Robust Control Design: CRONE, H-infinity and Motion Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.237-323, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-9807-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11114,517 +11010,517 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional Calculus in Engineering Sciences: Modeling, System Identification and Control of living and autonomous systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online system identification of fractional order systems: application to lung heat transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European research network on system identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to trajectory dynamic optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">From system identification to optimal and robust control of fractional systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop New advances on autonomous vehicle - AAC 2019</w:t>
+              <w:t xml:space="preserve">2019 International conference on fractional calculus theory and applications (icfcta 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450134v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From system identification to optimal and robust control of fractional systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Introduction to trajectory dynamic optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International conference on fractional calculus theory and applications (icfcta 2019)</w:t>
+              <w:t xml:space="preserve">Workshop New advances on autonomous vehicle - AAC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477901v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria trajectory optimization for autonomous vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop New advances on autonomous vehicle - AAC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification de trajectoire dans le contexte du véhicule autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification de trajectoire par la méthode des champs de potentiels : application au véhicule autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11649,139 +11545,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de modèles à temps continu en boucle fermée avec entrée et sortie bruitées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Diudichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11791,100 +11687,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification par Modèle Non Entier pour la Poursuite Robuste de Trajectoire par Platitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Bordeaux 1, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01319114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11894,245 +11790,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FPM model: its integral form and its applications in prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Levron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new dynamical repulsive fractional potential for UAV in 3D dynamical environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendric Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId246"/>
+      <w:footerReference w:type="default" r:id="rId245"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12200,51 +12096,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD13BE51"/>
+    <w:nsid w:val="23716E52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12431,51 +12327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-victor" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0575-0383" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148688942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enso Ndreko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Victor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Duh&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Melchior" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2025.101010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244381v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Priyendhu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Prakash" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116738" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446415v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Val&#233;rio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2025.101019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152801v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Negri de Azeredo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajjem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanusse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2025.100995" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152854v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-025-11105-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716247v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abdelmoumen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubertie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2024.3407580" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13540-023-00165-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317777v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abdelmounen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2023.107096" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oustaloup" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Levron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2023.02.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865862v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Duhe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-022-07628-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Victor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.309" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Malti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Mayoufi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2022.106337" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2021-0019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172431v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Receveur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.3045917" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548488v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Chetoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2021-0067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548490v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.09.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-020-00314-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pellet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2877606" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2019-0007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0283" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aioun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2963-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319178v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2015-0016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;vine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.04.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804784v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Garnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.01.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2009.08.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5HQVMCL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446760v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bounouh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446451v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393021v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamy Vignaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves K&#8217;nevez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cahuc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verlet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11187255" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.099" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.228" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715875v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Robinet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.176" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715851v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.548" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784705v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715880v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.159" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715858v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.160" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ferradji" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gimbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.230" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves K'Nevez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Albert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Laheurte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446744v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784755v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716229v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Furlan Rufino da Silva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.191" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317768v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFDA58234.2023.10153210" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504806v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1556" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317759v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFDA58234.2023.10153153" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317664v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048657v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.308" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153200v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.01.067" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548474v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.344" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548461v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2021-69968" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666651" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548471v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Ould Lahsen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.250" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548465v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173163v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173085v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364187" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217990v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendric Ruiz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2059" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218008v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2055" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217998v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2058" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477761v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2019.8813904" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477628v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477689v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cassany" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477660v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176261v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538632v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500379" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011080v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3277551" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010637v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Malti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.173" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900358v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703951v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Diudichi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1936" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703961v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guillemard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2076" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703957v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2063" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703936v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Taymans" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484985v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.12.223" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978560v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01911" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978553v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-4032.00171" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804797v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669589" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454216v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01107" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454228v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448608v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-86984" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447166v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447206v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7074518" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447134v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-87014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401701v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978463v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2008.4618415" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327563v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978501v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nelson Gruel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978490v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Sabatier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182374v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182383v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978446v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548481v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Mizgalski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Nguyen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548484v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086978v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477643v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Cabelguen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110571905-006" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193196v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9807-5_5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446469v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451154v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450134v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477901v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450129v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011116v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011156v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703984v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01319114v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316739v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391196v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-victor" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0575-0383" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148688942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Victor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Val&#233;rio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2025.101019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enso Ndreko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Duh&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Melchior" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2025.101010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244381v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Priyendhu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Prakash" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116738" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152801v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Negri de Azeredo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajjem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanusse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2025.100995" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152854v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-025-11105-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716247v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abdelmoumen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubertie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2024.3407580" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13540-023-00165-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317777v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abdelmounen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2023.107096" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oustaloup" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Levron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2023.02.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865862v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Duhe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-022-07628-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Victor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.309" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Malti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Mayoufi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2022.106337" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2021-0019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172431v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Receveur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.3045917" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548488v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Chetoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2021-0067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548490v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.09.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-020-00314-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pellet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2877606" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2019-0007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0283" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aioun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2963-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319178v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2015-0016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;vine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.04.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804784v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Garnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.01.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2009.08.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5HQVMCL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446760v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bounouh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446451v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393021v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamy Vignaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves K&#8217;nevez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cahuc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verlet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11187255" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.099" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.228" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784705v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784777v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Robinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.176" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715851v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.548" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715880v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.159" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446744v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves K'Nevez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784377v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Albert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Laheurte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ferradji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gimbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.230" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715858v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.160" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784755v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716229v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Furlan Rufino da Silva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.191" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317768v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFDA58234.2023.10153210" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504806v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1556" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317759v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFDA58234.2023.10153153" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317664v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048657v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.308" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153200v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.01.067" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548474v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.344" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548461v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2021-69968" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666651" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548471v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Ould Lahsen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.250" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548465v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173163v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173085v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364187" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217990v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendric Ruiz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2059" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218008v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2055" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217998v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2058" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477761v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2019.8813904" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477628v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477689v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cassany" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477660v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176261v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011080v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3277551" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538632v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500379" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010637v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Malti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.173" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900358v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703951v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Diudichi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1936" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703961v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guillemard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2076" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703957v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2063" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703936v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Taymans" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484985v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.12.223" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978560v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01911" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978553v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-4032.00171" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804797v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669589" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454216v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01107" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454228v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448608v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-86984" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447206v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7074518" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447134v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-87014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401701v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978463v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2008.4618415" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978501v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nelson Gruel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978490v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Sabatier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327563v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182374v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182383v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978446v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548481v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Mizgalski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548484v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086978v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477643v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Cabelguen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110571905-006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193196v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9807-5_5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446469v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451154v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477901v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450134v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450129v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011116v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011156v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703984v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01319114v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316739v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391196v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>