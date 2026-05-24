--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -290,451 +290,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of bio-heat transfers in lungs with fractional models</w:t>
+                <w:t xml:space="preserve">Predictive and robust control strategies applied to ground antenna systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enso Ndreko</w:t>
+                <w:t xml:space="preserve">Rodrigo Negri de Azeredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hajjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reviews in Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 60, pp.101010. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2025.101010⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 60, pp.100995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2025.100995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311650v1</w:t>
+                <w:t xml:space="preserve">hal-05152801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions of (1+1) and (m+1)-dimensional time-fractional delay PDEs with the Hilfer derivative: Separable and invariant subspace methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of bio-heat transfers in lungs with fractional models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Prakash</w:t>
+                <w:t xml:space="preserve">Enso Ndreko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Duhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chaos.2025.116738⟩</w:t>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.101010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2025.101010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244381v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive and robust control strategies applied to ground antenna systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solutions of (1+1) and (m+1)-dimensional time-fractional delay PDEs with the Hilfer derivative: Separable and invariant subspace methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Thomas</w:t>
+                <w:t xml:space="preserve">K S Priyendhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60, pp.100995. </w:t>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 199 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2025.100995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chaos.2025.116738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05152801v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time system identification of bio-heat transfers in lungs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enso Ndreko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Duhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 113 (14), pp.18645-18667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -768,77 +768,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive System Identification of Continuous-Time Fractional Systems for All Parameter Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Duhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Abdelmoumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -892,824 +892,824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind turbulence modeling for real-time simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hajjem</w:t>
+                <w:t xml:space="preserve">Addendum: Predictive form of the FPM model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Oustaloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Levron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lara Thomas</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13540-023-00165-0⟩</w:t>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55, pp.291-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2023.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317726v1</w:t>
+                <w:t xml:space="preserve">hal-04317714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional derivative truncation approximation for real-time applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Duhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Abdelmounen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 119, pp.107096. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnsns.2023.107096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317777v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addendum: Predictive form of the FPM model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Levron</w:t>
+                <w:t xml:space="preserve">Wind turbulence modeling for real-time simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hajjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Dugard</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 55, pp.291-296. </w:t>
+              <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (4), pp.1632-1662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2023.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13540-023-00165-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317714v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-memory recursive prediction error method for identification of continuous-time fractional models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiment design for elementary fractional models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Mayoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Roubertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11071-022-07628-8⟩</w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110, pp.106337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2022.106337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865862v1</w:t>
+                <w:t xml:space="preserve">hal-04242604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional modeling of wind speed turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hajjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 55 (34), pp.66-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment design for elementary fractional models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Malti</w:t>
+                <w:t xml:space="preserve">Long-memory recursive prediction error method for identification of continuous-time fractional models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir Mayoufi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Victor</w:t>
+                <w:t xml:space="preserve">Jean Francois Duhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Abdelmounen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roubertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 110, pp.106337. </w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (1), pp.635-648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2022.106337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11071-022-07628-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242604v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions on artificial potential field method for effective obstacle avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Duhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (2), pp.421-446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1737,343 +1737,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Trajectory Planning and Robust Tracking Using Vehicle Model Inversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Victor</w:t>
+                <w:t xml:space="preserve">Output error MISO system identification using fractional models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Mayoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+                <w:t xml:space="preserve">Manel Chetoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2020.3045917⟩</w:t>
+              <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (5), pp.1601-1618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/fca-2021-0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172431v1</w:t>
+                <w:t xml:space="preserve">hal-03548488v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output error MISO system identification using fractional models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rachid Malti</w:t>
+                <w:t xml:space="preserve">Optimal Trajectory Planning and Robust Tracking Using Vehicle Model Inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Aoun</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (5), pp.1601-1618. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/fca-2021-0067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2020.3045917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548488v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-integer (or fractional) power model to represent the complexity of a viral spreading: Application to the COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Levron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reviews in Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52, pp.523-542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2101,304 +2101,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous car decision making and trajectory tracking based on genetic algorithms and fractional potential fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Lung Thermal Transfer System Identification With Fractional Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Service Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11370-020-00314-x⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2018.2877606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502384v1</w:t>
+                <w:t xml:space="preserve">hal-02010639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung Thermal Transfer System Identification With Fractional Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Autonomous car decision making and trajectory tracking based on genetic algorithms and fractional potential fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Intelligent Service Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2018.2877606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11370-020-00314-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010639v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New interpretation of fractional potential fields for robust path planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (1), pp.113-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2432,64 +2432,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria optimization for autonomous vehicles in a dynamic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2549,51 +2549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification de trajectoire par champs de potentiel fractionnaires appliquée au véhicule autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2661,90 +2661,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust motion planning for a heat rod process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 86 (2), pp.1271 - 1283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2772,304 +2772,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements on flat output characterization for fractional systems</w:t>
+                <w:t xml:space="preserve">Flatness for linear fractional systems with application to a thermal system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/fca-2015-0016⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.213-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319178v1</w:t>
+                <w:t xml:space="preserve">hal-01319169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatness for linear fractional systems with application to a thermal system</w:t>
+                <w:t xml:space="preserve">Improvements on flat output characterization for fractional systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 57, pp.213-221. </w:t>
+              <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (1), pp.238-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.04.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/fca-2015-0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319169v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter and differentiation order estimation in fractional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (4), pp.926-935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3116,64 +3116,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust path tracking using flatness for fractional linear MIMO systems: A thermal application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 59 (5), pp.1667-1678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3245,1809 +3245,1809 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global terrestrial temperature modeling by using fractional models with output-error method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Closed-Loop System Identification Using Parallel PI Controller and Reference Prefiltering: White Noise Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamy Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachid Malti</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves K’nevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cahuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité Technique Identification/SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.2309-2314, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11187255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446760v1</w:t>
+                <w:t xml:space="preserve">hal-05393021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From system identification to optimal and robust control of fractional systems: application to thermal systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Closed-Loop System Identification in Continuous-Time Using Parallel PI Controller and Reference Prefiltering:White Noise Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamy Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves K’nevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cahuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONGRESO INTERNACIONAL DE INFORMÁTICA, ELECTRÓNICA Y COMUNICACIÓN (CIIECOM 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFAC Symposium on Robust Control Design ROCOND'25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Porto, Portugal. pp.176-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.10.099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446451v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-Loop System Identification Using Parallel PI Controller and Reference Prefiltering: White Noise Case</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global terrestrial temperature modeling by using fractional models with output-error method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Verlet</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bounouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 European Control Conference (ECC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comité Technique Identification/SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris cnam, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11187255⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05393021v1</w:t>
+                <w:t xml:space="preserve">hal-05446760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-Loop System Identification in Continuous-Time Using Parallel PI Controller and Reference Prefiltering:White Noise Case</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From system identification to optimal and robust control of fractional systems: application to thermal systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Verlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Robust Control Design ROCOND'25</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CONGRESO INTERNACIONAL DE INFORMÁTICA, ELECTRÓNICA Y COMUNICACIÓN (CIIECOM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Panama, Panama</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.10.099⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05382728v1</w:t>
+                <w:t xml:space="preserve">hal-05446451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between CRONE and H∞ control approaches applied to tracking antennas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Wind speed turbulence system identification and signal generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hajjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Conference on Fractional Differentiation and its Applications ICFDA 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comit\'e Technique Identification - 2\`{e}me Congr\`{e}s annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Villeurbanne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716215v1</w:t>
+                <w:t xml:space="preserve">hal-04784705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind speed turbulence system identification and signal generator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recursive system identification for Havriliak-Negami functions by using modified LMRPEM method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Duhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lara Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comit\'e Technique Identification - 2\`{e}me Congr\`{e}s annuel de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IFAC Conference on Fractional Differentiation and its Applications ICFDA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bordeaux (France), France. pp.13-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784705v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind speed turbulence system identification and signal generator</w:t>
+                <w:t xml:space="preserve">Online system identification of global lung heat transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enso Ndreko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Groupe Automatique/IMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IFAC Symposium on System Identification SYSID 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Boston (Massachusetts), United States. pp.319-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784777v1</w:t>
+                <w:t xml:space="preserve">hal-04715851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New continuous dynamic fractional repulsive potential field for path planning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wind speed turbulence system identification and signal generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Conference on Fractional Differentiation and its Applications ICFDA 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire du Groupe Automatique/IMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Talence (33), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715875v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online system identification of global lung heat transfers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New continuous dynamic fractional repulsive potential field for path planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC Symposium on System Identification SYSID 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Boston (Massachusetts), United States. pp.319-324, </w:t>
+              <w:t xml:space="preserve">12th IFAC Conference on Fractional Differentiation and its Applications ICFDA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bordeaux (France), France. pp.113-118, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715851v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive system identification for Havriliak-Negami functions by using modified LMRPEM method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Duhé</w:t>
+                <w:t xml:space="preserve">Bio-heat transfer modeling in lungs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enso Ndreko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFAC Conference on Fractional Differentiation and its Applications ICFDA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Bordeaux (France), France. pp.13-18, </w:t>
+              <w:t xml:space="preserve">, Jul 2024, Bordeaux (France), France. pp.19-24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715880v1</w:t>
+                <w:t xml:space="preserve">hal-04715858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-Loop System Identification in Continuous-time Using Parallel PI Controller and Reference Prefiltering: White Noise Case</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tire modeling for an autonomous tractor suitable for soft soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cahuc</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves K'Nevez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Verlet</w:t>
+                <w:t xml:space="preserve">Youcef Ferradji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité Technique Identification/SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IFAC Conference on Fractional Differentiation and its Applications ICFDA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bordeaux (France), France. pp.436-441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446744v1</w:t>
+                <w:t xml:space="preserve">hal-04716196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une instrumentation non-invasive pour l'analyse en temps réel de la puissance de fraisage : étude comparative avec une platine dynamométrique invasive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Closed-Loop System Identification in Continuous-time Using Parallel PI Controller and Reference Prefiltering: White Noise Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamy Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cahuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves K'Nevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamy Vignaud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Verlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing'21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
+              <w:t xml:space="preserve">Comité Technique Identification/SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784377v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tire modeling for an autonomous tractor suitable for soft soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une instrumentation non-invasive pour l'analyse en temps réel de la puissance de fraisage : étude comparative avec une platine dynamométrique invasive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamy Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves K'Nevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Conference on Fractional Differentiation and its Applications ICFDA 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Manufacturing'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716196v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-heat transfer modeling in lungs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wind speed turbulence system identification and signal generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Conference on Fractional Differentiation and its Applications ICFDA 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Research Network on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Venise, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715858v1</w:t>
+                <w:t xml:space="preserve">hal-04784755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind speed turbulence system identification and signal generator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of 2D thermal diffusion approximations with experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Furlan Rufino da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Kusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Research Network on System Identification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IFAC Conference on Fractional Differentiation and its Applications ICFDA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bordeaux (France), France. pp.209-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784755v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 2D thermal diffusion approximations with experimental data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Furlan Rufino da Silva</w:t>
+                <w:t xml:space="preserve">Comparison between CRONE and H∞ control approaches applied to tracking antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Negri de Azeredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hajjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFAC Conference on Fractional Differentiation and its Applications ICFDA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Bordeaux (France), France. pp.209-214, </w:t>
+              <w:t xml:space="preserve">, Jul 2024, Bordeaux (France), France. pp.424-429, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716229v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System Identification of the Global Climate Temperature by Output Error Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Mayoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Conference on Fractional Differentiation and Its Applications (ICFDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Ajman, United Arab Emirates. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5094,51 +5094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRONE Toolbox for system identification and modeling using fractional differentiation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.120-125, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5172,77 +5172,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online system identification of heat transfers in lungs with the LMRPEM-2 method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Duhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Abdelmoumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5296,1321 +5296,1321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional order modeling and identification for heat transfer in lungs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Truncation of fractional derivative for online system identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Duhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Abdelmoumen</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Abdelmounen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité Technique identification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IFAC Symposium on System Structure and Control SSSC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Montréal, Canada. pp.60-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317664v1</w:t>
+                <w:t xml:space="preserve">hal-04048657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truncation of fractional derivative for online system identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Duhe</w:t>
+                <w:t xml:space="preserve">Robust control of 2-axis tracking antennas using the CRONE approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hajjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Melchior</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Roubertie</w:t>
+                <w:t xml:space="preserve">Lara Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Symposium on System Structure and Control SSSC 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st IFAC Workshop on Control of Complex Systems COSY 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bologna, Italy. pp.169-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.01.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.308⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04048657v1</w:t>
+                <w:t xml:space="preserve">hal-05153200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust control of 2-axis tracking antennas using the CRONE approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fractional order modeling and identification for heat transfer in lungs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Duhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lara Thomas</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Abdelmoumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roubertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Workshop on Control of Complex Systems COSY 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comité Technique identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGIP, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.01.067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05153200v1</w:t>
+                <w:t xml:space="preserve">hal-04317664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariable fractional system identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abir Mayoufi</w:t>
+                <w:t xml:space="preserve">Thermal Modeling Using Two-Port Network Impedance Fractional-Order Approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Duhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Aoun</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Abdelmounen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roubertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Travail Identification - Journées de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th ASME/IEEE MESA 2021 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Virtual, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2021-69968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548474v1</w:t>
+                <w:t xml:space="preserve">hal-03548461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive system identification for coefficient estimation of continuous-time fractional order systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Duhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Abdelmounen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFAC Symposium on System Identification (SYSID 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Padova, Italy. pp.114-119, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Modeling Using Two-Port Network Impedance Fractional-Order Approximations</w:t>
+                <w:t xml:space="preserve">Wind fractional modeling by spectral analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Duhé</w:t>
+                <w:t xml:space="preserve">Mohamed Hajjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Melchior</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Roubertie</w:t>
+                <w:t xml:space="preserve">Lara Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th ASME/IEEE MESA 2021 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Caen, France. pp.436-441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2021-69968⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03548461v1</w:t>
+                <w:t xml:space="preserve">hal-03548477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind fractional modeling by spectral analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Trajectory path tracking of a drone in a disturbed environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lara Thomas</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Ould Lahsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Workshop on Unmanned and Swarming Conference - UAV Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666651⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03548477v1</w:t>
+                <w:t xml:space="preserve">hal-03548471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory path tracking of a drone in a disturbed environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Two-port network modeling for bio-heat transfers in lungs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Duhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Halim Ould Lahsen</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Abdelmounen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roubertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Unmanned and Swarming Conference - UAV Show</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFAC Symposium on Biological and Medical Systems (BMS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium. pp.169-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548471v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-port network modeling for bio-heat transfers in lungs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Roubertie</w:t>
+                <w:t xml:space="preserve">Approche non entière de la dynamique d'une épidémie : le modèle FPM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Oustaloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Biological and Medical Systems (BMS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st Workshop "Epidemics: modeling, identification, control"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.250⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03548458v1</w:t>
+                <w:t xml:space="preserve">hal-03548465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche non entière de la dynamique d'une épidémie : le modèle FPM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Victor</w:t>
+                <w:t xml:space="preserve">Multivariable fractional system identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Mayoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Chetoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop "Epidemics: modeling, identification, control"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Groupe de Travail Identification - Journées de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548465v1</w:t>
+                <w:t xml:space="preserve">hal-03548474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal instrumental variable approach for continuous-time multiple input-single output fractional model identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Mayoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Chetoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème journées identification et modélisation expérimentale JIME 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6635,103 +6635,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison between two methods for MISO fractional models estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Mayoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Chetoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 17th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Monastir, Tunisia. pp.446-451, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6765,90 +6765,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on obstacle avoidance for fractional artificial potential fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Duhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendric Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.3725-3730, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6882,103 +6882,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal instrumental variable approach for continuous-time multiple input-single output fractional model identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Mayoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Chetoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.3701-3706, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7038,64 +7038,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendric Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.3719-3724, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7123,671 +7123,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Path Planning for Autonomous Vehicle Using Bézier Curve Optimization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Dynamic Harmonic Regression approach for global terrestrial temperature system identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Mayoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Intelligent Vehicles Symposium (IV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Doctorales et Journées Nationales du GDR MACS (JD-JN-MACS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477761v1</w:t>
+                <w:t xml:space="preserve">hal-02477628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Harmonic Regression approach for global terrestrial temperature system identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Reactive path planning in intersection for autonomous vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cassany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales et Journées Nationales du GDR MACS (JD-JN-MACS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IFAC Symposium on Advances in Automotive Control AAC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France. pp.109-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477628v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive path planning in intersection for autonomous vehicle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Robust longitudinal motion planning using vehicle model inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Symposium on Advances in Automotive Control AAC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France. pp.109-114, </w:t>
+              <w:t xml:space="preserve">20th IFAC World Congress (IFAC WC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.103-108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477689v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust longitudinal motion planning using vehicle model inversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
+                <w:t xml:space="preserve">Robustesse de la planification de trajectoire d’un drone en environnement 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendric Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Melchior</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC World Congress (IFAC WC 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Doctorales et Journées Nationales du GDR MACS (JD-JN-MACS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Talence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477660v1</w:t>
+                <w:t xml:space="preserve">hal-02176261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustesse de la planification de trajectoire d’un drone en environnement 3D</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Reactive Path Planning for Autonomous Vehicle Using Bézier Curve Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Aioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales et Journées Nationales du GDR MACS (JD-JN-MACS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.1048-1053, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2019.8813904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176261v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Definitions of Attractive and Repulsive Fractional Potential Fields for Robust Path Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Fractional Differentiation and its Applications (ICFDA) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Amman, Jordan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7815,304 +7815,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory Optimization for Autonomous Vehicles on Crossroads with Mobile Obstacles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
+                <w:t xml:space="preserve">Experiment design for system identification using fractional models of the second kind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid R. Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Mayoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Intelligent Vehicles Symposium (IV 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IVS.2018.8500379⟩</w:t>
+              <w:t xml:space="preserve">18th IFAC Symposium on System Identification (SYSID 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.371-376, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538632v1</w:t>
+                <w:t xml:space="preserve">hal-02010637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment design for system identification using fractional models of the second kind</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abir Mayoufi</w:t>
+                <w:t xml:space="preserve">Trajectory Optimization for Autonomous Vehicles on Crossroads with Mobile Obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC Symposium on System Identification (SYSID 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.371-376, </w:t>
+              <w:t xml:space="preserve">2018 IEEE Intelligent Vehicles Symposium (IV 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Changshu, China. pp.556-561, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2018.8500379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010637v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacle avoidance in 3D dynamic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendric Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Unmanned and Swarming Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Mérignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8163,51 +8163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Diudichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control (IFAC WC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.12853 - 12858, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8254,51 +8254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path planning with fractional potential fields for autonomous vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8371,77 +8371,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria trajectory optimization for autonomous vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC World Congress (IFAC WC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.12520 - 12525, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8475,77 +8475,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust control system design of a turbofan engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Taymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Fractional Differentiation and Its Applications (ICFDA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8570,51 +8570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRONE Toolbox for system identification using fractional differentiation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8674,77 +8674,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flat output computation for fractional linear systems: application to a thermal system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFAC World Congress (IFAC'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.2891-2896, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8772,512 +8772,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of flat outputs for fractional systems: a Thermal Application</w:t>
+                <w:t xml:space="preserve">Model order identification for fractional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Oustaloup</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Workshop on Fractional Differentiation and Its Applications (FDA'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">European Control Conference ECC'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20130204-3-FR-4032.00171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2013.6669589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978553v1</w:t>
+                <w:t xml:space="preserve">hal-00804797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model order identification for fractional models</w:t>
+                <w:t xml:space="preserve">Computation of flat outputs for fractional systems: a Thermal Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Malti</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference ECC'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. </w:t>
+              <w:t xml:space="preserve">6th IFAC Workshop on Fractional Differentiation and Its Applications (FDA'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2013.6669589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20130204-3-FR-4032.00171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804797v1</w:t>
+                <w:t xml:space="preserve">hal-00978553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumental Variable Identification of Hybrid Fractional Box-Jenkins Models</w:t>
+                <w:t xml:space="preserve">Path tracking with flatness and CRONE control for Fractional Systems: thermal application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.4314-4319, </w:t>
+              <w:t xml:space="preserve">18th IFAC World Congress (IFAC'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.10818-10823, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.02002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454216v1</w:t>
+                <w:t xml:space="preserve">hal-05454228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path tracking with flatness and CRONE control for Fractional Systems: thermal application</w:t>
+                <w:t xml:space="preserve">Instrumental Variable Identification of Hybrid Fractional Box-Jenkins Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress (IFAC'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.10818-10823, </w:t>
+              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.4314-4319, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.02002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454228v1</w:t>
+                <w:t xml:space="preserve">hal-05454216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumental Variable Method for Identifying Fractional Box-Jenkins Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid R. Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 ASME International Design Engineering Technical Conferences (DETC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.DETC2009-86984, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9311,77 +9311,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flatness Necessary and Sufficient Conditions for Nonlinear Fractional Systems using Fractional Differential Forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.898-903, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9428,77 +9428,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From System Identification to Path Planning Using Fractional Approach: A Thermal Application Example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2009 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.235-242, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9545,64 +9545,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumental variable method with optimal fractional differentiation order for continuous-time system identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid R. Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFAC Symposium on System Identification (SYSID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Saint-Malo, France. pp.904-909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9621,766 +9621,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatness principle extension to linear fractional MIMO systems: thermal application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Flatness control for linear fractional {MIMO} systems: thermal application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE Mediterranean Electrotechnical Conference (MELECON'08)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd IFAC Workshop on Fractional Differentiation and Its Applications (FDA'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Ankara, Turkey. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978463v1</w:t>
+                <w:t xml:space="preserve">hal-00978501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatness control for linear fractional {MIMO} systems: thermal application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Extension de la platitude aux systèmes fractionnaires {MIMO} : application à un système thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Jocelyn Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFAC Workshop on Fractional Differentiation and Its Applications (FDA'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Ankara, Turkey. pp.1-7</w:t>
+              <w:t xml:space="preserve">5ème IEEE Conférence Internationale Francophone d'Automatique (CIFA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978501v1</w:t>
+                <w:t xml:space="preserve">hal-00978490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension de la platitude aux systèmes fractionnaires {MIMO} : application à un système thermique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">An optimal instrumental variable method for continuous-time fractional model identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème IEEE Conférence Internationale Francophone d'Automatique (CIFA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.1-8</w:t>
+              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978490v1</w:t>
+                <w:t xml:space="preserve">hal-00327563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimal instrumental variable method for continuous-time fractional model identification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Flatness principle extension to linear fractional MIMO systems: thermal application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IEEE Mediterranean Electrotechnical Conference (MELECON'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Ajaccio, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MELCON.2008.4618415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327563v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System identification using fractional models: State of the art</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Comparaison de deux méthodes d'identification non entière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid R. Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2007 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Las Vegas, Nevada, United States. pp.DETC2007-35332</w:t>
+              <w:t xml:space="preserve">Journées Doctorales - Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Reims, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182374v1</w:t>
+                <w:t xml:space="preserve">hal-00182383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux méthodes d'identification non entière</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Variable instrumentale optimale pour l'identification de systèmes à dérivées fractionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales - Journées Nationales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Reims, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Groupe de Travail Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182383v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable instrumentale optimale pour l'identification de systèmes à dérivées fractionnaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">System identification using fractional models: State of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid R. Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Travail Identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">ASME 2007 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Las Vegas, Nevada, United States. pp.DETC2007-35332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978446v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10424,64 +10424,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukasz Mizgalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10519,90 +10519,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory path tracking of a drone in a disturbed environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halim Ould Lahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Réseau Régional de Recherche en Robotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10640,77 +10640,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évitement d'obstacle dans un environnement 3D dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendric Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10767,77 +10767,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal muscle modeling by fractional multi-models: analysis of length effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10901,51 +10901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional Approaches in Path Tracking Design (or Motion Control): Prefiltering, Shaping, and Flatness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11168,51 +11168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From system identification to optimal and robust control of fractional systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 International conference on fractional calculus theory and applications (icfcta 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11375,77 +11375,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification de trajectoire dans le contexte du véhicule autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11476,64 +11476,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification de trajectoire par la méthode des champs de potentiels : application au véhicule autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11581,77 +11581,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de modèles à temps continu en boucle fermée avec entrée et sortie bruitées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Diudichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11701,51 +11701,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification par Modèle Non Entier pour la Poursuite Robuste de Trajectoire par Platitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Bordeaux 1, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11804,90 +11804,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FPM model: its integral form and its applications in prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Levron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11918,77 +11918,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new dynamical repulsive fractional potential for UAV in 3D dynamical environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendric Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12096,51 +12096,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23716E52"/>
+    <w:nsid w:val="24F1D8FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12327,51 +12327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-victor" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0575-0383" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148688942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Victor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Val&#233;rio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2025.101019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enso Ndreko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Duh&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Melchior" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2025.101010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244381v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Priyendhu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Prakash" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116738" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152801v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Negri de Azeredo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajjem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanusse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2025.100995" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152854v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-025-11105-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716247v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abdelmoumen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubertie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2024.3407580" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13540-023-00165-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317777v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abdelmounen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2023.107096" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oustaloup" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Levron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2023.02.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865862v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Duhe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-022-07628-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Victor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.309" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Malti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Mayoufi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2022.106337" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2021-0019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172431v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Receveur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.3045917" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548488v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Chetoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2021-0067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548490v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.09.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-020-00314-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pellet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2877606" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2019-0007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0283" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aioun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2963-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319178v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2015-0016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;vine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.04.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804784v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Garnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.01.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2009.08.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5HQVMCL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446760v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bounouh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446451v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393021v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamy Vignaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves K&#8217;nevez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cahuc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verlet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11187255" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.099" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.228" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784705v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784777v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Robinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.176" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715851v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.548" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715880v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.159" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446744v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves K'Nevez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784377v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Albert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Laheurte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ferradji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gimbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.230" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715858v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.160" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784755v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716229v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Furlan Rufino da Silva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.191" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317768v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFDA58234.2023.10153210" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504806v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1556" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317759v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFDA58234.2023.10153153" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317664v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048657v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.308" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153200v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.01.067" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548474v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.344" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548461v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2021-69968" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666651" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548471v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Ould Lahsen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.250" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548465v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173163v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173085v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364187" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217990v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendric Ruiz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2059" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218008v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2055" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217998v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2058" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477761v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2019.8813904" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477628v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477689v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cassany" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477660v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176261v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011080v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3277551" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538632v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500379" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010637v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Malti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.173" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900358v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703951v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Diudichi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1936" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703961v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guillemard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2076" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703957v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2063" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703936v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Taymans" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484985v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.12.223" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978560v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01911" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978553v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-4032.00171" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804797v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669589" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454216v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01107" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454228v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448608v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-86984" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447206v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7074518" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447134v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-87014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401701v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978463v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2008.4618415" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978501v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nelson Gruel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978490v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Sabatier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327563v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182374v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182383v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978446v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548481v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Mizgalski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548484v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086978v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477643v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Cabelguen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110571905-006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193196v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9807-5_5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446469v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451154v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477901v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450134v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450129v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011116v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011156v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703984v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01319114v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316739v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391196v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-victor" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0575-0383" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148688942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Victor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Val&#233;rio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2025.101019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Negri de Azeredo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajjem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanusse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2025.100995" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311650v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enso Ndreko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Duh&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Melchior" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2025.101010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244381v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Priyendhu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Prakash" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116738" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152854v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-025-11105-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716247v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abdelmoumen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubertie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2024.3407580" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317714v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oustaloup" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Levron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2023.02.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317777v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abdelmounen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2023.107096" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13540-023-00165-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242604v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Malti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Mayoufi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2022.106337" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080631v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Victor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.309" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865862v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Duhe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-022-07628-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2021-0019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548488v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Chetoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2021-0067" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172431v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Receveur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.3045917" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548490v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.09.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010639v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pellet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2877606" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502384v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-020-00314-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2019-0007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0283" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aioun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2963-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319169v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;vine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.04.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319178v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2015-0016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804784v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Garnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.01.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2009.08.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5HQVMCL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393021v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamy Vignaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves K&#8217;nevez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cahuc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verlet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11187255" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.099" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bounouh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446451v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784705v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715880v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.159" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715851v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.548" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784777v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Robinet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.176" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.160" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716196v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ferradji" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gimbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.230" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446744v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves K'Nevez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Albert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Laheurte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784755v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716229v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Furlan Rufino da Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.191" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716215v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.228" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317768v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFDA58234.2023.10153210" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504806v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1556" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317759v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFDA58234.2023.10153153" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048657v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.308" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.01.067" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317664v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548461v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2021-69968" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548450v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.344" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548477v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666651" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548471v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Ould Lahsen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548458v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.250" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548465v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548474v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173163v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173085v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364187" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217990v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendric Ruiz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2059" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218008v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2055" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217998v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2058" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477628v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477689v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cassany" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477660v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.017" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176261v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477761v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2019.8813904" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011080v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3277551" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010637v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Malti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.173" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538632v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500379" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900358v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703951v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Diudichi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1936" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703961v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guillemard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2076" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703957v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2063" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703936v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Taymans" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484985v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.12.223" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978560v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01911" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804797v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669589" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978553v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-4032.00171" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454228v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454216v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01107" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448608v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-86984" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447206v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7074518" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447134v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-87014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401701v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978501v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nelson Gruel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978490v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Sabatier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327563v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978463v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2008.4618415" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182383v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978446v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182374v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548481v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Mizgalski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548484v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086978v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477643v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Cabelguen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110571905-006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193196v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9807-5_5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446469v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451154v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477901v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450134v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450129v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011116v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011156v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703984v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01319114v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316739v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391196v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>