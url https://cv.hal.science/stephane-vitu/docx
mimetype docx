--- v0 (2026-03-07)
+++ v1 (2026-05-03)
@@ -172,3841 +172,3945 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Synthetic Method Phase Equilibria Measurements: Re-examination of CO₂ + Methylcyclopentane, CO₂ + 2,2-Dimethylbutane, and Benchmarking with CO₂ + Toluene</w:t>
+                <w:t xml:space="preserve">The CO2 + 2,3,4-trimethylpentane and CO2 + 2,2,4,6,6-pentamethylheptane binary systems: high–pressure phase equilibria measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 605, pp.114664. </w:t>
+              <w:t xml:space="preserve">, 2026, 603, pp.114648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2026.114664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2025.114648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463715v1</w:t>
+                <w:t xml:space="preserve">hal-05400364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CO2 + 2,3,4-trimethylpentane and CO2 + 2,2,4,6,6-pentamethylheptane binary systems: high–pressure phase equilibria measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of Synthetic Method Phase Equilibria Measurements: Re-examination of CO₂ + Methylcyclopentane, CO₂ + 2,2-Dimethylbutane, and Benchmarking with CO₂ + Toluene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 603, pp.114648. </w:t>
+              <w:t xml:space="preserve">, 2026, 605, pp.114664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2025.114648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2026.114664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400364v1</w:t>
+                <w:t xml:space="preserve">hal-05463715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2,2,4-trimethylpentane + ethyl propanoate binary system: density, Bancroft point and vapor–liquid equilibrium at 30, 60 and 101.3 kPa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Volumetric Properties of 9 Binary Liquid Mixtures Ethyl Propanoate + Naphthenes (From Cyclohexane to Decylcyclohexane): Experimental Study from 288.15 K to 328.15 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Abou Alfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Caqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2025.107486⟩</w:t>
+              <w:t xml:space="preserve">Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/liquids6020015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014978v1</w:t>
+                <w:t xml:space="preserve">hal-05568417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Behavior of CO2 + 2,2-dimethylbutane and CO2 + 2-methylpentane from 293 K to 363 K and at Pressures up to 11 MPa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 2,2,4-trimethylpentane + ethyl propanoate binary system: density, Bancroft point and vapor–liquid equilibrium at 30, 60 and 101.3 kPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Berkalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+                <w:t xml:space="preserve">Vincent Caqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46 (7), pp.107. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207, pp.107486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10765-025-03579-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2025.107486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090439v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Behavior of the (Methylcyclopentane + Ethyl Acetate) Binary Liquid Mixture: Density at Several Temperatures and Vapor–Liquid Equilibrium at 25, 50, and 101.3 kPa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaoutar Berkalou</w:t>
+                <w:t xml:space="preserve">Phase Behavior of CO2 + 2,2-dimethylbutane and CO2 + 2-methylpentane from 293 K to 363 K and at Pressures up to 11 MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Caqueret</w:t>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Zanghelini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Khaled Abou-Alfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69 (4), pp.1655-1667. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (7), pp.107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.4c00013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10765-025-03579-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514395v1</w:t>
+                <w:t xml:space="preserve">hal-05090439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charentaise distillation of cognac. Part I: Behavior of aroma compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Zanghelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Giampaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 178, pp.113977. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.113977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charentaise distillation of cognac. Part II: Process simulation and impact of recycling practices on the aroma composition of freshly distilled spirit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic Behavior of the (Methylcyclopentane + Ethyl Acetate) Binary Liquid Mixture: Density at Several Temperatures and Vapor–Liquid Equilibrium at 25, 50, and 101.3 kPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Berkalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Zanghelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 178, pp.113861. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (4), pp.1655-1667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.4c00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394961v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lifter shape and operating parameters on the flow of materials in a pilot rotary kiln: Part IV. Improvement of the hydrodynamics-related dimensionless correlations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charentaise distillation of cognac. Part II: Process simulation and impact of recycling practices on the aroma composition of freshly distilled spirit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Zanghelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giampaoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Lachin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Debacq</w:t>
+                <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.118823⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 178, pp.113861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166592v1</w:t>
+                <w:t xml:space="preserve">hal-04394961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density, Excess Molar Volume and Vapor–Liquid Equilibrium Measurements at 101.3 kPa for Binary Mixtures Containing Ethyl Acetate and a Branched Alkane: Experimental Data and Modeling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Effect of lifter shape and operating parameters on the flow of materials in a pilot rotary kiln: Part IV. Improvement of the hydrodynamics-related dimensionless correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aka Doche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/liquids3020014⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 428, pp.118823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.118823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064425v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid phase equilibria for the CO2 + 2,3-dimethylbutane binary system from 291.9 K to 373.1 K</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Density, Excess Molar Volume and Vapor–Liquid Equilibrium Measurements at 101.3 kPa for Binary Mixtures Containing Ethyl Acetate and a Branched Alkane: Experimental Data and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
+                <w:t xml:space="preserve">Vincent Caqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Berkalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2021.105387⟩</w:t>
+              <w:t xml:space="preserve">Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (2), pp.187-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/liquids3020014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347858v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isobaric vapour-liquid equilibrium of α-terpineol highly diluted in hydroalcoholic mixtures at 101.3 kPa: Experimental measurements and thermodynamic modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">ß-Damascenone Highly Diluted in Hydroalcoholic Mixtures: Phase Equilibrium Measurements, Thermodynamic Modeling, and Simulation of a Batch Distillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Zanghelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Giampaoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2022.106806⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (49), pp.18127-18137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c01755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657334v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ß-Damascenone Highly Diluted in Hydroalcoholic Mixtures: Phase Equilibrium Measurements, Thermodynamic Modeling, and Simulation of a Batch Distillation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Isobaric vapour-liquid equilibrium of α-terpineol highly diluted in hydroalcoholic mixtures at 101.3 kPa: Experimental measurements and thermodynamic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Zanghelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giampaoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c01755⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 171, pp.106806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2022.106806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883202v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Pressure Phase Equilibria Measurements of the Carbon Dioxide + Cycloheptane Binary System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Fluid phase equilibria for the CO2 + 2,3-dimethylbutane binary system from 291.9 K to 373.1 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Zid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Piña-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.1c00848⟩</w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179, pp.105387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2021.105387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510148v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination and modelling of high-pressure phase behavior for the binary system CO2 + cyclooctane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Pressure Phase Equilibria Measurements of the Carbon Dioxide + Cycloheptane Binary System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Zid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vitu</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 174, pp.105249. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (1), pp.176-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2021.105249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.1c00848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200830v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall-to-solid heat transfer coefficient in flighted rotary kilns: experimental determination and modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental determination and modelling of high-pressure phase behavior for the binary system CO2 + cyclooctane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Piña-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Romain Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.10.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174, pp.105249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2021.105249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624450v1</w:t>
+                <w:t xml:space="preserve">hal-03200830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lifter shape and operating parameters on the flow of materials in a pilot rotary kiln: Part III. Up-scaling considerations and segregation analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Wall-to-solid heat transfer coefficient in flighted rotary kilns: experimental determination and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2016.04.052⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91, pp.197-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486593v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lifter shape and operating parameters on the flow of materials in a pilot rotary kiln: Part II. Experimental hold-up and mean residence time modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Effect of lifter shape and operating parameters on the flow of materials in a pilot rotary kiln: Part III. Up-scaling considerations and segregation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 269, pp.566-576. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 297, pp.415-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2016.04.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.05.070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01071437v1</w:t>
+                <w:t xml:space="preserve">hal-01486593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Lifters Shape and Operating Parameters on the Flow of Materials in a Pilot Rotary Kiln: Part I. Experimental RTD and Axial Dispersion Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Effect of lifter shape and operating parameters on the flow of materials in a pilot rotary kiln: Part II. Experimental hold-up and mean residence time modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 269, pp.554-565. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 269, pp.566-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.05.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.03.066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00974052v1</w:t>
+                <w:t xml:space="preserve">hal-01071437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse motion of cohesive powders in flighted rotary kilns: experimental study of unloading at ambient and high temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Effect of Lifters Shape and Operating Parameters on the Flow of Materials in a Pilot Rotary Kiln: Part I. Experimental RTD and Axial Dispersion Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 245, pp.56-63. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.04.007⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 269, pp.554-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.03.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823592v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hydrodynamic model for flighted rotary kilns used for convertion of cohesive uranium powders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Transverse motion of cohesive powders in flighted rotary kilns: experimental study of unloading at ambient and high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phahath Thammavong</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Patisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 104, pp.586-595. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 245, pp.56-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2013.09.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908458v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental apparatus for studying heat transfer in externally heated rotary kilns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">A hydrodynamic model for flighted rotary kilns used for convertion of cohesive uranium powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phahath Thammavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 34 (5), pp.707-717. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104, pp.586-595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceat.201000391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2013.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984180v1</w:t>
+                <w:t xml:space="preserve">hal-00908458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure phase behaviour of the binary system {CO2 + cis-decalin} from (292.75 to 373.75) K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental apparatus for studying heat transfer in externally heated rotary kilns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phahath Thammavong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vitu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
+                <w:t xml:space="preserve">Marc Dupoizat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2008.05.008⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (5), pp.707-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201000391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339109v1</w:t>
+                <w:t xml:space="preserve">hal-00984180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the phase equilibria of CO2+hydrocarbon systems with the PPR78 model (PR EOS and kij calculated through a group contribution method)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mutelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45 (1), pp.1-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.supflu.2007.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments on “Solubility of CO 2 , N 2 , and CO 2 + N 2 Gas Mixtures in Isooctane” (Zhang, J. S.; Lee, S.; Lee, J. W. J. Chem. Eng. Data 2008 , 53 , 1321−1324)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-pressure phase behaviour of the binary system {CO2 + cis-decalin} from (292.75 to 373.75) K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-N. Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+                <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 53 (8), pp.2001-2001. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (9), pp.1358-1363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/je800321b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2008.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978152v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble and Dew Points of Carbon Dioxide + a Five-Component Synthetic Mixture: Experimental Data and Modeling with the PPR78 Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comments on “Solubility of CO 2 , N 2 , and CO 2 + N 2 Gas Mixtures in Isooctane” (Zhang, J. S.; Lee, S.; Lee, J. W. J. Chem. Eng. Data 2008 , 53 , 1321−1324)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 52 (5), pp.1851-1855. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 53 (8), pp.2001-2001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je800321b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/je7001978⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339098v1</w:t>
+                <w:t xml:space="preserve">hal-01978152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase equilibria measurements of CO2 + methyl cyclopentane and CO2 + isopropyl cyclohexane binary mixtures at elevated pressures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Bubble and Dew Points of Carbon Dioxide + a Five-Component Synthetic Mixture: Experimental Data and Modeling with the PPR78 Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 44 (2), pp.155-163. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (5), pp.1851-1855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2007.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/je7001978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339106v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the PPR78 model (Predictive 1978, Peng–Robinson EOS with temperature dependent kij calculated through a group contribution method) to systems containing naphtenic compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+                <w:t xml:space="preserve">Phase equilibria measurements of CO2 + methyl cyclopentane and CO2 + isopropyl cyclohexane binary mixtures at elevated pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-N. Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mutelet</w:t>
+                <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 243 (1-2), pp.9 - 28. </w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (2), pp.155-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2006.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2007.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706108v1</w:t>
+                <w:t xml:space="preserve">hal-00339106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the PPR78 model (predictive 1978, Peng–Robinson EOS with temperature dependent kij calculated through a group contribution method) to systems containing aromatic compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Extension of the PPR78 model (Predictive 1978, Peng–Robinson EOS with temperature dependent kij calculated through a group contribution method) to systems containing naphtenic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mutelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Corriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 237 (1-2), pp.193-211</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 243 (1-2), pp.9 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2006.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978158v1</w:t>
+                <w:t xml:space="preserve">hal-01706108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on “bubble temperature measurements on the binary mixtures formed by decane with a variety of compounds at 95.8kPa”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mutelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 235 (1), pp.122 - 123. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2005.05.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of CO2 in branched alkanes in order to extend the PPR78 model (predictive 1978, Peng–Robinson EOS with temperature-dependent kij calculated through a group contribution method) to such systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Extension of the PPR78 model (predictive 1978, Peng–Robinson EOS with temperature dependent kij calculated through a group contribution method) to systems containing aromatic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mutelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Corriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 237 (1-2), pp.193-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solubility of CO2 in branched alkanes in order to extend the PPR78 model (predictive 1978, Peng–Robinson EOS with temperature-dependent kij calculated through a group contribution method) to such systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mutelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2005, 238 (2), pp.157 - 168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fluid.2005.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4016,1187 +4120,1187 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et modélisation par analyse dimensionnelle de la DTS de particules non-sphériques en four tournant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aka Doche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor-liquid equilibria of aroma compounds highly diluted in hydroalcoholic solutions: measurement of new isobaric data for a better understanding of the distillation of spirits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Zanghelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Giampaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, (virtual event), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of solids transport within flighted rotary kilns : Synthesis of numerous experiments and modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Haustant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCE10 - 10th World Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residence Time Distribution of Fine to Coarse Particles in Rotary Kilns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryanna de Melo Soledade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 AIChE annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Wall-to-solids Heat Transfer coefficient in Rotary Kilns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Science et technologie des poudres et matériaux frittés - STPMF 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wall-to-solids Heat Transfer Coefficient Determination in Flighted Rotary Kilns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE2015 - 10th European Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective and wall-to-solids heat transfer coefficient in flighted rotary kilns: experimental measurement and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 AIChE Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Mean Residence Time of Solid Particles in Rotary Kilns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 AIChE Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure vapor-liquid equilibria of carbon dioxide with methylcyclopentane and isopropylcyclohexane : Measurements and predictions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-N. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Conference on Thermophysical Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Pau, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure phase behaviour of the binary system CO2 + cis-decalin from 292.75 K to 373.75 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-N. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Symposium on Applied Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Cannes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5206,1307 +5310,1307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masse volumique et équilibre liquide/vapeur sous basse pression du système binaire isooctane + propionate d'éthyle : mesures expérimentales et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Berkalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density and vapor-liquid equilibria at 101.3 kPa of binary mixtures containing ethyl acetate and a branched naphthenic compound: experimental data and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Berkalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Congress of Chemical Engineering (ECCE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216668v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic behavior of Quinoa seeds in a rotary drum using the discrete element method (DEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela V C Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress on Engineering and Food (ICEF14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase behavior of the binary system CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; + indane from 293.15 K to 360.15 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Zid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+                <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd European Conference on Thermophysical Properties (ECTP2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Venice, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental analysis of spherical and non-spherical particles in a rotary drum: Metamodels for calibrating the friction coefficients in a rotary drum from DEM simuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela V C Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partec 2023 (International Congress on Particle Technology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of vapor-liquid equilibria of ß-damascenone and simulation of its behavior during a batch distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Zanghelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Giampaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Distillation &amp; Absorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thorough experimental residence time distribution study in rotary kiln</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Congress of Chemical Engineering - ECCE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, La Haie Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer in an externally heated rotary kiln: Preliminary results obtained with a new experimental device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phahath Thammavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupoizat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Congress of Chemical Engineering - ECCE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale des échanges thermiques paroi/poudre dans des fours tournants munis de releveurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Profil de chargement dans des fours tournants munis de releveurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phahath Thammavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupoizat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Marseille, France. 98, Récents Progrès en Génie des Procédés</w:t>
+              <w:t xml:space="preserve">Colloque Science et technologie des poudres et matériaux frittés - STPMF 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500246v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil de chargement dans des fours tournants munis de releveurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Étude expérimentale des échanges thermiques paroi/poudre dans des fours tournants munis de releveurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phahath Thammavong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupoizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Science et technologie des poudres et matériaux frittés - STPMF 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France. 98, Récents Progrès en Génie des Procédés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500273v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une méthode de contributions de groupes pour le calcul du coefficient d'interaction binaire de l'équation d'état de Peng-Robinson et mesures d'équilibres liquide-vapeur de systèmes contenant du CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2007INPL080N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01752828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6516,161 +6620,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génie de la Réaction Chimique : les réacteurs homogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chamayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Schaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. CGP215 "Génie de la réaction chimique &amp; Évaluation économique des procédés", Cnam Paris, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01487790v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId143"/>
+      <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6738,51 +6842,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FC4EFA9"/>
+    <w:nsid w:val="9E98E767"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6969,51 +7073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-vitu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5442-1279" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120778858" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05463715v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daridon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Bazile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2026.114664" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400364v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caqueret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2025.114648" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Berkalou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Havet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2025.107486" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05090439v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abou-Alfa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-025-03579-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Zanghelini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wilhelm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.113977" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394961v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Esteban-Decloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113861" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Doche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118823" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/liquids3020014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pi&#241;a-Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2021.105387" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2022.106806" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01755" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510148v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00848" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2021.105249" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex St&#233;phane Bongo Njeng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.10.024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.04.052" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071437v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.05.070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974052v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.03.066" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823592v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ablitzer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Houzelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Patisson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.04.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908458v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phahath Thammavong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupoizat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201000391" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339109v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vitu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Jaubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pauly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2008.05.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZCRP9JB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mutelet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2007.11.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZX84BKB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je800321b" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M1TFXHQF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339098v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je7001978" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MJSGWJ0T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339106v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2007.10.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF21W73D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2006.02.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XST2RKD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Corriou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706087v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2005.05.027" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40V74Q0S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706083v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2005.10.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSLPCJ3H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779608v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788833v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679283v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Haustant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487152v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryanna de Melo Soledade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500275v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157865v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487155v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369821v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369766v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747688v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216668v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela V C Machado" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214686v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333051v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500262v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500246v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delacroix" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500273v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752828v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPL080N" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01487790v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cesari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamayou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schaer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-vitu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5442-1279" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120778858" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400364v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caqueret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daridon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Bazile" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2025.114648" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05463715v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2026.114664" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568417v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abou Alfa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/liquids6020015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014978v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Berkalou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Havet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2025.107486" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05090439v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abou-Alfa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-025-03579-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Zanghelini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wilhelm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.113977" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394961v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Esteban-Decloux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113861" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166592v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Doche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118823" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/liquids3020014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883202v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01755" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657334v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2022.106806" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347858v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pi&#241;a-Martinez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2021.105387" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510148v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00848" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2021.105249" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex St&#233;phane Bongo Njeng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.10.024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486593v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.04.052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071437v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.05.070" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.03.066" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823592v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ablitzer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Houzelot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Patisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.04.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phahath Thammavong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984180v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupoizat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201000391" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mutelet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2007.11.015" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZX84BKB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339109v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vitu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Jaubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pauly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2008.05.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZCRP9JB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je800321b" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M1TFXHQF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je7001978" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MJSGWJ0T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339106v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2007.10.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF21W73D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2006.02.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XST2RKD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706087v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2005.05.027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40V74Q0S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Corriou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706083v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2005.10.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSLPCJ3H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779608v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788833v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679283v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Haustant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487152v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryanna de Melo Soledade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500275v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487156v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157865v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487155v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369821v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369766v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747688v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216668v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181520v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela V C Machado" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333051v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788851v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500262v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500273v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500246v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delacroix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPL080N" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01487790v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cesari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamayou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schaer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>