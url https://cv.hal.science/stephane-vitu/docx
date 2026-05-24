--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">120778858</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Wy-4-2oAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -198,3919 +219,3919 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CO2 + 2,3,4-trimethylpentane and CO2 + 2,2,4,6,6-pentamethylheptane binary systems: high–pressure phase equilibria measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Validation of Synthetic Method Phase Equilibria Measurements: Re-examination of CO₂ + Methylcyclopentane, CO₂ + 2,2-Dimethylbutane, and Benchmarking with CO₂ + Toluene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 603, pp.114648. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2025.114648⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 605, pp.114664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2026.114664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400364v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Synthetic Method Phase Equilibria Measurements: Re-examination of CO₂ + Methylcyclopentane, CO₂ + 2,2-Dimethylbutane, and Benchmarking with CO₂ + Toluene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CO2 + 2,3,4-trimethylpentane and CO2 + 2,2,4,6,6-pentamethylheptane binary systems: high–pressure phase equilibria measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 605, pp.114664. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2026.114664⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 603, pp.114648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2025.114648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463715v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volumetric Properties of 9 Binary Liquid Mixtures Ethyl Propanoate + Naphthenes (From Cyclohexane to Decylcyclohexane): Experimental Study from 288.15 K to 328.15 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Abou Alfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/liquids6020015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2,2,4-trimethylpentane + ethyl propanoate binary system: density, Bancroft point and vapor–liquid equilibrium at 30, 60 and 101.3 kPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Berkalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 207, pp.107486. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jct.2025.107486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Behavior of CO2 + 2,2-dimethylbutane and CO2 + 2-methylpentane from 293 K to 363 K and at Pressures up to 11 MPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Abou-Alfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 46 (7), pp.107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10765-025-03579-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charentaise distillation of cognac. Part I: Behavior of aroma compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic Behavior of the (Methylcyclopentane + Ethyl Acetate) Binary Liquid Mixture: Density at Several Temperatures and Vapor–Liquid Equilibrium at 25, 50, and 101.3 kPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Berkalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Zanghelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.113977⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (4), pp.1655-1667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.4c00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394944v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Behavior of the (Methylcyclopentane + Ethyl Acetate) Binary Liquid Mixture: Density at Several Temperatures and Vapor–Liquid Equilibrium at 25, 50, and 101.3 kPa</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Charentaise distillation of cognac. Part I: Behavior of aroma compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Zanghelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giampaoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.4c00013⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 178, pp.113977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.113977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514395v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charentaise distillation of cognac. Part II: Process simulation and impact of recycling practices on the aroma composition of freshly distilled spirit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Zanghelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Giampaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 178, pp.113861. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of lifter shape and operating parameters on the flow of materials in a pilot rotary kiln: Part IV. Improvement of the hydrodynamics-related dimensionless correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aka Doche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 428, pp.118823. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.118823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density, Excess Molar Volume and Vapor–Liquid Equilibrium Measurements at 101.3 kPa for Binary Mixtures Containing Ethyl Acetate and a Branched Alkane: Experimental Data and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Berkalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (2), pp.187-202. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/liquids3020014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ß-Damascenone Highly Diluted in Hydroalcoholic Mixtures: Phase Equilibrium Measurements, Thermodynamic Modeling, and Simulation of a Batch Distillation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Isobaric vapour-liquid equilibrium of α-terpineol highly diluted in hydroalcoholic mixtures at 101.3 kPa: Experimental measurements and thermodynamic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Zanghelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giampaoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 171, pp.106806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2022.106806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c01755⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03883202v1</w:t>
+                <w:t xml:space="preserve">hal-03657334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isobaric vapour-liquid equilibrium of α-terpineol highly diluted in hydroalcoholic mixtures at 101.3 kPa: Experimental measurements and thermodynamic modeling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fluid phase equilibria for the CO2 + 2,3-dimethylbutane binary system from 291.9 K to 373.1 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Zid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Piña-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179, pp.105387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2021.105387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2022.106806⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03657334v1</w:t>
+                <w:t xml:space="preserve">hal-03347858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid phase equilibria for the CO2 + 2,3-dimethylbutane binary system from 291.9 K to 373.1 K</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ß-Damascenone Highly Diluted in Hydroalcoholic Mixtures: Phase Equilibrium Measurements, Thermodynamic Modeling, and Simulation of a Batch Distillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Zanghelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giampaoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (49), pp.18127-18137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c01755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2021.105387⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03347858v1</w:t>
+                <w:t xml:space="preserve">hal-03883202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Pressure Phase Equilibria Measurements of the Carbon Dioxide + Cycloheptane Binary System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Zid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 67 (1), pp.176-181. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.1c00848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination and modelling of high-pressure phase behavior for the binary system CO2 + cyclooctane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Piña-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 174, pp.105249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.supflu.2021.105249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wall-to-solid heat transfer coefficient in flighted rotary kilns: experimental determination and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 91, pp.197-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of lifter shape and operating parameters on the flow of materials in a pilot rotary kiln: Part III. Up-scaling considerations and segregation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 297, pp.415-428. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2016.04.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of lifter shape and operating parameters on the flow of materials in a pilot rotary kiln: Part II. Experimental hold-up and mean residence time modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 269, pp.566-576. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.05.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Lifters Shape and Operating Parameters on the Flow of Materials in a Pilot Rotary Kiln: Part I. Experimental RTD and Axial Dispersion Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 269, pp.554-565. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.03.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse motion of cohesive powders in flighted rotary kilns: experimental study of unloading at ambient and high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 245, pp.56-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hydrodynamic model for flighted rotary kilns used for convertion of cohesive uranium powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phahath Thammavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 104, pp.586-595. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2013.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental apparatus for studying heat transfer in externally heated rotary kilns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phahath Thammavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupoizat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (5), pp.707-717. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ceat.201000391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the phase equilibria of CO2+hydrocarbon systems with the PPR78 model (PR EOS and kij calculated through a group contribution method)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mutelet</w:t>
+                <w:t xml:space="preserve">High-pressure phase behaviour of the binary system {CO2 + cis-decalin} from (292.75 to 373.75) K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-N. Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2007.11.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (9), pp.1358-1363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2008.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978160v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure phase behaviour of the binary system {CO2 + cis-decalin} from (292.75 to 373.75) K</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
+                <w:t xml:space="preserve">Predicting the phase equilibria of CO2+hydrocarbon systems with the PPR78 model (PR EOS and kij calculated through a group contribution method)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mutelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2008.05.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45 (1), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2007.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339109v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on “Solubility of CO 2 , N 2 , and CO 2 + N 2 Gas Mixtures in Isooctane” (Zhang, J. S.; Lee, S.; Lee, J. W. J. Chem. Eng. Data 2008 , 53 , 1321−1324)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 53 (8), pp.2001-2001. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je800321b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubble and Dew Points of Carbon Dioxide + a Five-Component Synthetic Mixture: Experimental Data and Modeling with the PPR78 Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52 (5), pp.1851-1855. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/je7001978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase equilibria measurements of CO2 + methyl cyclopentane and CO2 + isopropyl cyclohexane binary mixtures at elevated pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-N. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 44 (2), pp.155-163. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2007.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the PPR78 model (Predictive 1978, Peng–Robinson EOS with temperature dependent kij calculated through a group contribution method) to systems containing naphtenic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mutelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 243 (1-2), pp.9 - 28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2006.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments on “bubble temperature measurements on the binary mixtures formed by decane with a variety of compounds at 95.8kPa”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Extension of the PPR78 model (predictive 1978, Peng–Robinson EOS with temperature dependent kij calculated through a group contribution method) to systems containing aromatic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mutelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Corriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 235 (1), pp.122 - 123. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 237 (1-2), pp.193-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2005.05.027⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01706087v1</w:t>
+                <w:t xml:space="preserve">hal-01978158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the PPR78 model (predictive 1978, Peng–Robinson EOS with temperature dependent kij calculated through a group contribution method) to systems containing aromatic compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Comments on “bubble temperature measurements on the binary mixtures formed by decane with a variety of compounds at 95.8kPa”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mutelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Corriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 237 (1-2), pp.193-211</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 235 (1), pp.122 - 123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2005.05.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978158v1</w:t>
+                <w:t xml:space="preserve">hal-01706087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility of CO2 in branched alkanes in order to extend the PPR78 model (predictive 1978, Peng–Robinson EOS with temperature-dependent kij calculated through a group contribution method) to such systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mutelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 238 (2), pp.157 - 168. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2005.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4120,1187 +4141,1187 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et modélisation par analyse dimensionnelle de la DTS de particules non-sphériques en four tournant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aka Doche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor-liquid equilibria of aroma compounds highly diluted in hydroalcoholic solutions: measurement of new isobaric data for a better understanding of the distillation of spirits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Zanghelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Giampaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, (virtual event), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of solids transport within flighted rotary kilns : Synthesis of numerous experiments and modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Haustant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCE10 - 10th World Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residence Time Distribution of Fine to Coarse Particles in Rotary Kilns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryanna de Melo Soledade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 AIChE annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Wall-to-solids Heat Transfer coefficient in Rotary Kilns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Science et technologie des poudres et matériaux frittés - STPMF 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wall-to-solids Heat Transfer Coefficient Determination in Flighted Rotary Kilns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE2015 - 10th European Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective and wall-to-solids heat transfer coefficient in flighted rotary kilns: experimental measurement and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 AIChE Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Mean Residence Time of Solid Particles in Rotary Kilns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 AIChE Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure vapor-liquid equilibria of carbon dioxide with methylcyclopentane and isopropylcyclohexane : Measurements and predictions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-N. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Conference on Thermophysical Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Pau, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure phase behaviour of the binary system CO2 + cis-decalin from 292.75 K to 373.75 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-N. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Symposium on Applied Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Cannes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5310,1307 +5331,1307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masse volumique et équilibre liquide/vapeur sous basse pression du système binaire isooctane + propionate d'éthyle : mesures expérimentales et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Berkalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density and vapor-liquid equilibria at 101.3 kPa of binary mixtures containing ethyl acetate and a branched naphthenic compound: experimental data and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Berkalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Congress of Chemical Engineering (ECCE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216668v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic behavior of Quinoa seeds in a rotary drum using the discrete element method (DEM)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Phase behavior of the binary system CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; + indane from 293.15 K to 360.15 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Zid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Debacq</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress on Engineering and Food (ICEF14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t>
+              <w:t xml:space="preserve">22nd European Conference on Thermophysical Properties (ECTP2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Venice, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181520v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase behavior of the binary system CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; + indane from 293.15 K to 360.15 K</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamic behavior of Quinoa seeds in a rotary drum using the discrete element method (DEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela V C Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Conference on Thermophysical Properties (ECTP2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Venice, Italy. </w:t>
+              <w:t xml:space="preserve">14th International Congress on Engineering and Food (ICEF14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214686v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental analysis of spherical and non-spherical particles in a rotary drum: Metamodels for calibrating the friction coefficients in a rotary drum from DEM simuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela V C Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partec 2023 (International Congress on Particle Technology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of vapor-liquid equilibria of ß-damascenone and simulation of its behavior during a batch distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Zanghelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Giampaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Distillation &amp; Absorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thorough experimental residence time distribution study in rotary kiln</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Congress of Chemical Engineering - ECCE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, La Haie Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer in an externally heated rotary kiln: Preliminary results obtained with a new experimental device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phahath Thammavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupoizat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Congress of Chemical Engineering - ECCE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil de chargement dans des fours tournants munis de releveurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Étude expérimentale des échanges thermiques paroi/poudre dans des fours tournants munis de releveurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phahath Thammavong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupoizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Science et technologie des poudres et matériaux frittés - STPMF 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France. 98, Récents Progrès en Génie des Procédés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500273v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale des échanges thermiques paroi/poudre dans des fours tournants munis de releveurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Profil de chargement dans des fours tournants munis de releveurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phahath Thammavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupoizat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Marseille, France. 98, Récents Progrès en Génie des Procédés</w:t>
+              <w:t xml:space="preserve">Colloque Science et technologie des poudres et matériaux frittés - STPMF 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500246v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une méthode de contributions de groupes pour le calcul du coefficient d'interaction binaire de l'équation d'état de Peng-Robinson et mesures d'équilibres liquide-vapeur de systèmes contenant du CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 2007. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2007INPL080N⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01752828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6620,161 +6641,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génie de la Réaction Chimique : les réacteurs homogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chamayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Schaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. CGP215 "Génie de la réaction chimique &amp; Évaluation économique des procédés", Cnam Paris, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01487790v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6842,51 +6863,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E98E767"/>
+    <w:nsid w:val="328C7615"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7073,51 +7094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-vitu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5442-1279" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120778858" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400364v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caqueret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daridon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Bazile" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2025.114648" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05463715v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2026.114664" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568417v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abou Alfa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/liquids6020015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014978v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Berkalou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Havet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2025.107486" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05090439v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abou-Alfa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-025-03579-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Zanghelini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wilhelm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.113977" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394961v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Esteban-Decloux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113861" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166592v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Doche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118823" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/liquids3020014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883202v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01755" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657334v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2022.106806" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347858v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pi&#241;a-Martinez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2021.105387" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510148v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00848" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2021.105249" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex St&#233;phane Bongo Njeng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.10.024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486593v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.04.052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071437v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.05.070" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.03.066" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823592v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ablitzer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Houzelot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Patisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.04.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phahath Thammavong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984180v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupoizat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201000391" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mutelet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2007.11.015" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZX84BKB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339109v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vitu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Jaubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pauly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2008.05.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZCRP9JB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je800321b" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M1TFXHQF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je7001978" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MJSGWJ0T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339106v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2007.10.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF21W73D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2006.02.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XST2RKD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706087v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2005.05.027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40V74Q0S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Corriou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706083v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2005.10.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSLPCJ3H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779608v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788833v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679283v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Haustant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487152v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryanna de Melo Soledade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500275v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487156v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157865v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487155v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369821v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369766v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747688v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216668v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181520v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela V C Machado" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333051v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788851v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500262v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500273v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500246v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delacroix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPL080N" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01487790v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cesari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamayou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schaer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-vitu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5442-1279" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120778858" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Wy-4-2oAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05463715v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daridon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Bazile" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2026.114664" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400364v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caqueret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2025.114648" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abou Alfa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/liquids6020015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Berkalou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Havet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2025.107486" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05090439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abou-Alfa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-025-03579-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514395v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Zanghelini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wilhelm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.113977" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394961v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Esteban-Decloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113861" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166592v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Doche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118823" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/liquids3020014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2022.106806" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pi&#241;a-Martinez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2021.105387" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883202v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01755" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510148v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00848" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2021.105249" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex St&#233;phane Bongo Njeng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.10.024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486593v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.04.052" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.05.070" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.03.066" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823592v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ablitzer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Houzelot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Patisson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.04.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phahath Thammavong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupoizat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201000391" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vitu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Jaubert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pauly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2008.05.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZCRP9JB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978160v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mutelet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2007.11.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZX84BKB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je800321b" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M1TFXHQF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je7001978" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MJSGWJ0T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339106v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2007.10.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF21W73D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706108v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2006.02.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XST2RKD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Corriou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706087v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2005.05.027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40V74Q0S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706083v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2005.10.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSLPCJ3H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779608v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788833v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679283v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Haustant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryanna de Melo Soledade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500275v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157865v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487155v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369821v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747688v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216668v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214686v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181520v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela V C Machado" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333051v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788851v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500262v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500246v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delacroix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500273v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752828v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPL080N" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01487790v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cesari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamayou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schaer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>