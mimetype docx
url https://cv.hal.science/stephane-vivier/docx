--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,4440 +66,4440 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pré-conception de machines synchrones par Optimisation de Répartition de Matières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célien Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Genie Electrique 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, LILLE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of material distribution applied to magnet-free rotors of synchronous motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célien Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELECTRIMACS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nancy (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation analytique des machines électriques à double saillance par la méthode des transformations conformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sidia Sidi Babe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Missoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Genie Electrique 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, NANTES, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct determination of a single battery internal resistances distribution using a heterogeneous model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Juston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Forgez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karrick Mergo-Mbeya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELECTRIMACS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Salerno, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graphical predetermination of optimal machine designs by iso-performance configuration modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELECTRIMACS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Salerne, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison between Assisted and Dual Phase synchronous reluctance machines for high speed applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Kleilat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Nguimpi Langue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECCE 2018 (IEEE energy Conversion Congress &amp; Expo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Portland, Oregon, United States. pp.1648-1655, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCE.2018.8558289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison Between Single-Model and Multimodel Optimization Methods for Multiphysical Design of Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, CINCINATI, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative analysis of different approaches for an optimal design of synchronous reluctance machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Nguimpi Langue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, MIAMI, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2017.8002261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consideration of mechanical constraints for an optimal design of ferrite assisted flux-barriers synchronous reluctance machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Nguimpi Langue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, MIAMI, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2017.8002262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reducing the complexity of thermal models for electric machines via sensitivity analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Kadri Benkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 IEEE Energy Conversion Congress and Exposition (ECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Cincinnati, France. pp.4658-4665, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCE.2017.8096795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical Study of Convective Heat Transfer in the End Regions of a Totally Enclosed Permanent Magnet Synchronous Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Ben Nachouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Energy Conversion Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Milwaukee, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCE.2016.7855300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des Echanges Thermiques par Convection Autour des Têtes des Bobines d'un Alterno-Démarreur Intégré par des Méthodes Numériques de type CFD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Ben Nachouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimensionnement optimal de machines synchro-réluctantes performantes: rotor assisté ou &amp;quot;Dual Phase materials&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Nguimpi Langue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal design optimization of electric machines using a global sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXII International Conference on Electrical Machines (ICEM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne ( CH), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An advanced simulation tool for considering the electric machines thermal performance in mechatronic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechatronics (REM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Compiègne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de l'analyse de sensibilité locale à la réduction de modèles thermiques des machines électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal modeling of an Asymmetrical Totally Enclosed Permanent Magnet Integrated Starter Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Khlissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electrimacs 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Valencia (Espagne), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination expérimentale des coefficients d'échange thermique en mode de convection naturelle - Application à une machine électrique intégrée dans son environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Khlissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of output Space Mapping method for fast optimization using multi-physical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Khlissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Ospina Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2012 IEEE Energy Conversion Congress and Exposition (ECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Raleigh, United States. pp.1306-1313, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCE.2012.6342665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement vibro-acoustique d’une machine synchrone à aimants permanents: développement de modèles multi-physiques en vue d’une optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Goueygou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EF, Electrotechnique du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of a Linear Eddy Current brake :3D modeling and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congress of Electromagnetic Field - CEFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Venise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of material distribution applied to magnet-free rotors of synchronous motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célien Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matcom.2023.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Two Analytical Methods for Calculating the Maximum Mechanical Stress in the Rotor of High-Speed-Assisted Synchronous Reluctance Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Kleilat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Moubayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57 (2), pp.1344-1353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIA.2020.3040946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphical predetermination of optimal machine designs by iso-performance configuration modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 184, pp.165-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matcom.2020.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct determination of a single battery internal resistances distribution using a heterogeneous model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Juston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Forgez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matcom.2020.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Between Single-Model and Multimodel Optimization Methods for Multiphysical Design of Electrical Machines</w:t>
+                <w:t xml:space="preserve">Application of the corrected response surface methodology for the optimization of a permanent magnet synchronous machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2784805⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (2), pp.740-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-11-2016-0480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991133v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the corrected response surface methodology for the optimization of a permanent magnet synchronous machine</w:t>
+                <w:t xml:space="preserve">Comparison Between Single-Model and Multimodel Optimization Methods for Multiphysical Design of Electrical Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-11-2016-0480⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (2), pp.1379-1389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2784805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991130v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of Convective Heat Transfer in the End Regions of a Totally Enclosed Permanent Magnet Synchronous Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Ben Nachouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (4), pp.3538 - 3547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIA.2017.2691731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Design Optimization of Electric Machines Using a Global Sensitivity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (6), pp.5365-5372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIA.2017.2746015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal modeling of an asymmetrical totally enclosed permanent magnet integrated starter generator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radhouane Khlissa</w:t>
+                <w:t xml:space="preserve">Vibro-Acoustic Simulation and Optimization of a Claw-Pole Alternator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tan-Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bassel Assaad</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Legranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Palleschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2015.06.015⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (5), pp.3878-3885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2016.2582121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991144v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibro-Acoustic Simulation and Optimization of a Claw-Pole Alternator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
+                <w:t xml:space="preserve">Thermal modeling of an asymmetrical totally enclosed permanent magnet integrated starter generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Khlissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Palleschi</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Assaad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2016.2582121⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130, pp.32-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2015.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981072v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination expérimentale des coefficients d'échange thermique en mode de convection naturelle - Application à une machine électrique intégrée dans son environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Khlissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 80, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements for multi‐objective optimizations using output space mapping technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (3), pp.827-841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/03321641211209735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation multiphysique d’alterno-démarreurs par combinaison de modèles analytiques et éléments finis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fast Optimization of a Linear Actuator by Space Mapping Using Unique Finite-Element Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Mipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (5), pp.2059-2065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2011.2162050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970025v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Optimization of a Linear Actuator by Space Mapping Using Unique Finite-Element Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation multiphysique d’alterno-démarreurs par combinaison de modèles analytiques et éléments finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Legranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Friedrich</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (2-3), pp.165-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991154v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Finite-Element and Analytical Models in the Optimal Multidomain Design of Machines: Application to an Interior Permanent-Magnet Starter Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Legranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (1), pp.232-239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIA.2009.2036549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibro-Acoustic Optimization of a Permanent Magnet Synchronous Machine Using The Experimental Design Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ait-Hammouda</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Napame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SpringerBriefs in Applied Sciences and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental design method applied to a multiphysical model: “Trellis” designs for a multidimensional screening study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Stratégies d'optimisation basées sur la méthode des plans d'expériences pour la conception de dispositifs électrotechniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Brochet</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale de Génie Electrique (RIGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731159v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'optimisation basées sur la méthode des plans d'expériences pour la conception de dispositifs électrotechniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Experimental design method applied to a multiphysical model: “Trellis” designs for a multidimensional screening study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brochet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Génie Electrique (RIGE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (3), pp.726 - 739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/03321640510598094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...2130 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECCE.2012.6342665⟩</w:t>
-[...238 lines deleted...]
-                <w:t xml:space="preserve">hal-01715676v1</w:t>
+                <w:t xml:space="preserve">hal-01731159v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4663,103 +4663,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIBRO-ACOUSTIC OPTIMIZATION OF A PERMANENT MAGNET SYNCHRONOUS MACHINE USING THE EXPERIMENTAL DESIGN METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Napame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiak, S., Dems, M., Komęza, K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Developments of Electrical Drives: Best papers from the International Conference on Electrical Machines ICEM’04</w:t>
@@ -5085,51 +5085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288614v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lien Bergeron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.08.043" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04367625v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Kleilat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Kadri Benkara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Friedrich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Moubayed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3040946" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288636v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.02.025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489055v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Juston" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Damay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Forgez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.01.015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991133v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2784805" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2016-0480" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01701267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ben Nachouane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abdelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2691731" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991136v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Assaad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Michon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2746015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Khlissa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.06.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981072v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tan-Kim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Legranger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Palleschi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2582121" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04436202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641211209735" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01970025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Legranger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mipo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2011.2162050" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legranger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Friedrich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mipo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2009.2036549" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait-Hammouda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Napame" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brochet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731159v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brochet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640510598094" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736401v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04367948v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04367633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04367947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidia Sidi Babe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Missoum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04367638v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146029v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karrick Mergo-Mbeya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997522v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Nguimpi Langue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2018.8558289" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002261" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969981v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002262" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01996968v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Assaad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadri Benkara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2017.8096795" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969964v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361657v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991137v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2016.7855300" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04440631v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442355v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547141" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04445258v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065398v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04289485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khlissa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Ospina Vargas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2012.6342665" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731185v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goueygou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715676v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labbe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vilain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vauquelin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991253v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hecquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4535-6_10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TLJCLF3B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005822v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04367948v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lien Bergeron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04367633v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04367947v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidia Sidi Babe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Missoum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146029v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Juston" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Damay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Forgez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karrick Mergo-Mbeya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04367638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997522v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Kleilat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Nguimpi Langue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Friedrich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Kadri Benkara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2018.8558289" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969964v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002261" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002262" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01996968v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Assaad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadri Benkara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Friedrich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2017.8096795" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991137v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ben Nachouane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abdelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2016.7855300" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361657v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361622v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04440631v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Assaad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Michon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547141" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361559v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04445258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Khlissa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04289485v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khlissa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Ospina Vargas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2012.6342665" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731185v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait-Hammouda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goueygou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brochet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715676v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.08.043" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04367625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Moubayed" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3040946" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.02.025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.01.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991130v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2016-0480" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2784805" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01701267v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2691731" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2746015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981072v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tan-Kim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Legranger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Palleschi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2582121" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.06.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04436202v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991152v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641211209735" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2011.2162050" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01970025v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Legranger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mipo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991166v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legranger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mipo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2009.2036549" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Napame" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736401v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731159v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vivier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brochet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640510598094" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labbe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vilain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vauquelin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991253v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hecquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4535-6_10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TLJCLF3B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005822v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>