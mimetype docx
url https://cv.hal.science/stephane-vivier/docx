--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -66,77 +66,2117 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of material distribution applied to magnet-free rotors of synchronous motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célien Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2023.08.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graphical predetermination of optimal machine designs by iso-performance configuration modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 184, pp.165-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2020.02.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of Two Analytical Methods for Calculating the Maximum Mechanical Stress in the Rotor of High-Speed-Assisted Synchronous Reluctance Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Kleilat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Moubayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (2), pp.1344-1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2020.3040946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct determination of a single battery internal resistances distribution using a heterogeneous model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Juston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Forgez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2020.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison Between Single-Model and Multimodel Optimization Methods for Multiphysical Design of Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (2), pp.1379-1389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2784805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of the corrected response surface methodology for the optimization of a permanent magnet synchronous machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (2), pp.740-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-11-2016-0480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical Study of Convective Heat Transfer in the End Regions of a Totally Enclosed Permanent Magnet Synchronous Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Ben Nachouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (4), pp.3538 - 3547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2691731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal Design Optimization of Electric Machines Using a Global Sensitivity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (6), pp.5365-5372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2746015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal modeling of an asymmetrical totally enclosed permanent magnet integrated starter generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Khlissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130, pp.32-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2015.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibro-Acoustic Simulation and Optimization of a Claw-Pole Alternator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tan-Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Legranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Palleschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (5), pp.3878-3885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2016.2582121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination expérimentale des coefficients d'échange thermique en mode de convection naturelle - Application à une machine électrique intégrée dans son environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Khlissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improvements for multi‐objective optimizations using output space mapping technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (3), pp.827-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/03321641211209735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation multiphysique d’alterno-démarreurs par combinaison de modèles analytiques et éléments finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Legranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mipo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (2-3), pp.165-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast Optimization of a Linear Actuator by Space Mapping Using Unique Finite-Element Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (5), pp.2059-2065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2011.2162050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combination of Finite-Element and Analytical Models in the Optimal Multidomain Design of Machines: Application to an Interior Permanent-Magnet Starter Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Legranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mipo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (1), pp.232-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2009.2036549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibro-Acoustic Optimization of a Permanent Magnet Synchronous Machine Using The Experimental Design Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Napame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SpringerBriefs in Applied Sciences and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental design method applied to a multiphysical model: “Trellis” designs for a multidimensional screening study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (3), pp.726 - 739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/03321640510598094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731159v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies d'optimisation basées sur la méthode des plans d'expériences pour la conception de dispositifs électrotechniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Génie Electrique (RIGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pré-conception de machines synchrones par Optimisation de Répartition de Matières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célien Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -152,73 +2192,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of material distribution applied to magnet-free rotors of synchronous motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célien Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -234,4272 +2274,2232 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRIMACS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nancy (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation analytique des machines électriques à double saillance par la méthode des transformations conformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sidia Sidi Babe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Missoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct determination of a single battery internal resistances distribution using a heterogeneous model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Juston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Forgez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karrick Mergo-Mbeya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRIMACS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphical predetermination of optimal machine designs by iso-performance configuration modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRIMACS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Salerne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Assisted and Dual Phase synchronous reluctance machines for high speed applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Kleilat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Nguimpi Langue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE 2018 (IEEE energy Conversion Congress &amp; Expo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Portland, Oregon, United States. pp.1648-1655, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECCE.2018.8558289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Between Single-Model and Multimodel Optimization Methods for Multiphysical Design of Electrical Machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative analysis of different approaches for an optimal design of synchronous reluctance machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Nguimpi Langue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Friedrich</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, MIAMI, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2017.8002261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969964v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of different approaches for an optimal design of synchronous reluctance machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Consideration of mechanical constraints for an optimal design of ferrite assisted flux-barriers synchronous reluctance machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Nguimpi Langue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, MIAMI, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEMDC.2017.8002261⟩</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2017.8002262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969975v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consideration of mechanical constraints for an optimal design of ferrite assisted flux-barriers synchronous reluctance machines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
+                <w:t xml:space="preserve">Reducing the complexity of thermal models for electric machines via sensitivity analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Kadri Benkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEMDC.2017.8002262⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE Energy Conversion Congress and Exposition (ECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Cincinnati, France. pp.4658-4665, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCE.2017.8096795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969981v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the complexity of thermal models for electric machines via sensitivity analyses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Michon</w:t>
+                <w:t xml:space="preserve">Comparison Between Single-Model and Multimodel Optimization Methods for Multiphysical Design of Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Energy Conversion Congress and Exposition (ECCE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, CINCINATI, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996968v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of Convective Heat Transfer in the End Regions of a Totally Enclosed Permanent Magnet Synchronous Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Ben Nachouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Energy Conversion Congress and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Milwaukee, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECCE.2016.7855300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des Echanges Thermiques par Convection Autour des Têtes des Bobines d'un Alterno-Démarreur Intégré par des Méthodes Numériques de type CFD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Ben Nachouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement optimal de machines synchro-réluctantes performantes: rotor assisté ou &amp;quot;Dual Phase materials&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Nguimpi Langue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal design optimization of electric machines using a global sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII International Conference on Electrical Machines (ICEM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An advanced simulation tool for considering the electric machines thermal performance in mechatronic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechatronics (REM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Compiègne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l'analyse de sensibilité locale à la réduction de modèles thermiques des machines électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal modeling of an Asymmetrical Totally Enclosed Permanent Magnet Integrated Starter Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Khlissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Assaad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrimacs 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination expérimentale des coefficients d'échange thermique en mode de convection naturelle - Application à une machine électrique intégrée dans son environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Khlissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Kadri Benkara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of output Space Mapping method for fast optimization using multi-physical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Khlissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Ospina Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE Energy Conversion Congress and Exposition (ECCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Raleigh, United States. pp.1306-1313, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECCE.2012.6342665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement vibro-acoustique d’une machine synchrone à aimants permanents: développement de modèles multi-physiques en vue d’une optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Goueygou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EF, Electrotechnique du Futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Linear Eddy Current brake :3D modeling and optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of Electromagnetic Field - CEFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715676v1</w:t>
-              </w:r>
-[...2038 lines deleted...]
-                <w:t xml:space="preserve">hal-01731159v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4663,103 +4663,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIBRO-ACOUSTIC OPTIMIZATION OF A PERMANENT MAGNET SYNCHRONOUS MACHINE USING THE EXPERIMENTAL DESIGN METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Napame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiak, S., Dems, M., Komęza, K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Developments of Electrical Drives: Best papers from the International Conference on Electrical Machines ICEM’04</w:t>
@@ -5085,51 +5085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04367948v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lien Bergeron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04367633v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04367947v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidia Sidi Babe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Missoum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146029v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Juston" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Damay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Forgez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karrick Mergo-Mbeya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04367638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997522v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Kleilat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Nguimpi Langue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Friedrich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Kadri Benkara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2018.8558289" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969964v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002261" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002262" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01996968v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Assaad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadri Benkara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Friedrich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2017.8096795" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991137v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ben Nachouane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abdelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2016.7855300" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361657v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361622v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04440631v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Assaad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Michon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547141" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361559v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04445258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Khlissa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04289485v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khlissa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Ospina Vargas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2012.6342665" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731185v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait-Hammouda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goueygou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brochet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715676v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.08.043" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04367625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Moubayed" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3040946" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.02.025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.01.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991130v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2016-0480" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2784805" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01701267v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2691731" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2746015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981072v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tan-Kim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Legranger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Palleschi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2582121" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.06.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04436202v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991152v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641211209735" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2011.2162050" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01970025v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Legranger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mipo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991166v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legranger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mipo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2009.2036549" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Napame" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736401v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731159v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vivier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brochet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640510598094" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labbe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vilain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vauquelin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991253v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hecquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4535-6_10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TLJCLF3B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005822v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288614v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lien Bergeron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.08.043" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288636v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.02.025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04367625v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Kleilat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Kadri Benkara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Friedrich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Moubayed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3040946" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489055v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Juston" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Damay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Forgez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.01.015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991133v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2784805" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2016-0480" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01701267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ben Nachouane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abdelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2691731" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991136v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Assaad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Michon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2746015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Khlissa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.06.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981072v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tan-Kim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Legranger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Palleschi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2582121" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04436202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641211209735" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01970025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Legranger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mipo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2011.2162050" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legranger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Friedrich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mipo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2009.2036549" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait-Hammouda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Napame" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brochet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731159v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brochet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640510598094" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736401v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04367948v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04367633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04367947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidia Sidi Babe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Missoum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146029v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karrick Mergo-Mbeya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04367638v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997522v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Nguimpi Langue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2018.8558289" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002261" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969981v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002262" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01996968v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Assaad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadri Benkara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2017.8096795" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01969964v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991137v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2016.7855300" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361657v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04440631v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442355v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547141" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04445258v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065398v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04289485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khlissa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Ospina Vargas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2012.6342665" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731185v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goueygou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715676v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labbe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vilain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vauquelin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01991253v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hecquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4535-6_10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TLJCLF3B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005822v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>