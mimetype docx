--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -165,6083 +165,6217 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Unsplit Scheme for Interface Advection in the Edge-based Interface Tracking (EBIT) Method</w:t>
+                <w:t xml:space="preserve">A consistent treatment of dynamic contact angles in the sharp-interface framework with the Generalised Navier Boundary Condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jieyun Pan</w:t>
+                <w:t xml:space="preserve">Tomas Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tian Long</w:t>
+                <w:t xml:space="preserve">Yash Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Scardovelli</w:t>
+                <w:t xml:space="preserve">Mathis Fricke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahriar Afkhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2026.114838⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1033, pp.A2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2026.11332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553437v1</w:t>
+                <w:t xml:space="preserve">hal-05591630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet dynamics in capillary parallel plate channel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Unsplit Scheme for Interface Advection in the Edge-based Interface Tracking (EBIT) Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Lacour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jieyun Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Scardovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106728⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 557, pp.114838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2026.114838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154291v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The atomising pulsed jet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Droplet dynamics in capillary parallel plate channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2025.218⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 300, pp.106728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104157v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass diffusion and bending in dynamic wetting by phase-field and sharp-interface models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomas Fullana</w:t>
+                <w:t xml:space="preserve">The atomising pulsed jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yash Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Pairetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Villiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustav Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/xmj5-dbgp⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1009, pp.A35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417162v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Edge-based Interface Tracking (EBIT) Method for Multiphase-flows Simulation with Surface Tension</w:t>
+                <w:t xml:space="preserve">Mass diffusion and bending in dynamic wetting by phase-field and sharp-interface models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jieyun Pan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomas Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113016⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (4), pp.045108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/xmj5-dbgp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646108v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulations of microlayer formation during heterogeneous bubble nucleation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistics of drops generated from ensembles of randomly corrugated ligaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Chen</w:t>
+                <w:t xml:space="preserve">Sagar Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zaleski</w:t>
+                <w:t xml:space="preserve">César Pairetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marco Crialesi-Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.236⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0221732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544137v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947605v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics of drops generated from ensembles of randomly corrugated ligaments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sagar Pal</w:t>
+                <w:t xml:space="preserve">An Edge-based Interface Tracking (EBIT) Method for Multiphase-flows Simulation with Surface Tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieyun Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Pairetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Fuster</w:t>
+                <w:t xml:space="preserve">Leonardo Chirco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Scardovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0221732⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 508, pp.113016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947605v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bags mediated film atomization in a cough machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct numerical simulations of microlayer formation during heterogeneous bubble nucleation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pallav Kant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">César Pairetti</w:t>
+                <w:t xml:space="preserve">X. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Saade</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fuster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (7), pp.074802. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 984, pp.A70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.074802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141276v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifold death: a Volume of Fluid implementation of controlled topological changes in thin sheets by the signature method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bags mediated film atomization in a cough machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Maarek</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Pallav Kant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Pairetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Popinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (7), pp.074802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.074802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717210v1</w:t>
+                <w:t xml:space="preserve">hal-04141276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dynamics of a collapsing bubble in contact with a rigid wall</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Tanne</w:t>
+                <w:t xml:space="preserve">Manifold death: a Volume of Fluid implementation of controlled topological changes in thin sheets by the signature method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Chirco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Arrigoni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Fuster</w:t>
+                <w:t xml:space="preserve">Jacob Maarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiale Plastice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551797v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometric VOF method for interface resolved phase change and conservative thermal energy advection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the dynamics of a collapsing bubble in contact with a rigid wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandeep Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Tanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.C. Malan</w:t>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.G. Malan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P.G. Rousseau</w:t>
+                <w:t xml:space="preserve">Stephane Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109920⟩</w:t>
+              <w:t xml:space="preserve">Materiale Plastice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 948 (10), pp.A45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37358/Mat.Plast.1964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654968v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On shear layer atomization within closed channels: Numerical simulations of a cough-replicating experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Pairetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Villiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 231, pp.105125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compfluid.2021.105125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of topology changes on the breakup of a periodic liquid jet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A geometric VOF method for interface resolved phase change and conservative thermal energy advection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. Malan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Roman Afanador</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A.G. Malan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gretar Tryggvason</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jiacai Lu</w:t>
+                <w:t xml:space="preserve">P.G. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2021.105059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 426, pp.109920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652740v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic wetting failure in curtain coating by the Volume-of-Fluid method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of topology changes on the breakup of a periodic liquid jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Roman Afanador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Popinet</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gretar Tryggvason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiacai Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2020-000004-0⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 228, pp.105059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2021.105059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953610v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar Jet Stripping of Liquid Coatings: Numerical Studies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steady moving contact line of water over a no-slip substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uǧis Lācis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petter Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berk Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 229 (10), pp.1897-1921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2020-900280-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103399⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03146781v1</w:t>
+                <w:t xml:space="preserve">hal-05417231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady moving contact line of water over a no-slip substrate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Host-to-host airborne transmission as a multiphase flow problem for science-based social distance guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Balachandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soldati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bourouiba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132, pp.103439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2020-900280-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05417231v1</w:t>
+                <w:t xml:space="preserve">hal-03654345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-to-host airborne transmission as a multiphase flow problem for science-based social distance guidelines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Balachandar</w:t>
+                <w:t xml:space="preserve">Chaotic Orbits of Tumbling Ellipsoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Essmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Shui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Valluri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 903, pp.A10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103439⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03654345v1</w:t>
+                <w:t xml:space="preserve">hal-02903030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic Orbits of Tumbling Ellipsoids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Dynamic wetting failure in curtain coating by the Volume-of-Fluid method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Popinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 229 (10), pp.1923-1934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2020-000004-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.595⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02903030v1</w:t>
+                <w:t xml:space="preserve">hal-02953610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesh resolution effects on primary atomization simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planar Jet Stripping of Liquid Coatings: Numerical Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Marquez Damian</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Wojciech Aniszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Popinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020035413⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132, pp.103399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080699v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed numerical simulations of pore competition in idealized micro-spall using the VOF method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.C. Malan</w:t>
+                <w:t xml:space="preserve">Mesh resolution effects on primary atomization simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar I Pairetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ling</w:t>
+                <w:t xml:space="preserve">Santiago Marquez Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Scardovelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Llor</w:t>
+                <w:t xml:space="preserve">Norberto M Nigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.05.011⟩</w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (12), pp.913-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020035413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486990v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of pore isolation and competition in idealized micro-spall process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Aniszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Llor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Malan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 113, pp.304-315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition in a numerical model of contact line dynamics and forced dewetting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detailed numerical simulations of pore competition in idealized micro-spall using the VOF method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. Malan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Afkhami</w:t>
+                <w:t xml:space="preserve">R. Scardovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Buongiorno</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Llor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.06.078⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 189, pp.60 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349305v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of jets produced by bursting bubbles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simulations of microlayer formation in nucleate boiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahriar Afkhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Buongiorno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 127 (Décembre 2018), pp.1271-1284</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692897v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two mechanisms of droplet splashing on a solid substrate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Transition in a numerical model of contact line dynamics and forced dewetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Afkhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buongiorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Popinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.768⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 374, pp.1061-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.06.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653902v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of microlayer formation in nucleate boiling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The dynamics of jets produced by bursting bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Deike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ghabache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Liger-Belair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arup K Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), pp.013603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.013603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978400v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of Kinematic Waves for Gas-Liquid Segregation with Phase Transition in Porous Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two mechanisms of droplet splashing on a solid substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Jian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Panfilov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 829, pp.659-680. </w:t>
+              <w:t xml:space="preserve">, 2018, 835, pp.1065 - 1086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035196v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the collapse of bubbles after the impact of a piston on a liquid free surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model of Kinematic Waves for Gas-Liquid Segregation with Phase Transition in Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Mounir Daou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mikhail Panfilov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.15725⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 829, pp.659-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510299v1</w:t>
+                <w:t xml:space="preserve">hal-03035196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Viscous Fingering in Rectangular Porous Media with Lateral Injection and Two- and Three-Phase Flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the collapse of bubbles after the impact of a piston on a liquid free surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Mounir Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Igualada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Citerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Lagrée</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Javier Rodríguez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-016-0707-x⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (6), pp.2483-2495 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.15725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424259v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet impact on a thin liquid film: anatomy of the splash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 802, pp.775 - 805. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2016.468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using extrapolation techniques in VOF methodology to model expanding bubbles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.C. Malan</w:t>
+                <w:t xml:space="preserve">Simulation of Viscous Fingering in Rectangular Porous Media with Lateral Injection and Two- and Three-Phase Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Scardovelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+                <w:t xml:space="preserve">Igor Bondino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia IUTAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15, pp.228-235. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.491 - 510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.piutam.2015.04.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-016-0707-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158526v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale simulation of atomization with small droplets represented by a Lagrangian point-particle model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using extrapolation techniques in VOF methodology to model expanding bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. Malan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Ling</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">R Scardovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R Scardovelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 76, pp.122-143. </w:t>
+              <w:t xml:space="preserve">Procedia IUTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.228-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2015.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.piutam.2015.04.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196361v1</w:t>
+                <w:t xml:space="preserve">hal-01158526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of bubbly liquids and its connection to the process of cavitation inception</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale simulation of atomization with small droplets represented by a Lagrangian point-particle model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Pham</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Y Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Scardovelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76, pp.122-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4870820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2015.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227241v1</w:t>
+                <w:t xml:space="preserve">hal-01196361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability regimes in the primary breakup region of planar coflowing sheets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Stability of bubbly liquids and its connection to the process of cavitation inception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Matas</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4870820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903406v1</w:t>
+                <w:t xml:space="preserve">hal-01227241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortices catapult droplets in atomization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instability regimes in the primary breakup region of planar coflowing sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Matas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. John Soundar Jerome</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hoepffner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 736, pp.150-176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909922v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">von Kármán Vortex Street within an Impacting Drop</w:t>
+                <w:t xml:space="preserve">Vortices catapult droplets in atomization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jean Thoraval</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. John Soundar Jerome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Matas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hoepffner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.264506⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (11), pp.112109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4831796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448218v1</w:t>
+                <w:t xml:space="preserve">hal-00909922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock propagation in liquids containing bubbly clusters: a continuum approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">von Kármán Vortex Street within an Impacting Drop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jean Thoraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohsei T Takehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Grandjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+                <w:t xml:space="preserve">Takeharu T Etoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2012.159⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.264506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00713915v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'atténuation d'une onde de pression sous-marine par rideau de bulles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Shock propagation in liquids containing bubbly clusters: a continuum approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2011 (4), pp.19-24. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 701, pp.304-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2011036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2012.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626373v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel simulation of multiphase flows using octree adaptivity and the volume-of-fluid method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de l'atténuation d'une onde de pression sous-marine par rideau de bulles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.12.006⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (4), pp.19-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2011036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445421v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale simulations of primary atomization using Gerris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel simulation of multiphase flows using octree adaptivity and the volume-of-fluid method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agbaglah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hœpffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tomar</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2010.06.018⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 339, pp.194-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445424v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile bank conditions for laminar microrivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale simulations of primary atomization using Gerris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+                <w:t xml:space="preserve">S. Popinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.07.010⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (10), pp.1864-1874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2010.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444573v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamic modeling of erodible laminar channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Mobile bank conditions for laminar microrivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.056318⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 340 (11), pp.732 - 740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449840v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forced dewetting on porous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Morphodynamic modeling of erodible laminar channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (5), pp.056318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.056318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112006004125⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01500392v1</w:t>
+                <w:t xml:space="preserve">hal-01449840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyramidal and toroidal water drops after impact on a solid surface</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Forced dewetting on porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 484, pp.69 - 83. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022112003004142⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 574, pp.343--364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112006004125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00014838v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional Navier–Stokes simulation of breaking waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Kharif</w:t>
+                <w:t xml:space="preserve">Pyramidal and toroidal water drops after impact on a solid surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Renardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Renardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.869907⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 484, pp.69 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112003004142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307123v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interacting Lattice Gas Automaton Study of Liquid-Gas Properties in Porous Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-dimensional Navier–Stokes simulation of breaking waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Pot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+                <w:t xml:space="preserve">Jie Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique II</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp2:1996145⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 11 (1), pp.121-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.869907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00248388v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional lattice gas with minimal interactions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Interacting Lattice Gas Automaton Study of Liquid-Gas Properties in Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Melayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rothman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Theory and Statistical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00411459408203856⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 6 (10), pp.1517-1534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp2:1996145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139561v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00248388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical liquid-gas phase transition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional lattice gas with minimal interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique d'Humières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique II</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp2:1993135⟩</w:t>
+              <w:t xml:space="preserve">Transport Theory and Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 23 (1-3), pp.107-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00411459408203856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00247835v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spinodal decomposition in a lattice-gas automaton</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dynamical liquid-gas phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 3 (3), pp.309-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp2:1993135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphys:0198900500160216100⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00211052v1</w:t>
+                <w:t xml:space="preserve">jpa-00247835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling laws and intermittency in phase turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Spinodal decomposition in a lattice-gas automaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel H. Rothman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Lettres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 50 (16), pp.2161-2174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:0198900500160216100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyslet:019850046017079300⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00232900v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00211052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern selection in a slowly varying environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Scaling laws and intermittency in phase turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1983, 44 (4), pp.135-141. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1985, 46 (17), pp.793-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyslet:019850046017079300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyslet:01983004404013500⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00232154v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00232900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pattern selection in a slowly varying environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pomeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 44 (4), pp.135-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyslet:01983004404013500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00232154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wavelength selection in one-dimensional cellular structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pomeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1981, 42 (4), pp.515-528. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphys:01981004204051500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00209037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6251,2184 +6385,2184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporative Cooling with a Thin Water Film : Influence of Wettability on Thermal Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Spray Cooling with Impact on a Wire Mesh Inducing a Water Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Computional Fluids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IACM fluid conference, Apr 2023, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of mass transfer in hot metal reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Dijon de Oliveira Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Steelsim 2019 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bag mode breakup simulations of a single liquid droplet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César I Pairetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Popinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Márquez Damián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norberto Nigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms and physico-chemical model of formation of natural hydrogen reservoirs in thermal aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Panfilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation d'une onde de choc dans un milieu diphasique liquide-bulles.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Grandjean</w:t>
+                <w:t xml:space="preserve">Gas influence in drop impact on dry solid substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Jian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2013 du groupe de travail MécaDymat,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858927v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas influence in drop impact on dry solid substrates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Propagation d'une onde de choc dans un milieu diphasique liquide-bulles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ray</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées 2013 du groupe de travail MécaDymat,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855913v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atténuation des effets d'une explosion sous-marine par rideau de bulles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">110ème session de l'Association Technique Maritime et Aéronautique (ATMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mechanism for atomization and the primary instability in liquid-gas mixing layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence des hétérogénéités de porosité sur la propagation d'ondes de choc dans un liquide aéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Matas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Baltimore, United States. http://meetings.aps.org/link/BAPS.2011.DFD.M16.10</w:t>
+              <w:t xml:space="preserve">20è Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710286v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des hétérogénéités de porosité sur la propagation d'ondes de choc dans un liquide aéré</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A new mechanism for atomization and the primary instability in liquid-gas mixing layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Cartellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hoepffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Matas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20è Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">64th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Baltimore, United States. http://meetings.aps.org/link/BAPS.2011.DFD.M16.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657204v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'atténuation d'une onde de pression sous-marine par rideau de bulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes journées de l'hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulsive water bells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Villermaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st meeting of the American Physical Society and Division of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion and deformation of droplets through circular tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Virginie Salsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Burriesci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th Meeting of the American Physical Society - Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Tampa Bay, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces et Mécanique des fluides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique du Département SPI du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of radial and translational motion in small viscous bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Popinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd ASME/JSME Joint Fluids Engineering Conference, FEDSM'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vorticity end energy dissipation in a breaking wave: a direct computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kharif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Johns Hopkins Conference in Environmental Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1998, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of axisymmetric free surface viscous flow around a non-spherical bubble in the sonoluminescence regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Popinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motions induced by wave breaking near the air-sea interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Liège Colloquium on Ocean Hydrodynamics-Marine Turbulence Revisited</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The splash-up and vortex-like motion in a plunging wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Popinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH Colloquium 355, ``Interfacial Instabilities''</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Navier-Stokes simulation of plunging breakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXth International Congress on Theoretical and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1996, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of breaking waves: A two-phase flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kharif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th General Assembly of European Geophysical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1995, Hamburg, Germany. pp.C595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8438,468 +8572,468 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A consistent treatment of dynamic contact angles in the sharp-interface framework with the generalized Navier boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yash Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Fricke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Popinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahriar Afkhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PArallel, Robust, Interface Simulator (PARIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Aniszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Arrufat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Crialesi-Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dabiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion and viscous attenuation of capillary waves with finite amplitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Denner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pare Gounsetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray formation in a quasi-planar gas-liquid mixing layer at moderate density ratios: a numerical closeup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grétar Tryggvason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId282"/>
+      <w:footerReference w:type="default" r:id="rId284"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8967,51 +9101,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A4EF696"/>
+    <w:nsid w:val="091CD27A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9198,51 +9332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-zaleski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2004-9090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05029699X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553437v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyun Pan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Long" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Scardovelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2026.114838" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154291v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106728" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104157v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Kulkarni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pairetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Villiers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.218" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417162v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Fullana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Amberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xmj5-dbgp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646108v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chirco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544137v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaleski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.236" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947605v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Pal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Pairetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Crialesi-Esposito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221732" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallav Kant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Saade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.074802" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Maarek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551797v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Saini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tanne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Zaleski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/Mat.Plast.1964" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03654968v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Malan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Malan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Rousseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109920" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03653064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105125" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03652740v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Roman Afanador" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretar Tryggvason" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacai Lu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105059" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2020-000004-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146781v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Aniszewski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103399" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#487;is L&#257;cis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Johansson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Hess" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2020-900280-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03654345v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balachandar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soldati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ahmadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourouiba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103439" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Essmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Shui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Valluri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.595" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080699v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar I Pairetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Marquez Damian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto M Nigro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020035413" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486990v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ling" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scardovelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Llor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.05.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179278v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Llor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Malan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.10.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349305v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Afkhami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buongiorno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.06.078" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deike" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ghabache" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger-Belair" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup K Das" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.013603" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653902v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Jian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ray" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.768" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978400v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahriar Afkhami" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Buongiorno" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03035196v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Panfilov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.556" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510299v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mounir Daou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Igualada" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dutilleul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Citerne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodr&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15725" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01424259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lagr&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bondino" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-016-0707-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398107v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.468" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01158526v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scardovelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2015.04.031" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01196361v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ling" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.07.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227241v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870820" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903406v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Matas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marty" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hoepffner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909922v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. John Soundar Jerome" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4831796" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448218v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Thoraval" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohsei T Takehara" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeharu T Etoh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.264506" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713915v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grandjean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.159" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-5Z9791N7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626373v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445421v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agbaglah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fuster" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#339;pffner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josserand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.12.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445424v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tomar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Popinet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.06.018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444573v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449840v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.056318" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500392v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006004125" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014838v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Renardy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchemin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Renardy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112003004142" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Q4WNNTF1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307123v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kharif" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869907" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248388v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melayah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rothman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996145" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA9483438F5B68653BF9B4F92AD68B441F71E820/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139561v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Appert-Rolland" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00411459408203856" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247835v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1993135" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FC7ACB2ADF8359C411BCA357D50083248586CAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211052v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H. Rothman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500160216100" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/309647DBD4F0413928B3A5FAAAF30682EDEF1103/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232900v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lallemand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019850046017079300" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85D28DE8635A14D71DA43C689D062C1DC54099DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232154v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pomeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01983004404013500" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F37CAF0F0053600CE92AD31B3638276DC36A30F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209037v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01981004204051500" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10FC410DF97664C42FD658738BF737918AB1DFE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312992v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lacour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246830v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657691v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Joubert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Dijon de Oliveira Campos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150888v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar I Pairetti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago M&#225;rquez Dami&#225;n" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Nigro" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394587v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panfilov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858927v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855913v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713925v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710286v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00657204v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526190v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497480v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526188v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Salsac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Burriesci" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000949v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prud'Homme" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454898v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309954v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kharif" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460697v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309728v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309953v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309725v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309718v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428626v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Fricke" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02112617v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aniszewski" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arrufat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Crialesi-Esposito" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dabiri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01447904v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Denner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pare Gounsetti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01424735v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ling" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;tar Tryggvason" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-zaleski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2004-9090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05029699X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591630v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Fullana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Kulkarni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Fricke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahriar Afkhami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2026.11332" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553437v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyun Pan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Long" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Scardovelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2026.114838" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154291v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106728" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104157v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pairetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Villiers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.218" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Amberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xmj5-dbgp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947605v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Pal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Pairetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Crialesi-Esposito" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221732" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chirco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544137v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaleski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.236" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141276v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallav Kant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Saade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.074802" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717210v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Maarek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Saini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tanne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Zaleski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/Mat.Plast.1964" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03653064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105125" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03654968v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Malan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Malan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Rousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109920" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03652740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Roman Afanador" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretar Tryggvason" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacai Lu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105059" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417231v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#487;is L&#257;cis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Johansson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Hess" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2020-900280-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03654345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balachandar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soldati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ahmadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourouiba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103439" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903030v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Essmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Shui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Valluri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.595" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953610v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2020-000004-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146781v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Aniszewski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103399" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar I Pairetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Marquez Damian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto M Nigro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020035413" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Llor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Malan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.10.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486990v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ling" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scardovelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Llor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.05.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978400v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Buongiorno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349305v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Afkhami" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buongiorno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.06.078" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692897v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deike" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ghabache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger-Belair" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup K Das" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.013603" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653902v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Jian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ray" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.768" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03035196v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Panfilov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.556" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510299v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mounir Daou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Igualada" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dutilleul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Citerne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodr&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15725" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.468" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01424259v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lagr&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bondino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-016-0707-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01158526v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scardovelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2015.04.031" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01196361v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.07.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227241v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870820" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903406v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Matas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marty" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hoepffner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. John Soundar Jerome" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4831796" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448218v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Thoraval" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohsei T Takehara" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeharu T Etoh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.264506" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713915v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grandjean" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.159" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-5Z9791N7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626373v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011036" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445421v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agbaglah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fuster" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#339;pffner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josserand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.12.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445424v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tomar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Popinet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.06.018" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444573v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449840v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.056318" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500392v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006004125" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014838v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Renardy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchemin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Renardy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112003004142" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Q4WNNTF1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307123v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kharif" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869907" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248388v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melayah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rothman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996145" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA9483438F5B68653BF9B4F92AD68B441F71E820/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139561v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Appert-Rolland" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00411459408203856" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247835v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1993135" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FC7ACB2ADF8359C411BCA357D50083248586CAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211052v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H. Rothman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500160216100" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/309647DBD4F0413928B3A5FAAAF30682EDEF1103/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232900v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lallemand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019850046017079300" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85D28DE8635A14D71DA43C689D062C1DC54099DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232154v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pomeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01983004404013500" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F37CAF0F0053600CE92AD31B3638276DC36A30F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209037v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01981004204051500" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10FC410DF97664C42FD658738BF737918AB1DFE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312992v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lacour" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246830v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657691v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Joubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Dijon de Oliveira Campos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150888v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar I Pairetti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago M&#225;rquez Dami&#225;n" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Nigro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394587v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panfilov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855913v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858927v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713925v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00657204v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710286v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526190v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497480v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526188v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Salsac" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Burriesci" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000949v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prud'Homme" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454898v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309954v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kharif" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460697v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309728v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309953v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309725v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309718v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428626v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02112617v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aniszewski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arrufat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Crialesi-Esposito" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dabiri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01447904v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Denner" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pare Gounsetti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01424735v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ling" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;tar Tryggvason" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>