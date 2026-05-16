--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -554,261 +554,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The atomising pulsed jet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yash Kulkarni</w:t>
+                <w:t xml:space="preserve">Mass diffusion and bending in dynamic wetting by phase-field and sharp-interface models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Pairetti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+                <w:t xml:space="preserve">Gustav Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2025.218⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (4), pp.045108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/xmj5-dbgp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104157v1</w:t>
+                <w:t xml:space="preserve">hal-05417162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass diffusion and bending in dynamic wetting by phase-field and sharp-interface models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomas Fullana</w:t>
+                <w:t xml:space="preserve">The atomising pulsed jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yash Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Pairetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Villiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustav Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (4), pp.045108. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1009, pp.A35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/xmj5-dbgp⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417162v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics of drops generated from ensembles of randomly corrugated ligaments</w:t>
               </w:r>
@@ -1541,248 +1541,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On shear layer atomization within closed channels: Numerical simulations of a cough-replicating experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Villiers</w:t>
+                <w:t xml:space="preserve">A geometric VOF method for interface resolved phase change and conservative thermal energy advection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. Malan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Malan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2021.105125⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 426, pp.109920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653064v1</w:t>
+                <w:t xml:space="preserve">hal-03654968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometric VOF method for interface resolved phase change and conservative thermal energy advection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.G. Malan</w:t>
+                <w:t xml:space="preserve">On shear layer atomization within closed channels: Numerical simulations of a cough-replicating experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Pairetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Villiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.G. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 426, pp.109920. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231, pp.105125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2021.105125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654968v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of topology changes on the breakup of a periodic liquid jet</w:t>
               </w:r>
@@ -1937,51 +1937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berk Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 229 (10), pp.1897-1921. </w:t>
@@ -2143,382 +2143,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic Orbits of Tumbling Ellipsoids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pei Shui</w:t>
+                <w:t xml:space="preserve">Dynamic wetting failure in curtain coating by the Volume-of-Fluid method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Popinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.595⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 229 (10), pp.1923-1934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2020-000004-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903030v1</w:t>
+                <w:t xml:space="preserve">hal-02953610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic wetting failure in curtain coating by the Volume-of-Fluid method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomas Fullana</w:t>
+                <w:t xml:space="preserve">Planar Jet Stripping of Liquid Coatings: Numerical Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Aniszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Popinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2020-000004-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132, pp.103399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953610v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar Jet Stripping of Liquid Coatings: Numerical Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaotic Orbits of Tumbling Ellipsoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Essmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Shui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Aniszewski</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prashant Valluri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 132, pp.103399. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 903, pp.A10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146781v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesh resolution effects on primary atomization simulations</w:t>
               </w:r>
@@ -2628,274 +2628,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of pore isolation and competition in idealized micro-spall process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Aniszewski</w:t>
+                <w:t xml:space="preserve">Detailed numerical simulations of pore competition in idealized micro-spall using the VOF method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. Malan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scardovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Llor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leon Malan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.10.013⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 189, pp.60 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179278v1</w:t>
+                <w:t xml:space="preserve">hal-03486990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed numerical simulations of pore competition in idealized micro-spall using the VOF method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Ling</w:t>
+                <w:t xml:space="preserve">Numerical simulations of pore isolation and competition in idealized micro-spall process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Aniszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Scardovelli</w:t>
+                <w:t xml:space="preserve">Antoine Llor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Llor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+                <w:t xml:space="preserve">Leon Malan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 189, pp.60 - 72. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113, pp.304-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486990v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of microlayer formation in nucleate boiling</w:t>
               </w:r>
@@ -3820,51 +3820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using extrapolation techniques in VOF methodology to model expanding bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.C. Malan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Scardovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9101,51 +9101,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="091CD27A"/>
+    <w:nsid w:val="2615E804"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9332,51 +9332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-zaleski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2004-9090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05029699X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591630v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Fullana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Kulkarni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Fricke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahriar Afkhami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2026.11332" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553437v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyun Pan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Long" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Scardovelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2026.114838" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154291v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106728" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104157v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pairetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Villiers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.218" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Amberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xmj5-dbgp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947605v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Pal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Pairetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Crialesi-Esposito" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221732" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chirco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544137v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaleski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.236" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141276v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallav Kant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Saade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.074802" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717210v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Maarek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Saini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tanne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Zaleski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/Mat.Plast.1964" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03653064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105125" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03654968v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Malan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Malan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Rousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109920" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03652740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Roman Afanador" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretar Tryggvason" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacai Lu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105059" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417231v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#487;is L&#257;cis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Johansson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Hess" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2020-900280-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03654345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balachandar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soldati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ahmadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourouiba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103439" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903030v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Essmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Shui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Valluri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.595" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953610v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2020-000004-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146781v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Aniszewski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103399" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar I Pairetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Marquez Damian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto M Nigro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020035413" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Llor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Malan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.10.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486990v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ling" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scardovelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Llor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.05.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978400v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Buongiorno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349305v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Afkhami" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buongiorno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.06.078" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692897v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deike" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ghabache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger-Belair" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup K Das" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.013603" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653902v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Jian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ray" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.768" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03035196v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Panfilov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.556" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510299v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mounir Daou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Igualada" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dutilleul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Citerne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodr&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15725" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.468" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01424259v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lagr&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bondino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-016-0707-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01158526v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scardovelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2015.04.031" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01196361v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.07.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227241v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870820" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903406v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Matas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marty" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hoepffner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. John Soundar Jerome" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4831796" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448218v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Thoraval" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohsei T Takehara" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeharu T Etoh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.264506" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713915v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grandjean" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.159" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-5Z9791N7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626373v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011036" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445421v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agbaglah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fuster" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#339;pffner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josserand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.12.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445424v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tomar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Popinet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.06.018" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444573v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449840v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.056318" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500392v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006004125" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014838v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Renardy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchemin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Renardy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112003004142" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Q4WNNTF1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307123v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kharif" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869907" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248388v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melayah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rothman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996145" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA9483438F5B68653BF9B4F92AD68B441F71E820/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139561v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Appert-Rolland" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00411459408203856" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247835v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1993135" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FC7ACB2ADF8359C411BCA357D50083248586CAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211052v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H. Rothman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500160216100" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/309647DBD4F0413928B3A5FAAAF30682EDEF1103/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232900v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lallemand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019850046017079300" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85D28DE8635A14D71DA43C689D062C1DC54099DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232154v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pomeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01983004404013500" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F37CAF0F0053600CE92AD31B3638276DC36A30F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209037v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01981004204051500" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10FC410DF97664C42FD658738BF737918AB1DFE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312992v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lacour" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246830v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657691v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Joubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Dijon de Oliveira Campos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150888v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar I Pairetti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago M&#225;rquez Dami&#225;n" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Nigro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394587v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panfilov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855913v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858927v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713925v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00657204v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710286v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526190v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497480v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526188v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Salsac" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Burriesci" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000949v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prud'Homme" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454898v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309954v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kharif" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460697v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309728v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309953v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309725v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309718v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428626v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02112617v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aniszewski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arrufat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Crialesi-Esposito" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dabiri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01447904v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Denner" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pare Gounsetti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01424735v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ling" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;tar Tryggvason" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-zaleski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2004-9090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05029699X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591630v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Fullana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Kulkarni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Fricke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahriar Afkhami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2026.11332" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553437v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyun Pan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Long" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Scardovelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2026.114838" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154291v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106728" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417162v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Amberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xmj5-dbgp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104157v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pairetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Villiers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.218" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947605v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Pal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Pairetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Crialesi-Esposito" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221732" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chirco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544137v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaleski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.236" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141276v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallav Kant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Saade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.074802" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717210v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Maarek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Saini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tanne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Zaleski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/Mat.Plast.1964" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03654968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Malan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Malan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Rousseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109920" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03653064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105125" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03652740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Roman Afanador" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretar Tryggvason" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacai Lu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105059" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417231v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#487;is L&#257;cis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Johansson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Hess" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2020-900280-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03654345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balachandar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soldati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ahmadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourouiba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103439" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2020-000004-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Aniszewski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103399" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Essmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Shui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Valluri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.595" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar I Pairetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Marquez Damian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto M Nigro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020035413" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ling" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scardovelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Llor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.05.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179278v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Llor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Malan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.10.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978400v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Buongiorno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349305v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Afkhami" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buongiorno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.06.078" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692897v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deike" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ghabache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger-Belair" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup K Das" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.013603" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653902v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Jian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ray" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.768" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03035196v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Panfilov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.556" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510299v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mounir Daou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Igualada" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dutilleul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Citerne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodr&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15725" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.468" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01424259v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lagr&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bondino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-016-0707-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01158526v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scardovelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2015.04.031" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01196361v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.07.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227241v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870820" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903406v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Matas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marty" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hoepffner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. John Soundar Jerome" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4831796" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448218v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Thoraval" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohsei T Takehara" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeharu T Etoh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.264506" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713915v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grandjean" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.159" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-5Z9791N7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626373v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011036" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445421v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agbaglah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fuster" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#339;pffner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josserand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.12.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445424v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tomar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Popinet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.06.018" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444573v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449840v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.056318" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500392v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006004125" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014838v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Renardy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchemin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Renardy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112003004142" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Q4WNNTF1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307123v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kharif" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869907" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248388v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melayah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rothman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996145" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA9483438F5B68653BF9B4F92AD68B441F71E820/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139561v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Appert-Rolland" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00411459408203856" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247835v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1993135" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FC7ACB2ADF8359C411BCA357D50083248586CAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211052v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H. Rothman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500160216100" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/309647DBD4F0413928B3A5FAAAF30682EDEF1103/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232900v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lallemand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019850046017079300" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85D28DE8635A14D71DA43C689D062C1DC54099DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232154v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pomeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01983004404013500" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F37CAF0F0053600CE92AD31B3638276DC36A30F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209037v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01981004204051500" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10FC410DF97664C42FD658738BF737918AB1DFE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312992v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lacour" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246830v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657691v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Joubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Dijon de Oliveira Campos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150888v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar I Pairetti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago M&#225;rquez Dami&#225;n" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Nigro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394587v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panfilov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855913v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858927v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713925v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00657204v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710286v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526190v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497480v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526188v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Salsac" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Burriesci" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000949v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prud'Homme" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454898v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309954v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kharif" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460697v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309728v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309953v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309725v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309718v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428626v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02112617v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aniszewski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arrufat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Crialesi-Esposito" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dabiri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01447904v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Denner" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pare Gounsetti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01424735v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ling" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;tar Tryggvason" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>