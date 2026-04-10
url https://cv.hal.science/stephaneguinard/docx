--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Guinard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephaneguinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0756-4541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert Airbus, Computational Mechanics & Multiscale Analysis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local/global non-intrusive coupling strategy for robust design: a first attempt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Karaouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (19), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-025-00302-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to replace lightning strike tests by ball impacts in the design process of lightweight composite aircraft panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.165-176. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2017.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear localization strategies for domain decomposition methods: Application to post-buckling analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 196, pp.1436-1446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches local/global non-intrusives et optimisation robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Karaouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust Global-Local Iterative Coupling for composite structures in non-linear statics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bettinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Oancea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques AMECA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Model Structural Coupling in Non-Linear Statics: A robustness study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bettinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Oancea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive domain decomposition algorithm for solving nonlinear problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2016 - European Congress on Computational Methods in Applied Sciences and Engineering - Ile de Crète (Grèce), Juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to define a mechanical impact equivalent to a lightning strike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Lightning and Static Electricity (ICOLSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement des structures composites soumises à l’impact foudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites, Lyon, 29 Juin-1er juillet 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Mechanical Impact tests equivalent to lightning strikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques DynRap 'Etudes de phénomènes en dynamique rapide par essais et simulations', DGA- Techniques aeronautiques, Toulouse (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent impact set-up for lightning strike damage on composite coupons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM20, 20th International Conference on Composite Materials, Copenhagen (Danmark), 19-24th July</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of a lightning test by a mechanical impact one : from equivalence criterion based on deflection to mechanical modelling of core damage and delamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Lightning and Static Electricity (ICOLSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Mechanical Impact tests equivalent to lightning strikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM16 - 16TH EUROPEAN CONFERENCE ON COMPOSITE MATERIALS, Seville, Spain, 22-26 June 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Strategy for the Analysis of Bolted Joints Taking Into Account Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third M.I.T. Conference on Computational Fluid and Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Strategy for the Analysis of Bolted Joints Taking Into Account Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d MIT Conference on Computational Fluid and Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of interply porosities in composites thermoforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cheruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maison-Le Poec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International ESAFORM Conference on Metal Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of interply porosities in composites thermoforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cheruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Maison-Le Poëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International ESAFORM conference on Material Forming 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Salerno, Italy. pp.903-906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elément fini de coques à pincement pour la simulation de la mise en forme de composites thermoplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maison-Le Poec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque National en Calculs des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elément fini de coques à pincement pour la simulation de la mise en forme de composites thermoplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maison-Le Poec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Giens, France. Actes Tome II, pp. 207-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Guinard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephaneguinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0756-4541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert Airbus, Computational Mechanics & Multiscale Analysis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local/global non-intrusive coupling strategy for robust design: a first attempt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Karaouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (19), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-025-00302-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to replace lightning strike tests by ball impacts in the design process of lightweight composite aircraft panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.165-176. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2017.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear localization strategies for domain decomposition methods: Application to post-buckling analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 196, pp.1436-1446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches local/global non-intrusives et optimisation robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Karaouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust Global-Local Iterative Coupling for composite structures in non-linear statics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bettinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Oancea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques AMECA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Model Structural Coupling in Non-Linear Statics: A robustness study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bettinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Oancea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive domain decomposition algorithm for solving nonlinear problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2016 - European Congress on Computational Methods in Applied Sciences and Engineering - Ile de Crète (Grèce), Juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement des structures composites soumises à l’impact foudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites, Lyon, 29 Juin-1er juillet 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to define a mechanical impact equivalent to a lightning strike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Lightning and Static Electricity (ICOLSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Mechanical Impact tests equivalent to lightning strikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques DynRap 'Etudes de phénomènes en dynamique rapide par essais et simulations', DGA- Techniques aeronautiques, Toulouse (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent impact set-up for lightning strike damage on composite coupons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM20, 20th International Conference on Composite Materials, Copenhagen (Danmark), 19-24th July</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of a lightning test by a mechanical impact one : from equivalence criterion based on deflection to mechanical modelling of core damage and delamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Lightning and Static Electricity (ICOLSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Mechanical Impact tests equivalent to lightning strikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM16 - 16TH EUROPEAN CONFERENCE ON COMPOSITE MATERIALS, Seville, Spain, 22-26 June 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Strategy for the Analysis of Bolted Joints Taking Into Account Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third M.I.T. Conference on Computational Fluid and Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Strategy for the Analysis of Bolted Joints Taking Into Account Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d MIT Conference on Computational Fluid and Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of interply porosities in composites thermoforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cheruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maison-Le Poec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International ESAFORM Conference on Metal Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of interply porosities in composites thermoforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cheruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Maison-Le Poëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International ESAFORM conference on Material Forming 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Salerno, Italy. pp.903-906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elément fini de coques à pincement pour la simulation de la mise en forme de composites thermoplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maison-Le Poec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque National en Calculs des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elément fini de coques à pincement pour la simulation de la mise en forme de composites thermoplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maison-Le Poec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Giens, France. Actes Tome II, pp. 207-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C8C3942"/>
+    <w:nsid w:val="4DC3B9A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephaneguinard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0756-4541" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Karaouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-025-00302-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soulas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.09.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442209v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bettinotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric V&#233;ron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Oancea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salaun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051907v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052006v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987975v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Champaney" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507942v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soulat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheruet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maison-Le Poec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020578v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheruet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maison-Le Po&#235;c" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touratier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephaneguinard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0756-4541" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Karaouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-025-00302-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soulas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.09.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442209v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bettinotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric V&#233;ron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Oancea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salaun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987975v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Champaney" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507942v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soulat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheruet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maison-Le Poec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020578v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheruet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maison-Le Po&#235;c" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touratier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>