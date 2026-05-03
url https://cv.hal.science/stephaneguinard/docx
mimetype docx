--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Guinard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephaneguinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0756-4541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert Airbus, Computational Mechanics & Multiscale Analysis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local/global non-intrusive coupling strategy for robust design: a first attempt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Karaouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (19), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-025-00302-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to replace lightning strike tests by ball impacts in the design process of lightweight composite aircraft panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.165-176. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2017.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear localization strategies for domain decomposition methods: Application to post-buckling analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 196, pp.1436-1446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches local/global non-intrusives et optimisation robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Karaouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust Global-Local Iterative Coupling for composite structures in non-linear statics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bettinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Oancea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques AMECA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Model Structural Coupling in Non-Linear Statics: A robustness study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bettinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Oancea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive domain decomposition algorithm for solving nonlinear problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2016 - European Congress on Computational Methods in Applied Sciences and Engineering - Ile de Crète (Grèce), Juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement des structures composites soumises à l’impact foudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites, Lyon, 29 Juin-1er juillet 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to define a mechanical impact equivalent to a lightning strike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Lightning and Static Electricity (ICOLSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Mechanical Impact tests equivalent to lightning strikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques DynRap 'Etudes de phénomènes en dynamique rapide par essais et simulations', DGA- Techniques aeronautiques, Toulouse (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent impact set-up for lightning strike damage on composite coupons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM20, 20th International Conference on Composite Materials, Copenhagen (Danmark), 19-24th July</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of a lightning test by a mechanical impact one : from equivalence criterion based on deflection to mechanical modelling of core damage and delamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Lightning and Static Electricity (ICOLSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Mechanical Impact tests equivalent to lightning strikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM16 - 16TH EUROPEAN CONFERENCE ON COMPOSITE MATERIALS, Seville, Spain, 22-26 June 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Strategy for the Analysis of Bolted Joints Taking Into Account Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third M.I.T. Conference on Computational Fluid and Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Strategy for the Analysis of Bolted Joints Taking Into Account Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d MIT Conference on Computational Fluid and Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of interply porosities in composites thermoforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cheruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maison-Le Poec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International ESAFORM Conference on Metal Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of interply porosities in composites thermoforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cheruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Maison-Le Poëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International ESAFORM conference on Material Forming 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Salerno, Italy. pp.903-906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elément fini de coques à pincement pour la simulation de la mise en forme de composites thermoplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maison-Le Poec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque National en Calculs des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elément fini de coques à pincement pour la simulation de la mise en forme de composites thermoplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maison-Le Poec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Giens, France. Actes Tome II, pp. 207-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Guinard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephaneguinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0756-4541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert Airbus, Computational Mechanics & Multiscale Analysis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local/global non-intrusive coupling strategy for robust design: a first attempt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Karaouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (19), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-025-00302-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to replace lightning strike tests by ball impacts in the design process of lightweight composite aircraft panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.165-176. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2017.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear localization strategies for domain decomposition methods: Application to post-buckling analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 196, pp.1436-1446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches local/global non-intrusives et optimisation robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Karaouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust Global-Local Iterative Coupling for composite structures in non-linear statics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bettinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Oancea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques AMECA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Model Structural Coupling in Non-Linear Statics: A robustness study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bettinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Oancea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive domain decomposition algorithm for solving nonlinear problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2016 - European Congress on Computational Methods in Applied Sciences and Engineering - Ile de Crète (Grèce), Juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to define a mechanical impact equivalent to a lightning strike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Lightning and Static Electricity (ICOLSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement des structures composites soumises à l’impact foudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites, Lyon, 29 Juin-1er juillet 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Mechanical Impact tests equivalent to lightning strikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques DynRap 'Etudes de phénomènes en dynamique rapide par essais et simulations', DGA- Techniques aeronautiques, Toulouse (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent impact set-up for lightning strike damage on composite coupons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM20, 20th International Conference on Composite Materials, Copenhagen (Danmark), 19-24th July</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of a lightning test by a mechanical impact one : from equivalence criterion based on deflection to mechanical modelling of core damage and delamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Lightning and Static Electricity (ICOLSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Mechanical Impact tests equivalent to lightning strikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM16 - 16TH EUROPEAN CONFERENCE ON COMPOSITE MATERIALS, Seville, Spain, 22-26 June 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Strategy for the Analysis of Bolted Joints Taking Into Account Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third M.I.T. Conference on Computational Fluid and Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Strategy for the Analysis of Bolted Joints Taking Into Account Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d MIT Conference on Computational Fluid and Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of interply porosities in composites thermoforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cheruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maison-Le Poec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International ESAFORM Conference on Metal Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of interply porosities in composites thermoforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cheruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Maison-Le Poëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International ESAFORM conference on Material Forming 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Salerno, Italy. pp.903-906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elément fini de coques à pincement pour la simulation de la mise en forme de composites thermoplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maison-Le Poec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque National en Calculs des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elément fini de coques à pincement pour la simulation de la mise en forme de composites thermoplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maison-Le Poec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Giens, France. Actes Tome II, pp. 207-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DC3B9A3"/>
+    <w:nsid w:val="CCBDC6C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephaneguinard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0756-4541" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Karaouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-025-00302-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soulas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.09.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442209v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bettinotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric V&#233;ron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Oancea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salaun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987975v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Champaney" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507942v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soulat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheruet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maison-Le Poec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020578v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheruet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maison-Le Po&#235;c" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touratier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephaneguinard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0756-4541" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Karaouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-025-00302-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soulas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.09.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442209v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bettinotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric V&#233;ron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Oancea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salaun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051907v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052006v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987975v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Champaney" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507942v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soulat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheruet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maison-Le Poec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020578v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheruet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maison-Le Po&#235;c" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touratier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>