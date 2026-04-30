--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -248,611 +248,611 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Alkali-Silica Reaction and Delayed Ettringite Formation-induced cracking on air permeability and water diffusivity in concrete</w:t>
+                <w:t xml:space="preserve">Numerical investigation of mechanisms affecting alkali-silica reaction advancement by reactive transport simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Maalouf</w:t>
+                <w:t xml:space="preserve">Lucie Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Multon</w:t>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Jabbour</w:t>
+                <w:t xml:space="preserve">Benoit Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22, pp.e04183. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.107791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e04183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.107791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871079v2</w:t>
+                <w:t xml:space="preserve">hal-05003004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of mechanisms affecting alkali-silica reaction advancement by reactive transport simulations</w:t>
+                <w:t xml:space="preserve">Impact of Alkali-Silica Reaction and Delayed Ettringite Formation-induced cracking on air permeability and water diffusivity in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gomez</w:t>
+                <w:t xml:space="preserve">Joe Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Péralès</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Fournier</w:t>
+                <w:t xml:space="preserve">Jacques Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 190, pp.107791. </w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22, pp.e04183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.107791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e04183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003004v1</w:t>
+                <w:t xml:space="preserve">hal-04871079v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the water saturation and damage in reinforced concrete subjected to alkali-silica reaction gradient by non-destructive testing</w:t>
+                <w:t xml:space="preserve">Methodology for numerical analysis of structures affected by delayed ettringite formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goodluck Msigwa</w:t>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Multon</w:t>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kolmayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2025.106287⟩</w:t>
+              <w:t xml:space="preserve">Magazine of Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jmacr.25.00030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05341082v1</w:t>
+                <w:t xml:space="preserve">hal-05115131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for numerical analysis of structures affected by delayed ettringite formation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Monitoring the water saturation and damage in reinforced concrete subjected to alkali-silica reaction gradient by non-destructive testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goodluck Msigwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Kolmayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magazine of Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 164, pp.106287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jmacr.25.00030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2025.106287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115131v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacuum Modular Concept, a new technique to measure air permeability: application to anisotropy in reinforced concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112, pp.113897. </w:t>
@@ -916,51 +916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misato Fujishima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taito Miura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichiro Kawabata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1007,77 +1007,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of concrete permeability measurements in laboratory and in field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1137,90 +1137,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing permeability measurements: Bridging the gap between pressure and vacuum techniques for steady and transient states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 94, pp.109933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1248,429 +1248,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Numerical Models for the Performance Assessment of Concrete Structures Affected by Alkali-Silica Reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Reinforcing Rebar on Expansion due to Delayed Ettringite Formation along the Bonding Length – Part II: Bond Performance of Reinforced Concrete Affected by DEF Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taito Miura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misato Fujishima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichiro Kawabata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuya Takahashi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Go Igarashi</w:t>
+                <w:t xml:space="preserve">Renaud-Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 21 (8), pp.655-679. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3151/jact.21.655⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 21 (11), pp.869-888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3151/jact.21.869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229259v1</w:t>
+                <w:t xml:space="preserve">hal-04316152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-field measurement and numerical modelling of air leakage in concrete: From laboratory specimen to structural full-scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Review of Numerical Models for the Performance Assessment of Concrete Structures Affected by Alkali-Silica Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuya Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taito Miura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoshi Ueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihiko Toda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Multon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hognon Sogbossi</w:t>
+                <w:t xml:space="preserve">Go Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131410⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (8), pp.655-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3151/jact.21.655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04106727v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Reinforcing Rebar on Expansion due to Delayed Ettringite Formation along the Bonding Length – Part II: Bond Performance of Reinforced Concrete Affected by DEF Expansion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Multon</w:t>
+                <w:t xml:space="preserve">In-field measurement and numerical modelling of air leakage in concrete: From laboratory specimen to structural full-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Rossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud-Pierre Martin</w:t>
+                <w:t xml:space="preserve">David Bouhjiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hognon Sogbossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (11), pp.869-888. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 385, pp.131410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3151/jact.21.869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316152v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04106727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Reinforcing Rebar on Expansion due to Delayed Ettringite Formation along the Bonding Length – Part I: The Role of Bond on Expansive Behavior of Concrete</w:t>
               </w:r>
@@ -1695,64 +1695,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taito Miura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misato Fujishima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoshi Ueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuya Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21 (11), pp.851-868. </w:t>
@@ -1803,51 +1803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the expansive sites distribution on alkali-silica reaction expansion under applied stress: Crack orientation as a key factor for expansion transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taito Miura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichiro Kawabata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1894,64 +1894,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive measurements for the evaluation of the air permeability of concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2041,51 +2041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinkage mitigation of metakaolin-based geopolymer activated by sodium silicate solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Benavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2162,77 +2162,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the mechanical behaviour of concrete subjected to Alkali-Silica Reaction (ASR) under multi-axial stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 158, pp.106823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2305,51 +2305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carcasses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cassagnabère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2409,51 +2409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of an alkali-silica reaction kinetics model to diffusion and reactive mechanisms parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-De-Patience Ftatsi Mbetmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2539,90 +2539,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of structures affected by Alkali-Silica reaction (ASR) using homogenized modelling of reinforced concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 246, pp.112845. </w:t>
@@ -2673,51 +2673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the distribution of expansive sites in aggregates on microscopic damage caused by alkali-silica reaction: Insights into the mechanical origin of expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taito Miura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichiro Kawabata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2777,77 +2777,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of restraint on the expansion of concrete due to delayed ettringite formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichiro Kawabata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoshi Ueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taito Miura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 121, pp.104062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2894,64 +2894,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability and damage of partially saturated concrete exposed to elevated temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hognon Sogbossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 109, pp.103563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3024,51 +3024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carcasses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cassagnabère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3128,64 +3128,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approach for the measurement of gas permeability and porosity accessible to gas in vacuum and under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hognon Sogbossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 103, pp.59-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3219,90 +3219,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexural performance of reinforced concrete beams damaged by Alkali-Silica Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3353,64 +3353,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expansion modelling based on cracking induced by the formation of new phases in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 160, pp.293-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3444,64 +3444,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical modelling of Delayed Ettringite Formation for assessment of affected concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 108, pp.72-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3548,64 +3548,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of stress on concrete expansion due to delayed ettringite formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3669,90 +3669,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of stresses and restraints on ASR expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3816,64 +3816,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of reinforcement-concrete interfaces and cracking on gas transfer in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hognon Sogbossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 157, pp.521 - 533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3907,64 +3907,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete creep modelling for structural applications: non-linearity, multi-axiality, hydration, temperature and drying effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4041,64 +4041,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale analysis of alkali–silica reaction (ASR): Impact of alkali leaching on scale effects affecting expansion tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81, pp.122 - 133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4132,103 +4132,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirements for the Modeling of Medium-Term Behavior of Nuclear Containment Concrete for a “Loss of Coolant Accident” Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 711, pp.916-923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4275,64 +4275,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of a chemo-mechanical modeling for alkali silica reaction (ASR) with experimental evidences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro F. M. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4421,90 +4421,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEF modelling based on thermodynamic equilibria and ionic transfers for structural analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (4), pp.377--402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4538,64 +4538,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic creep of concrete under compression, tension and bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4668,64 +4668,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37, pp.82--94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4797,64 +4797,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45, pp.262--269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4900,64 +4900,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile, compressive and flexural basic creep of concrete at different stress levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5017,77 +5017,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkali-silica reaction (ASR) expansion: Pessimum effect versus scale effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 44, pp.25--33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5115,317 +5115,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swellings due to alkali-silica reaction and delayed ettringite formation: Characterisation of expansion isotropy and effect of moisture conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical analysis of frost effects in porous media. Benefits and limits of the finite element poroelasticity formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassina Bouzabata</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hacene Houari</w:t>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2011.10.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (4), pp.438-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.1014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724659v1</w:t>
+                <w:t xml:space="preserve">hal-01724657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of frost effects in porous media. Benefits and limits of the finite element poroelasticity formulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Swellings due to alkali-silica reaction and delayed ettringite formation: Characterisation of expansion isotropy and effect of moisture conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassina Bouzabata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Perrin</w:t>
+                <w:t xml:space="preserve">Hacene Houari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 36 (4), pp.438-458. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (3), pp.349--356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.1014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2011.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724657v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of restraint on expansion due to delayed ettringite formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassina Bouzabata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Houari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 42 (7), pp.1024-1031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5472,77 +5472,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimising an expansion test for the assessment of alkali-silica reaction in concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (9), pp.1641-1653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5576,77 +5576,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of fired clay materials subjected to freeze-thaw cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Anh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Voland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5712,433 +5712,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of aggregate size and alkali content on ASR expansion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A review of continuum damage modelling for dam analysis Main steps of a fruitful university-industry collaboration leading to an integrated model applicable to AAR affected structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourdarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Petit</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.08.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (6-7), pp.805--822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2010.9693263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724664v1</w:t>
+                <w:t xml:space="preserve">hal-01724663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of moisture conditions and transfers on alkali silica reaction damaged structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 40 (6), pp.924--934. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2010.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of continuum damage modelling for dam analysis Main steps of a fruitful university-industry collaboration leading to an integrated model applicable to AAR affected structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effects of aggregate size and alkali content on ASR expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Grimal</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Diederich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 14 (6-7), pp.805--822. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (4), pp.508--516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2010.9693263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724663v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete modelling for expertise of structures affected by alkali aggregate reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6210,103 +6210,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of structural monitoring and laboratory tests for assessment of Alkali-Aggregate Reaction swelling: application to gate structure dam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 106 (3), pp.281-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6331,64 +6331,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-mechanical modeling for prediction of alkali silica reaction (ASR) expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6435,90 +6435,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the residual expansion of concrete affected by alkali silica reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Barin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20 (1), pp.54--62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6552,103 +6552,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled effects of aggregate size and alkali content on ASR expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 38 (3), pp.350-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6682,77 +6682,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemomechanical assessment of beams damaged by alkali-silica reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Seignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (4), pp.500--509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6786,51 +6786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete beams submitted to various moisture environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Seignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6890,51 +6890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of applied stresses on alkali-silica reaction-induced expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6987,268 +6987,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural behavior of concrete beams affected by alkali-silica reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Resonant frequencies monitoring of alkali aggregate reaction (AAR) damaged concrete beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Siegert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F Toutlemonde</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29 (6), pp.37--40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1747-1567.2005.tb00245.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724670v1</w:t>
+                <w:t xml:space="preserve">hal-01727411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant frequencies monitoring of alkali aggregate reaction (AAR) damaged concrete beams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Structural behavior of concrete beams affected by alkali-silica reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Toutlemonde</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Seignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (2), pp.67--76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01727411v1</w:t>
+                <w:t xml:space="preserve">hal-01724670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water distribution in beams damaged by alkali-silica reaction: global weighing and local gammadensitometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Merliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7321,51 +7321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water distribution in concrete beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7438,927 +7438,927 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Air Permeability of Alkali-Aggregate Reaction (AAR)-Affected Concrete</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale Damage Assessment of AAR-Affected Mass Concrete Under Various Stress States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Cagnon</w:t>
+                <w:t xml:space="preserve">Samy-Joseph Essalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bissonnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Argouges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAAR2024 - 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_11⟩</w:t>
+              <w:t xml:space="preserve">17th International Conference on Alkali-Aggregate Reaction in Concrete. ICAAR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.115-123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742051v1</w:t>
+                <w:t xml:space="preserve">hal-04742055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Transport Modelling of the Aggregate Degradation During ASR</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stress effect on degradation due to expansion in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAAR 2024 - 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742083v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress effect on degradation due to expansion in concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modification of Aggregate Crack Orientation from Different Expansive Site Under Applied Stress Evaluated by Mesoscale Discrete Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taito Miura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichiro Kawabata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Alkali-Aggregate Reaction in Concrete. ICAAR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ottawa, France. pp.257-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973728v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the Mechanical Behavior of a Concrete Pavement Damaged by ASR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bissonnette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Alkali-Aggregate Reaction in Concrete. ICAAR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.274-281, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of Aggregate Crack Orientation from Different Expansive Site Under Applied Stress Evaluated by Mesoscale Discrete Model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of Aggregate Reactivity by Dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josée Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Argouges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Alkali-Aggregate Reaction in Concrete. ICAAR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Ottawa, France. pp.257-264, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_30⟩</w:t>
+              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.35-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59419-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742062v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Aggregate Reactivity by Dissolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Reactive Transport Modelling of the Aggregate Degradation During ASR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fournier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Alkali-Aggregate Reaction in Concrete. ICAAR 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAAR 2024 - 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.231-239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-59419-9_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04742087v1</w:t>
+                <w:t xml:space="preserve">hal-04742083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale Damage Assessment of AAR-Affected Mass Concrete Under Various Stress States</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samy-Joseph Essalik</w:t>
+                <w:t xml:space="preserve">Evaluation of Air Permeability of Alkali-Aggregate Reaction (AAR)-Affected Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bissonnette</w:t>
+                <w:t xml:space="preserve">Hugo Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Fournier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jacques Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Argouges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Alkali-Aggregate Reaction in Concrete. ICAAR 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.115-123, </w:t>
+              <w:t xml:space="preserve">ICAAR2024 - 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.89-96, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742055v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for Numerical Analysis of a Structure Affected by DEF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kolmayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Alkali-Aggregate Reaction in Concrete. ICAAR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.265-273, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8386,338 +8386,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modelling of the Behaviour over 60 Years of a Nuclear Power Plant Containment Vessel Submitted to an Internal Swelling Reaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of temperature on the delayed behavior of biaxially prestressed concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Tabchoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAAR 2024 - 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on CONcrete under SEvere Conditions – Environment and Loading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Chennai, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742059v1</w:t>
+                <w:t xml:space="preserve">hal-04973752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature on the delayed behavior of biaxially prestressed concrete</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Numerical Modelling of the Behaviour over 60 Years of a Nuclear Power Plant Containment Vessel Submitted to an Internal Swelling Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on CONcrete under SEvere Conditions – Environment and Loading</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAAR 2024 - 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.290-297, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973752v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New creep device for experimentation on the effect of biaxial prestressing on concrete creepNew creep device for experimentation on the effect of biaxial prestressing on concrete creep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Tabchoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8772,77 +8772,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of Damage Due to Alkali Silica Reaction in Concrete at Different Temperatures by Using Non-destructive Testing Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goodluck Msigwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Alkali-Aggregate Reaction in Concrete. ICAAR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.19-27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8902,64 +8902,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misato Fujishima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taito Miura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuya Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichiro Kawabata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9006,90 +9006,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisations des mécanismes physico-chimiques de dégradation des granulats au cours d'une réunion alcali-granulats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9131,90 +9131,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a harmonization of permeability measurements under pressure and in vacuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDE NucCon 2023 - International Conference on Non-destructive Evaluation of Concrete in Nuclear Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VTT Technical Research Centre of Finland; Aalto University, Finland; BAM Federal Institute for Materials Research and Testing, Germany, Jan 2023, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9239,103 +9239,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Air Permeability of Concrete due to Expansion Caused by Internal Swelling Reactions (ISR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SynerCrete'23 - International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures. SynerCrete 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Milos, Greece. pp.796-808, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9363,122 +9363,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of different expansion models on the anisotropy of ASR expansion under restraint evaluated by 3D-RBSM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Interaction between the swelling due to ISR and creep due to bi-axial compression constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Tabchoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yuichiro Kawabata</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Int. Conf Alkali Aggregate Reaction in Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">ACES Project Mid-term Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research Centre REZ, Nov 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784728v1</w:t>
+                <w:t xml:space="preserve">irsn-04077666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case study of 10-years monitoring and innovative numerical modeling of a concrete bridge affected by Delayed Ettringite Formation</w:t>
               </w:r>
@@ -9516,51 +9529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djemal Belili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fib International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FIB, Jun 2022, Oslo, Norway</w:t>
@@ -9583,217 +9596,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between the swelling due to ISR and creep due to bi-axial compression constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence of different expansion models on the anisotropy of ASR expansion under restraint evaluated by 3D-RBSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taito Miura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Vidal</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichiro Kawabata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACES Project Mid-term Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Research Centre REZ, Nov 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">16th Int. Conf Alkali Aggregate Reaction in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04077666v1</w:t>
+                <w:t xml:space="preserve">hal-04784728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the behavior of ASR affected structures using homogenized reinforced concrete finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Int. Conf Alkali Aggregate Reaction in Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Lisbonne, Portugal</w:t>
@@ -9835,64 +9835,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonisation des techniques de mesure de la perméabilité au gaz en vue d’une exploitation in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nehme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9943,90 +9943,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'état de contrainte et des conditions hygrométriques sur l'expansion d'un béton de masse affecté par la réaction alcalis-silice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Essalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bissonnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Argouges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10051,77 +10051,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASR expansions modelling under multi-axial stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Int. Conf Alkali Aggregate Reaction in Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10185,64 +10185,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carcassès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cassagnabère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conférence on Alkali Aggregate Reaction in Concrète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, http://icaar2020-2022.lnec.pt/, Jun 2020, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10306,51 +10306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10386,454 +10386,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSESSMENT OF A CONCRETE DAM AFFECTED BY AN INTERNAL SWELLING REACTION (ISR)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effects of delayed ettringite formation on reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAFEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">12th fib International PhD Symposium in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Prague, Czech Republic. pp.1193-1200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155121v1</w:t>
+                <w:t xml:space="preserve">hal-02155138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of delayed ettringite formation on reinforced concrete structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">D'un modèle à l'échelle microscopique à la détermination à l'échelle de la structure de la fiabilité d'un barrage atteint de réaction alcali-granulats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-De-Patience Ftatsi Mbetmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Larrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boutillon</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tieudjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th fib International PhD Symposium in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Prague, Czech Republic. pp.1193-1200</w:t>
+              <w:t xml:space="preserve">Journées Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155138v1</w:t>
+                <w:t xml:space="preserve">hal-01873868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'un modèle à l'échelle microscopique à la détermination à l'échelle de la structure de la fiabilité d'un barrage atteint de réaction alcali-granulats</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">ASSESSMENT OF A CONCRETE DAM AFFECTED BY AN INTERNAL SWELLING REACTION (ISR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kolmayer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">NAFEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873868v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures damaged by ASR and DEF: Improving the prognosis of structures damaged by expansive concrete with physico-chemical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10865,191 +10865,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT OF REINFORCEMENT AND INDUCED CRACKING ON GAS TRANSFER IN CONCRETE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hognon Sogbossi</w:t>
+                <w:t xml:space="preserve">Requirements for the modeling of medium-term behavior of nuclear containment concrete for a “loss of coolant accident” analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Diffusion in Solids and Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Split, Croatia</w:t>
+              <w:t xml:space="preserve">th International Conference on CONcrete under SEvere Conditions - environment and loading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lecco, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155259v1</w:t>
+                <w:t xml:space="preserve">hal-02155272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT OF MULTI-AXIAL STRESSES ON ASR EXPANSION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11085,191 +11111,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements for the modeling of medium-term behavior of nuclear containment concrete for a “loss of coolant accident” analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">IMPACT OF REINFORCEMENT AND INDUCED CRACKING ON GAS TRANSFER IN CONCRETE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hognon Sogbossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">th International Conference on CONcrete under SEvere Conditions - environment and loading</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lecco, Italy</w:t>
+              <w:t xml:space="preserve">12th International Conference on Diffusion in Solids and Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155272v1</w:t>
+                <w:t xml:space="preserve">hal-02155259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF ALKALI LEACHING ON EXPANSION TESTS IN LABORATORY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11294,90 +11294,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of basic creep of concrete under different types of load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Concrete Repair, Rehabilitation and Retrofitting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11428,51 +11428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11510,64 +11510,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPARATIVE STUDY OF COMPRESSIVE AND TENSILE BASIC CREEP BEHAVIOR OF CONCRETE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11631,343 +11631,343 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark Problems for AAR FEA Code Validation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Accelerated Expansion Test: France, LMDC-EDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Pape</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnosis &amp; Prognosis of AAR Affected Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 31, Springer International Publishing, pp.381-410, 2021, RILEM State-of-the-Art Reports, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-44014-5_21⟩</w:t>
+              <w:t xml:space="preserve">, 31, Springer International Publishing, pp.215-227, 2021, RILEM State-of-the-Art Reports, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-44014-5_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742137v1</w:t>
+                <w:t xml:space="preserve">hal-04742148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated Expansion Test: France, LMDC-EDF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Benchmark Problems for AAR FEA Code Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Saouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Grimal</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnosis &amp; Prognosis of AAR Affected Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 31, Springer International Publishing, pp.215-227, 2021, RILEM State-of-the-Art Reports, </w:t>
+              <w:t xml:space="preserve">, 31, Springer International Publishing, pp.381-410, 2021, RILEM State-of-the-Art Reports, </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-44014-5_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-44014-5_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742148v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark Study Results: EdF/LMDC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kolmayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnosis &amp; Prognosis of AAR Affected Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, Springer International Publishing, pp.411-425, 2021, RILEM State-of-the-Art Reports, </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12033,51 +12033,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactions de gonflement interne au béton : origines et conséquences mécaniques à l’échelle du matériau et de la structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie civil. Université Paul Sabatier - Toulouse 3, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12127,51 +12127,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contreventement des bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Contreventement des bâtiments, Université Paul Sabatier, Toulouse, France. 2022, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12189,51 +12189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béton Armé à l'Eurocode 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12251,51 +12251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ponts - Historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12403,51 +12403,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="149329B1"/>
+    <w:nsid w:val="3228B34E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12634,51 +12634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanemulton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3098-3311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084160799" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871079v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Maalouf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G&#233;rard Jacques Cagnon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jabbour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e04183" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05003004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107791" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05341082v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goodluck Msigwa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.106287" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05115131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grimal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kolmayer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jmacr.25.00030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05304101v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.113897" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05002989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misato Fujishima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taito Miura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Kawabata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.106008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04554225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nehme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hognon Sogbossi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107455" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04645764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verdier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.109933" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04229259v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Takahashi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoshi Ueda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Toda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go Igarashi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.21.655" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04106727v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Multon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Rossat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131410" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316152v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud-Pierre Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.21.869" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.21.851" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04477258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2023.105300" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03697642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2022.111204" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03944811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trincal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Benavent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lahalle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Balsamo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106993" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106823" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carcasses" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassagnab&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nahas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2022.17321" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03345610v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-De-Patience Ftatsi Mbetmi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duprat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tieudjo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123913" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03463077v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2021.112845" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03207753v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106355" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03333586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104062" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02617082v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103563" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02995601v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pichelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103738" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02310680v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2019.04.032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02428591v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hamon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2019.103412" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056401v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.11.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02045241v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.03.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876384v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Thiebaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boutillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.172" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724648v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.067" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876417v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.09.095" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01714901v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708236v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505297v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarriere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.916" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro F. M. Sanchez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.09.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTDPTX0P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724649v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdarot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.872579" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724651v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.08.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724654v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao Gao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.12.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3MZR5HP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724655v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.04.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BT15J02-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724653v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.05.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724652v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.10.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724659v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Bouzabata" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Houari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.10.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724657v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01878729v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.04.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724662v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9724-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724661v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Vu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Voland" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducroquetz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.06.072" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV9LNH43-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724664v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Diederich" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.08.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724665v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toutlemonde" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.01.011" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T2LNDR4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724663v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693263" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724666v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grimal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Pape" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourdarot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.09.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9FL8BCN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02087641v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724667v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.03.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724668v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Barin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Godart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2008)20:1(54)" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006003v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.09.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724669v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Seignol" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2006)18:4(500)" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01727407v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Seignol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutlemonde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2006.22.1.071" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01727410v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Toutlemonde" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2005.11.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZPK07LX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724670v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01727411v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Siegert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2005.tb00245.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/342BC7767DFB411F70BB0984E45347FE6CD455D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01727412v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Merliot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Joly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/13945" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01727413v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/14031" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742051v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cagnon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_11" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742083v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_27" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973728v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742041v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Allard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bissonnette" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_32" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742062v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_30" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742087v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Duchesne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Argouges" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59419-9_5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742055v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy-Joseph Essalik" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bissonnette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_14" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742071v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_31" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742059v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_34" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973752v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Tabchoury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976352v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R&#233;au" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742067v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742075v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_15" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785840v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790631v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Verdier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742090v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_73" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784728v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04789320v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jochyms" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemal Belili" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04077666v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784780v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791311v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880394v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Essalik" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784735v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790715v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carcass&#232;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cassagnab&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781120v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bourchy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155121v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155138v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01873868v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duprat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155178v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155259v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155221v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155272v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155231v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155484v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851458v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pierre Martin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Renaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724658v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742137v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Saouma" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Pape" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_21" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742148v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_10" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742153v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_22" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-02155297v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04361480v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/cel-02155301v3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/cel-02155327v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanemulton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3098-3311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084160799" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05003004v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fournier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107791" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871079v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Maalouf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G&#233;rard Jacques Cagnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jabbour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e04183" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05115131v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grimal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kolmayer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jmacr.25.00030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05341082v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goodluck Msigwa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.106287" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05304101v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.113897" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05002989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misato Fujishima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taito Miura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Kawabata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.106008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04554225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nehme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hognon Sogbossi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107455" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04645764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verdier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.109933" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316152v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud-Pierre Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.21.869" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04229259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Takahashi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoshi Ueda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Toda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go Igarashi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.21.655" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04106727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Multon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Rossat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131410" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.21.851" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04477258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2023.105300" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03697642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2022.111204" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03944811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trincal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Benavent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lahalle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Balsamo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106993" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106823" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carcasses" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassagnab&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nahas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2022.17321" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03345610v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-De-Patience Ftatsi Mbetmi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duprat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tieudjo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123913" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03463077v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2021.112845" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03207753v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106355" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03333586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104062" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02617082v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103563" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02995601v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pichelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103738" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02310680v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2019.04.032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02428591v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hamon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2019.103412" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056401v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.11.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02045241v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.03.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876384v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Thiebaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boutillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.172" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724648v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.067" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876417v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.09.095" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01714901v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708236v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505297v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarriere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.916" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro F. M. Sanchez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.09.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTDPTX0P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724649v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdarot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.872579" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724651v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.08.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724654v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao Gao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.12.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3MZR5HP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724655v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.04.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BT15J02-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724653v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.05.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724652v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.10.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724657v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1014" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724659v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Bouzabata" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Houari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.10.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01878729v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.04.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724662v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9724-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724661v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Vu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Voland" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducroquetz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.06.072" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV9LNH43-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724663v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693263" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724665v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toutlemonde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.01.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T2LNDR4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724664v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Diederich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.08.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724666v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grimal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Pape" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourdarot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.09.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9FL8BCN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02087641v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724667v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.03.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724668v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Barin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Godart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2008)20:1(54)" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006003v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.09.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724669v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Seignol" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2006)18:4(500)" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01727407v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Seignol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutlemonde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2006.22.1.071" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01727410v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Toutlemonde" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2005.11.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZPK07LX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01727411v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Siegert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2005.tb00245.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/342BC7767DFB411F70BB0984E45347FE6CD455D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724670v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01727412v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Merliot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Joly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/13945" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01727413v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/14031" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742055v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy-Joseph Essalik" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bissonnette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Argouges" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_14" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973728v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742062v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_30" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742041v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Allard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bissonnette" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_32" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742087v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Duchesne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59419-9_5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742083v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_27" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cagnon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_11" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742071v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_31" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973752v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Tabchoury" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742059v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_34" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976352v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R&#233;au" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742067v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742075v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_15" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785840v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790631v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Verdier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742090v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_73" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04077666v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04789320v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jochyms" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemal Belili" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784728v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784780v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791311v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880394v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Essalik" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784735v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790715v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carcass&#232;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cassagnab&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781120v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bourchy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155138v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01873868v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duprat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155121v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155178v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155272v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155221v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155259v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155231v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155484v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851458v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pierre Martin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Renaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724658v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742148v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_10" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742137v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Saouma" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Pape" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_21" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742153v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_22" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-02155297v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04361480v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/cel-02155301v3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/cel-02155327v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>