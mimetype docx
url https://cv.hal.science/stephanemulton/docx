--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1248,563 +1248,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Reinforcing Rebar on Expansion due to Delayed Ettringite Formation along the Bonding Length – Part II: Bond Performance of Reinforced Concrete Affected by DEF Expansion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Reinforcing Rebar on Expansion due to Delayed Ettringite Formation along the Bonding Length – Part I: The Role of Bond on Expansive Behavior of Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichiro Kawabata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taito Miura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misato Fujishima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud-Pierre Martin</w:t>
+                <w:t xml:space="preserve">Naoshi Ueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuya Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 21 (11), pp.869-888. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3151/jact.21.869⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 21 (11), pp.851-868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3151/jact.21.851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316152v1</w:t>
+                <w:t xml:space="preserve">hal-04316138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Numerical Models for the Performance Assessment of Concrete Structures Affected by Alkali-Silica Reaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Reinforcing Rebar on Expansion due to Delayed Ettringite Formation along the Bonding Length – Part II: Bond Performance of Reinforced Concrete Affected by DEF Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taito Miura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misato Fujishima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichiro Kawabata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoshi Ueda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Go Igarashi</w:t>
+                <w:t xml:space="preserve">Renaud-Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 21 (8), pp.655-679. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3151/jact.21.655⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 21 (11), pp.869-888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3151/jact.21.869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229259v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-field measurement and numerical modelling of air leakage in concrete: From laboratory specimen to structural full-scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hognon Sogbossi</w:t>
+                <w:t xml:space="preserve">A Review of Numerical Models for the Performance Assessment of Concrete Structures Affected by Alkali-Silica Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuya Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taito Miura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoshi Ueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihiko Toda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Go Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131410⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (8), pp.655-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3151/jact.21.655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04106727v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Reinforcing Rebar on Expansion due to Delayed Ettringite Formation along the Bonding Length – Part I: The Role of Bond on Expansive Behavior of Concrete</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuya Takahashi</w:t>
+                <w:t xml:space="preserve">In-field measurement and numerical modelling of air leakage in concrete: From laboratory specimen to structural full-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Rossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouhjiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hognon Sogbossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (11), pp.851-868. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 385, pp.131410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3151/jact.21.851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316138v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04106727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the expansive sites distribution on alkali-silica reaction expansion under applied stress: Crack orientation as a key factor for expansion transfer</w:t>
               </w:r>
@@ -2305,51 +2305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carcasses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cassagnabère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2390,291 +2390,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of an alkali-silica reaction kinetics model to diffusion and reactive mechanisms parameters</w:t>
+                <w:t xml:space="preserve">Evaluation of structures affected by Alkali-Silica reaction (ASR) using homogenized modelling of reinforced concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy-De-Patience Ftatsi Mbetmi</w:t>
+                <w:t xml:space="preserve">Daniela Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123913⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 246, pp.112845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2021.112845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345610v1</w:t>
+                <w:t xml:space="preserve">hal-03463077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of structures affected by Alkali-Silica reaction (ASR) using homogenized modelling of reinforced concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity of an alkali-silica reaction kinetics model to diffusion and reactive mechanisms parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-De-Patience Ftatsi Mbetmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Larrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Vo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Tieudjo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 246, pp.112845. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 299, pp.123913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2021.112845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463077v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the distribution of expansive sites in aggregates on microscopic damage caused by alkali-silica reaction: Insights into the mechanical origin of expansion</w:t>
               </w:r>
@@ -2777,51 +2777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of restraint on the expansion of concrete due to delayed ettringite formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichiro Kawabata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoshi Ueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taito Miura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3109,265 +3109,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach for the measurement of gas permeability and porosity accessible to gas in vacuum and under pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+                <w:t xml:space="preserve">Flexural performance of reinforced concrete beams damaged by Alkali-Silica Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 103, pp.59-70. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2019.04.032⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 104, pp.103412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2019.103412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310680v1</w:t>
+                <w:t xml:space="preserve">hal-02428591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexural performance of reinforced concrete beams damaged by Alkali-Silica Reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Morenon</w:t>
+                <w:t xml:space="preserve">New approach for the measurement of gas permeability and porosity accessible to gas in vacuum and under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hognon Sogbossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 104, pp.103412. </w:t>
+              <w:t xml:space="preserve">, 2019, 103, pp.59-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2019.103412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2019.04.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428591v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expansion modelling based on cracking induced by the formation of new phases in concrete</w:t>
               </w:r>
@@ -3721,51 +3721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 140, pp.58--74. </w:t>
@@ -4532,290 +4532,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic creep of concrete under compression, tension and bending</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
+                <w:t xml:space="preserve">A comparison of methods for chemical assessment of reactive silica in concrete aggregates by selective dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38, pp.173-180. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37, pp.82--94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.08.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2012.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724651v1</w:t>
+                <w:t xml:space="preserve">hal-01724654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of methods for chemical assessment of reactive silica in concrete aggregates by selective dissolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Cyr</w:t>
+                <w:t xml:space="preserve">Basic creep of concrete under compression, tension and bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Sellier</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2012.12.002⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.173-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01724654v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-step method for the recovery of aggregates from concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4926,51 +4926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5004,51 +5004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkali-silica reaction (ASR) expansion: Pessimum effect versus scale effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5459,51 +5459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimising an expansion test for the assessment of alkali-silica reaction in concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xiao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5829,260 +5829,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of moisture conditions and transfers on alkali silica reaction damaged structures</w:t>
+                <w:t xml:space="preserve">Effects of aggregate size and alkali content on ASR expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Toutlemonde</w:t>
+                <w:t xml:space="preserve">Paco Diederich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 40 (6), pp.924--934. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2010.01.011⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 40 (4), pp.508--516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724665v1</w:t>
+                <w:t xml:space="preserve">hal-01724664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of aggregate size and alkali content on ASR expansion</w:t>
+                <w:t xml:space="preserve">Effect of moisture conditions and transfers on alkali silica reaction damaged structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paco Diederich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Petit</w:t>
+                <w:t xml:space="preserve">Francois Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 40 (4), pp.508--516. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 40 (6), pp.924--934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2010.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.08.002⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724664v1</w:t>
+                <w:t xml:space="preserve">hal-01724665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete modelling for expertise of structures affected by alkali aggregate reaction</w:t>
               </w:r>
@@ -6474,51 +6474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Barin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20 (1), pp.54--62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6604,51 +6604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 38 (3), pp.350-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6708,51 +6708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Seignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (4), pp.500--509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7438,975 +7438,975 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale Damage Assessment of AAR-Affected Mass Concrete Under Various Stress States</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fournier</w:t>
+                <w:t xml:space="preserve">Methodology for Numerical Analysis of a Structure Affected by DEF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Argouges</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kolmayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Alkali-Aggregate Reaction in Concrete. ICAAR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.115-123, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_14⟩</w:t>
+              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.265-273, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742055v1</w:t>
+                <w:t xml:space="preserve">hal-04742071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress effect on degradation due to expansion in concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale Damage Assessment of AAR-Affected Mass Concrete Under Various Stress States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy-Joseph Essalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bissonnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Argouges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Alkali-Aggregate Reaction in Concrete. ICAAR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.115-123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973728v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of Aggregate Crack Orientation from Different Expansive Site Under Applied Stress Evaluated by Mesoscale Discrete Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taito Miura</w:t>
+                <w:t xml:space="preserve">Reactive Transport Modelling of the Aggregate Degradation During ASR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Alkali-Aggregate Reaction in Concrete. ICAAR 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAAR 2024 - 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.231-239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04742062v1</w:t>
+                <w:t xml:space="preserve">hal-04742083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Mechanical Behavior of a Concrete Pavement Damaged by ASR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Air Permeability of Alkali-Aggregate Reaction (AAR)-Affected Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bissonnette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Alkali-Aggregate Reaction in Concrete. ICAAR 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.274-281, </w:t>
+              <w:t xml:space="preserve">ICAAR2024 - 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.89-96, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742041v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Aggregate Reactivity by Dissolution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress effect on degradation due to expansion in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Alkali-Aggregate Reaction in Concrete. ICAAR 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742087v1</w:t>
+                <w:t xml:space="preserve">hal-04973728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Transport Modelling of the Aggregate Degradation During ASR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+                <w:t xml:space="preserve">Modification of Aggregate Crack Orientation from Different Expansive Site Under Applied Stress Evaluated by Mesoscale Discrete Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taito Miura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichiro Kawabata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAAR 2024 - 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_27⟩</w:t>
+              <w:t xml:space="preserve">17th International Conference on Alkali-Aggregate Reaction in Concrete. ICAAR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ottawa, France. pp.257-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742083v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Air Permeability of Alkali-Aggregate Reaction (AAR)-Affected Concrete</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the Mechanical Behavior of a Concrete Pavement Damaged by ASR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bissonnette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAAR2024 - 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_11⟩</w:t>
+              <w:t xml:space="preserve">17th International Conference on Alkali-Aggregate Reaction in Concrete. ICAAR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.274-281, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742051v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Numerical Analysis of a Structure Affected by DEF</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of Aggregate Reactivity by Dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josée Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Argouges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Alkali-Aggregate Reaction in Concrete. ICAAR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.265-273, </w:t>
+              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.35-43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59419-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742071v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of temperature on the delayed behavior of biaxially prestressed concrete</w:t>
               </w:r>
@@ -8513,51 +8513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modelling of the Behaviour over 60 Years of a Nuclear Power Plant Containment Vessel Submitted to an Internal Swelling Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8766,537 +8766,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Damage Due to Alkali Silica Reaction in Concrete at Different Temperatures by Using Non-destructive Testing Methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
+                <w:t xml:space="preserve">Influence of Crack Orientation of ASR Expansion Under Restraint Condition on Compressive Behavior Evaluated by Mesoscale Discrete Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misato Fujishima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taito Miura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuya Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichiro Kawabata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Alkali-Aggregate Reaction in Concrete. ICAAR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.19-27, </w:t>
+              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.124-132, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742067v1</w:t>
+                <w:t xml:space="preserve">hal-04742075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Crack Orientation of ASR Expansion Under Restraint Condition on Compressive Behavior Evaluated by Mesoscale Discrete Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuya Takahashi</w:t>
+                <w:t xml:space="preserve">Monitoring of Damage Due to Alkali Silica Reaction in Concrete at Different Temperatures by Using Non-destructive Testing Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goodluck Msigwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuichiro Kawabata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Alkali-Aggregate Reaction in Concrete. ICAAR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.124-132, </w:t>
+              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.19-27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742075v1</w:t>
+                <w:t xml:space="preserve">hal-04742067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations des mécanismes physico-chimiques de dégradation des granulats au cours d'une réunion alcali-granulats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+                <w:t xml:space="preserve">Towards a harmonization of permeability measurements under pressure and in vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e édition des Journées scientifiques du Regroupement francophone pour la recherche et la formation sur le béton (RF)2B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">NDE NucCon 2023 - International Conference on Non-destructive Evaluation of Concrete in Nuclear Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VTT Technical Research Centre of Finland; Aalto University, Finland; BAM Federal Institute for Materials Research and Testing, Germany, Jan 2023, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785840v1</w:t>
+                <w:t xml:space="preserve">hal-04790631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a harmonization of permeability measurements under pressure and in vacuum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Nehme</w:t>
+                <w:t xml:space="preserve">Modélisations des mécanismes physico-chimiques de dégradation des granulats au cours d'une réunion alcali-granulats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDE NucCon 2023 - International Conference on Non-destructive Evaluation of Concrete in Nuclear Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VTT Technical Research Centre of Finland; Aalto University, Finland; BAM Federal Institute for Materials Research and Testing, Germany, Jan 2023, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">21e édition des Journées scientifiques du Regroupement francophone pour la recherche et la formation sur le béton (RF)2B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790631v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Air Permeability of Concrete due to Expansion Caused by Internal Swelling Reactions (ISR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9363,385 +9363,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between the swelling due to ISR and creep due to bi-axial compression constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Nahas</w:t>
+                <w:t xml:space="preserve">Influence of different expansion models on the anisotropy of ASR expansion under restraint evaluated by 3D-RBSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taito Miura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Vidal</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichiro Kawabata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACES Project Mid-term Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Research Centre REZ, Nov 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">16th Int. Conf Alkali Aggregate Reaction in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04077666v1</w:t>
+                <w:t xml:space="preserve">hal-04784728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study of 10-years monitoring and innovative numerical modeling of a concrete bridge affected by Delayed Ettringite Formation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction between the swelling due to ISR and creep due to bi-axial compression constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Tabchoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">fib International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FIB, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">ACES Project Mid-term Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research Centre REZ, Nov 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789320v1</w:t>
+                <w:t xml:space="preserve">irsn-04077666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of different expansion models on the anisotropy of ASR expansion under restraint evaluated by 3D-RBSM</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Case study of 10-years monitoring and innovative numerical modeling of a concrete bridge affected by Delayed Ettringite Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jochyms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djemal Belili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Int. Conf Alkali Aggregate Reaction in Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">fib International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIB, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784728v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the behavior of ASR affected structures using homogenized reinforced concrete finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9822,51 +9822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonisation des techniques de mesure de la perméabilité au gaz en vue d’une exploitation in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9943,90 +9943,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'état de contrainte et des conditions hygrométriques sur l'expansion d'un béton de masse affecté par la réaction alcalis-silice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Essalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bissonnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Argouges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10185,51 +10185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carcassès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cassagnabère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10386,398 +10386,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of delayed ettringite formation on reinforced concrete structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Thiebaut</w:t>
+                <w:t xml:space="preserve">ASSESSMENT OF A CONCRETE DAM AFFECTED BY AN INTERNAL SWELLING REACTION (ISR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kolmayer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th fib International PhD Symposium in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Prague, Czech Republic. pp.1193-1200</w:t>
+              <w:t xml:space="preserve">NAFEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155138v1</w:t>
+                <w:t xml:space="preserve">hal-02155121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'un modèle à l'échelle microscopique à la détermination à l'échelle de la structure de la fiabilité d'un barrage atteint de réaction alcali-granulats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Duprat</w:t>
+                <w:t xml:space="preserve">Effects of delayed ettringite formation on reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Tieudjo</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12th fib International PhD Symposium in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Prague, Czech Republic. pp.1193-1200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873868v1</w:t>
+                <w:t xml:space="preserve">hal-02155138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSESSMENT OF A CONCRETE DAM AFFECTED BY AN INTERNAL SWELLING REACTION (ISR)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Sellier</w:t>
+                <w:t xml:space="preserve">D'un modèle à l'échelle microscopique à la détermination à l'échelle de la structure de la fiabilité d'un barrage atteint de réaction alcali-granulats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-De-Patience Ftatsi Mbetmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Larrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tieudjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAFEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155121v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures damaged by ASR and DEF: Improving the prognosis of structures damaged by expansive concrete with physico-chemical modelling</w:t>
               </w:r>
@@ -10986,247 +10986,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT OF MULTI-AXIAL STRESSES ON ASR EXPANSION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Morenon</w:t>
+                <w:t xml:space="preserve">IMPACT OF REINFORCEMENT AND INDUCED CRACKING ON GAS TRANSFER IN CONCRETE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hognon Sogbossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">12th International Conference on Diffusion in Solids and Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155221v1</w:t>
+                <w:t xml:space="preserve">hal-02155259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT OF REINFORCEMENT AND INDUCED CRACKING ON GAS TRANSFER IN CONCRETE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+                <w:t xml:space="preserve">IMPACT OF MULTI-AXIAL STRESSES ON ASR EXPANSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Diffusion in Solids and Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Split, Croatia</w:t>
+              <w:t xml:space="preserve">International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155259v1</w:t>
+                <w:t xml:space="preserve">hal-02155221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF ALKALI LEACHING ON EXPANSION TESTS IN LABORATORY</w:t>
               </w:r>
@@ -11320,51 +11320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11536,51 +11536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRITTLE MATRIX COMPOSITES 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Warsaw, Poland. pp.243--252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11631,261 +11631,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated Expansion Test: France, LMDC-EDF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmark Problems for AAR FEA Code Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Saouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Grimal</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnosis &amp; Prognosis of AAR Affected Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 31, Springer International Publishing, pp.215-227, 2021, RILEM State-of-the-Art Reports, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-44014-5_10⟩</w:t>
+              <w:t xml:space="preserve">, 31, Springer International Publishing, pp.381-410, 2021, RILEM State-of-the-Art Reports, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-44014-5_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742148v1</w:t>
+                <w:t xml:space="preserve">hal-04742137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark Problems for AAR FEA Code Validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerated Expansion Test: France, LMDC-EDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Pape</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnosis &amp; Prognosis of AAR Affected Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 31, Springer International Publishing, pp.381-410, 2021, RILEM State-of-the-Art Reports, </w:t>
+              <w:t xml:space="preserve">, 31, Springer International Publishing, pp.215-227, 2021, RILEM State-of-the-Art Reports, </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-44014-5_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-44014-5_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742137v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark Study Results: EdF/LMDC</w:t>
               </w:r>
@@ -12403,51 +12403,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3228B34E"/>
+    <w:nsid w:val="B7030A22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12634,51 +12634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanemulton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3098-3311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084160799" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05003004v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fournier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107791" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871079v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Maalouf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G&#233;rard Jacques Cagnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jabbour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e04183" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05115131v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grimal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kolmayer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jmacr.25.00030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05341082v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goodluck Msigwa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.106287" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05304101v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.113897" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05002989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misato Fujishima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taito Miura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Kawabata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.106008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04554225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nehme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hognon Sogbossi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107455" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04645764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verdier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.109933" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316152v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud-Pierre Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.21.869" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04229259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Takahashi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoshi Ueda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Toda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go Igarashi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.21.655" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04106727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Multon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Rossat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131410" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.21.851" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04477258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2023.105300" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03697642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2022.111204" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03944811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trincal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Benavent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lahalle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Balsamo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106993" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106823" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carcasses" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassagnab&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nahas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2022.17321" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03345610v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-De-Patience Ftatsi Mbetmi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duprat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tieudjo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123913" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03463077v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2021.112845" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03207753v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106355" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03333586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104062" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02617082v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103563" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02995601v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pichelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103738" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02310680v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2019.04.032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02428591v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hamon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2019.103412" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056401v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.11.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02045241v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.03.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876384v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Thiebaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boutillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.172" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724648v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.067" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876417v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.09.095" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01714901v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708236v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505297v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarriere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.916" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro F. M. Sanchez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.09.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTDPTX0P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724649v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdarot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.872579" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724651v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.08.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724654v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao Gao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.12.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3MZR5HP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724655v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.04.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BT15J02-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724653v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.05.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724652v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.10.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724657v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1014" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724659v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Bouzabata" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Houari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.10.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01878729v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.04.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724662v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9724-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724661v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Vu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Voland" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducroquetz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.06.072" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV9LNH43-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724663v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693263" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724665v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toutlemonde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.01.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T2LNDR4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724664v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Diederich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.08.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724666v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grimal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Pape" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourdarot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.09.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9FL8BCN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02087641v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724667v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.03.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724668v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Barin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Godart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2008)20:1(54)" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006003v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.09.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724669v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Seignol" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2006)18:4(500)" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01727407v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Seignol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutlemonde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2006.22.1.071" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01727410v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Toutlemonde" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2005.11.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZPK07LX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01727411v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Siegert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2005.tb00245.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/342BC7767DFB411F70BB0984E45347FE6CD455D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724670v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01727412v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Merliot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Joly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/13945" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01727413v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/14031" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742055v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy-Joseph Essalik" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bissonnette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Argouges" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_14" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973728v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742062v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_30" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742041v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Allard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bissonnette" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_32" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742087v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Duchesne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59419-9_5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742083v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_27" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cagnon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_11" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742071v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_31" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973752v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Tabchoury" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742059v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_34" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976352v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R&#233;au" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742067v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742075v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_15" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785840v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790631v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Verdier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742090v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_73" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04077666v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04789320v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jochyms" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemal Belili" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784728v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784780v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791311v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880394v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Essalik" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784735v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790715v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carcass&#232;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cassagnab&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781120v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bourchy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155138v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01873868v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duprat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155121v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155178v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155272v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155221v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155259v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155231v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155484v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851458v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pierre Martin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Renaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724658v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742148v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_10" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742137v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Saouma" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Pape" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_21" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742153v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_22" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-02155297v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04361480v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/cel-02155301v3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/cel-02155327v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanemulton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3098-3311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084160799" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05003004v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fournier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107791" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871079v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Maalouf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G&#233;rard Jacques Cagnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jabbour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e04183" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05115131v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grimal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kolmayer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jmacr.25.00030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05341082v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goodluck Msigwa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.106287" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05304101v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.113897" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05002989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misato Fujishima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taito Miura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Kawabata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.106008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04554225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nehme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hognon Sogbossi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107455" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04645764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verdier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.109933" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoshi Ueda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Takahashi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.21.851" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316152v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud-Pierre Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.21.869" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04229259v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Toda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go Igarashi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.21.655" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04106727v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Multon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Rossat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131410" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04477258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2023.105300" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03697642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2022.111204" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03944811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trincal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Benavent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lahalle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Balsamo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106993" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106823" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carcasses" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassagnab&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nahas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2022.17321" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03463077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2021.112845" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03345610v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-De-Patience Ftatsi Mbetmi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duprat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tieudjo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123913" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03207753v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106355" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03333586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104062" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02617082v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103563" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02995601v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pichelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103738" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02428591v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hamon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2019.103412" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02310680v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2019.04.032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056401v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.11.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02045241v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.03.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876384v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Thiebaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boutillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.172" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724648v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.067" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876417v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.09.095" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01714901v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708236v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505297v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarriere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.916" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro F. M. Sanchez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.09.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTDPTX0P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724649v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdarot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.872579" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724654v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao Gao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.12.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3MZR5HP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724651v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.08.024" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724655v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.04.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BT15J02-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724653v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.05.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724652v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.10.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724657v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1014" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724659v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Bouzabata" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Houari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.10.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01878729v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.04.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724662v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9724-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724661v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Vu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Voland" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducroquetz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.06.072" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV9LNH43-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724663v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693263" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724664v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Diederich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.08.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724665v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toutlemonde" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.01.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T2LNDR4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724666v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grimal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Pape" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourdarot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.09.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9FL8BCN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02087641v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724667v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.03.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724668v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Barin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Godart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2008)20:1(54)" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006003v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.09.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724669v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Seignol" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2006)18:4(500)" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01727407v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Seignol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutlemonde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2006.22.1.071" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01727410v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Toutlemonde" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2005.11.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZPK07LX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01727411v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Siegert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2005.tb00245.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/342BC7767DFB411F70BB0984E45347FE6CD455D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724670v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01727412v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Merliot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Joly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/13945" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01727413v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/14031" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742071v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_31" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742055v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy-Joseph Essalik" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bissonnette" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Argouges" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_14" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742083v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_27" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742051v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cagnon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_11" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973728v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742062v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_30" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742041v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Allard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bissonnette" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_32" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742087v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Duchesne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59419-9_5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973752v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Tabchoury" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742059v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_34" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976352v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R&#233;au" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742075v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_15" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742067v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790631v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Verdier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785840v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742090v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_73" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784728v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04077666v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04789320v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jochyms" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemal Belili" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784780v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791311v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880394v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Essalik" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784735v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790715v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carcass&#232;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cassagnab&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781120v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bourchy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155121v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155138v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01873868v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duprat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155178v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155272v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155259v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155221v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155231v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155484v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851458v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pierre Martin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Renaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724658v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742137v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Saouma" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Pape" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_21" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742148v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_10" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742153v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_22" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-02155297v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04361480v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/cel-02155301v3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/cel-02155327v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>