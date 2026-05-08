--- v0 (2026-04-04)
+++ v1 (2026-05-08)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-2470-7636</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">195640861</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -161,5050 +182,5071 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evanescent point sources: application to microsphere-assisted super-resolution microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayenne Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer-E. Demagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 49 (22), pp.6429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.542794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturized microsphere-assisted microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lecler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 122 (16), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0135346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roadmap on Label‐Free Super‐Resolution Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasily N Astratov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yair Ben Sahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonina C Eldar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luzhe Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aydogan Ozcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (12), pp.2200029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lpor.202200029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roadmap on Label‐Free Super‐Resolution Imaging (Laser Photonics Rev. 17(12)/2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasily N. Astratov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yair Ben Sahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonina C. Eldar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luzhe Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aydogan Ozcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (12), pp.2370055. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lpor.202370055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-shot off-axis full-field optical coherence tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Facca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bahlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 121 (11), pp.113702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0100944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct imaging of a photonic jet at shaped fiber tips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (20), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.435867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near- to Far-Field Coupling of Evanescent Waves by Glass Microspheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayenne Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Demagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer-Eddine Demagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/photonics8030073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microspheres for super-resolution 3D reconstructions in interference microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Montgomery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From 2D to 3D super-resolution imaging through glass microspheres -INVITED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Montgomery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 238, pp.06002. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202023806002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensated Microsphere-Assisted Interference Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yidenekachew J Donie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lecler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.014068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illumination conditions in microsphere-assisted microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Leong-Hoï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Montgomery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 274 (1), pp.69-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jmi.12781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution imaging within reach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Unconventional magnification behaviour in microsphere-assisted microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Montgomery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lecler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114, pp.40-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2019.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.OE.58.5.050501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02391344v1</w:t>
+                <w:t xml:space="preserve">hal-02391193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional magnification behaviour in microsphere-assisted microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Super-resolution imaging within reach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul Montgomery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lecler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Montgomery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (05), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.58.5.050501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2019.01.030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02391193v1</w:t>
+                <w:t xml:space="preserve">hal-02391344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromachined phase-shifted array-type Mirau interferometer for swept-source OCT imaging: design, microfabrication and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gorecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwester Bargiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Albero Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical optics express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (3), pp.1111 - 1125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/BOE.10.001111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission Microsphere-Assisted Dark-Field Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keshia Badu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Comparon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (2), pp.1800445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssr.201800445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Resolution Surface Metrology Using Microsphere‐Assisted Interference Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lecler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Leong‐hoï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 216 (13), pp.1800761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssa.201800761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic jet lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Leong-Hoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Montgomery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-41193-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsphere-assisted phase-shifting profilometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Leong-Hoï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Montgomery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (25), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.56.007249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Resolution Microsphere‐Assisted Interference Microscopy for 3D Characterization of Nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Leong-Hoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hairaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lecler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 215 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssa.201700858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafer-level fabrication of multi-element glass lenses: lens doublet with improved optical performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Krauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41 (1), pp.96-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense arrays of millimeter-sized glass lenses fabricated at wafer-level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Albero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwester Bargiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Baranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (9), pp.11702 - 11712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An electrostatic vertical microscanner for phase modulating array-type Mirau microinterferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwester Bargiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (11), pp.115013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0960-1317/25/11/115013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple method based on intensity measurements for characterization of aberrations from micro-optical components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Baranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (31), pp.9060-9064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of mirror spider legs on imaging quality in Mirau micro-interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Baranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwester Bargiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (10), pp.2209 - 2212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple method for quality evaluation of micro-optical components based on 3D IPSF measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Baranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Albero Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22, pp.13202 - 132012. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.013202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-vivo single-shot off-axis FF-OCT (SO-FF-OCT) imaging</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evanescent wave filtering in microsphere-assisted microscopy imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rayenne Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer-E. Demagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnel, Paris, France, mars 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE-IST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEEE, Oct 2025, Strasbourg (67), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241791v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphere choice in Mirau interferometric microsphere assisted profilometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">In-vivo single-shot off-axis FF-OCT (SO-FF-OCT) imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Facca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bahlouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe, 2022, Strasbourg, France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnel, Paris, France, mars 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838994v1</w:t>
+                <w:t xml:space="preserve">hal-04241791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored optical fiber tips photonic nano-jet characterization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sphere choice in Mirau interferometric microsphere assisted profilometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rayenne Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer-Eddine Demagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe, 2022, Strasbourg, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Strasbourg, France. </w:t>
+              <w:t xml:space="preserve">, SPIE, Apr 2022, Strasbourg, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2621366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2631094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009048v1</w:t>
+                <w:t xml:space="preserve">hal-03838994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct imaging of optical fiber microlens beam focusing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Tailored optical fiber tips photonic nano-jet characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Assia Guessoum</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nacer-Eddine Demagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADOP 21, Sétif, Algeria, janvier 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe, 2022, Strasbourg, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009049v1</w:t>
+                <w:t xml:space="preserve">hal-04009048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profilométrie super-résolue par interférométrie optique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct imaging of optical fiber microlens beam focusing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer-Eddine Demagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Dijon 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">ADOP 21, Sétif, Algeria, janvier 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Sétif, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325505v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural coupling of evanescent waves to WGM in microsphere assisted microscopy imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayenne Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lecler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer-Eddine Demagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADOP 21, Sétif, Algeria, janvier 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Sétif, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet photonique : focalisation sub-longueur d’onde en embout de fibre optique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profilométrie super-résolue par interférométrie optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Montgomery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Dijon</w:t>
+              <w:t xml:space="preserve">Optique Dijon 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511507v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution imaging through microspheres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jet photonique : focalisation sub-longueur d’onde en embout de fibre optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer-Eddine Demagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Photonics for Advanced Dimensional Metrology, 2020 SPIE Photonics Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optique Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2556083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03720373v1</w:t>
+                <w:t xml:space="preserve">hal-03511507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whispering gallery mode in super-resolution microsphere-assisted microscopy (Conference Presentation)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Super-resolution imaging through microspheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayenne Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Montgomery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics and Photonics for Advanced Dimensional Metrology, 2020 SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2556083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098742v1</w:t>
+                <w:t xml:space="preserve">hal-03720373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-free super-resolution microsphere-assisted microscopy of biological samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whispering gallery mode in super-resolution microsphere-assisted microscopy (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayenne Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer-Eddine Demagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lecler</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lemercier</w:t>
+                <w:t xml:space="preserve">Paul Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Label-free Biomedical Imaging and Sensing (LBIS), 2020, San Francisco,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Apr 2020, Online Only, France. pp.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235716v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsphere-assisted imaging of sub-diffraction-limited features</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Label-free super-resolution microsphere-assisted microscopy of biological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Quaranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Messaddeq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Measurement Systems for Industrial Inspection XI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2526086⟩</w:t>
+              <w:t xml:space="preserve">Label-free Biomedical Imaging and Sensing (LBIS), 2020, San Francisco,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2548540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391569v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La microscopie assistée par microsphère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Super-resolution interference microscopy by photonic jet microlens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayenne Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIONC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">ICMM’2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Setif, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511539v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working distance increase in photonic nanojet laser micro-processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microsphere-assisted imaging of sub-diffraction-limited features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul Montgomery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Flury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lecler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGICNT´2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Measurement Systems for Industrial Inspection XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Jun 2019, Munich, Germany. pp.26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2526086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511533v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional super-resolution imaging in microsphere assisted microscopy</w:t>
+                <w:t xml:space="preserve">La microscopie assistée par microsphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul Montgomery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lecler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonet, Wuhan, China, novembre 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Wuhan, China</w:t>
+              <w:t xml:space="preserve">JIONC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401804v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics of 3D Microsphere Assisted Microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Working distance increase in photonic nanojet laser micro-processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lecler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rayenne Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 21st International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGICNT´2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sétif, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2019.8840579⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02391907v1</w:t>
+                <w:t xml:space="preserve">hal-03511533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-field swept-source optical coherence tomography with phase-shifting techniques for skin cancer detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Krauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Boettcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5279,1325 +5321,1537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsphere-aided imaging of subdiffraction-limited translucent features (Conference Presentation)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Physics of 3D Microsphere Assisted Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Montgomery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lecler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Methods for Inspection, Characterization, and Imaging of Biomaterials IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.4, </w:t>
+              <w:t xml:space="preserve">2019 21st International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Angers, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2526725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2019.8840579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391599v1</w:t>
+                <w:t xml:space="preserve">hal-02391907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution interference microscopy by photonic jet microlens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Unconventional super-resolution imaging in microsphere assisted microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayenne Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Montgomery</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer-Eddine Demagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMM’2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Setif, Algeria</w:t>
+              <w:t xml:space="preserve">Photonet, Wuhan, China, novembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511520v1</w:t>
+                <w:t xml:space="preserve">hal-04401804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsphere-assisted microscopy for biological imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Microsphere-aided imaging of subdiffraction-limited translucent features (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées communes GdR MIA et ImaBio, Illkirch, France, novembre 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Methods for Inspection, Characterization, and Imaging of Biomaterials IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2526725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401789v1</w:t>
+                <w:t xml:space="preserve">hal-02391599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsphere-Assisted Microscopy: From 2D to 3D Super-Resolution Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Microsphere-assisted microscopy for biological imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Messaddeq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Vonesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 20th International Conference on Transparent Optical Networks (ICTON), 01-05 July 2018, Bucharest, Romania</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées communes GdR MIA et ImaBio, Illkirch, France, novembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Illkirch, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401787v1</w:t>
+                <w:t xml:space="preserve">hal-04401789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-diffraction surface topography measurement using a microsphereassisted Linnik interferometer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microsphere-Assisted Microscopy: From 2D to 3D Super-Resolution Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul Montgomery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lecler</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Metrology,Optical Measurement Systems for Industrial Inspection X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2270223⟩</w:t>
+              <w:t xml:space="preserve">2018 20th International Conference on Transparent Optical Networks (ICTON), 01-05 July 2018, Bucharest, Romania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bucharest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2018.8473839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830656v1</w:t>
+                <w:t xml:space="preserve">hal-04401787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The earlier the better - Optical Imaging and Robotics for Early Cancer Screening;The smaller the better – Miniaturization for Space Saving and The more interesting the better – The everyday life of a researcher</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Techniques de nanoscopie en champ lointain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Leong-Hoï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence "Finding a needle in a haystack", dans série "Science for Dummies", avril 2017, Strasbourg, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">12e Journées Imagerie Optique Non Conventionnelle (JIONC), GDR ISIS &amp; GDR ONDES - Journées du club Physique &amp; Imagerie Optique (PIO) de la SFO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401803v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolved 3D surface characterization of nano-materials using microsphere assisted Linnik interferometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The earlier the better - Optical Imaging and Robotics for Early Cancer Screening;The smaller the better – Miniaturization for Space Saving and The more interesting the better – The everyday life of a researcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Mauricio Caravaca Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th conference on Defects-Recognition, Imaging and Physics in Semiconductors (DRIP XVII), Valladolid, Spain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Valladolid, Spain</w:t>
+              <w:t xml:space="preserve">Conférence "Finding a needle in a haystack", dans série "Science for Dummies", avril 2017, Strasbourg, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401796v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrice d'interféromètres de Mirau micro-fabriqués comme composant d'un dispositif OCT plein-champ multicanaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sub-diffraction surface topography measurement using a microsphereassisted Linnik interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Montgomery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Leong-Hoï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optical Metrology,Optical Measurement Systems for Industrial Inspection X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2270223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107862v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical comb-drive microscanner with 4x4 array of reference micromirrors for phase-shifting Mirau microinterferometry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Super-resolved 3D surface characterization of nano-materials using microsphere assisted Linnik interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Montgomery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Leong-Hoï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Micro- and Nanometrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">17th conference on Defects-Recognition, Imaging and Physics in Semiconductors (DRIP XVII), Valladolid, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134420v1</w:t>
+                <w:t xml:space="preserve">hal-04401796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsystème OCT plein-champ multi-canaux à base de composants MOEMS intégrés verticalement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Matrice d'interféromètres de Mirau micro-fabriqués comme composant d'un dispositif OCT plein-champ multicanaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Albero Silvestre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylwester Bargiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gaiffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868374v1</w:t>
+                <w:t xml:space="preserve">hal-03107862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vertical comb-drive microscanner with 4x4 array of reference micromirrors for phase-shifting Mirau microinterferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwester Bargiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Optical Micro- and Nanometrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Brussels, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microsystème OCT plein-champ multi-canaux à base de composants MOEMS intégrés verticalement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Albero Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwester Bargiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of a full-field and full-range swept-source OCT system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Krauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boettcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Korner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gronle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Osten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6607,388 +6861,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whispering gallery mode in super-resolution microsphere-assisted microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayenne Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer-Eddine Demagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE PHOTONICS EUROPE 6-10 April 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, En ligne, France. 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2556771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsphere-assisted optical microscopy for nanometrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lecler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th conference on Defects-Recognition, Imaging and Physics in Semiconductors (DRIP XVIII), 8-12 septembre 2019, Berlin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Berlin, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsphere-assisted microscopy: Contribution to the understanding of label-free super-resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Leong-Hoï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Montgomery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE BiOS, 2018, San Francisco, California, United States</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, San Francisco, United States. 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2291621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6998,147 +7252,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie interférométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Nahas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Flury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions, pp.177-206, 2023, Sciences. Image. Imagerie en sciences du vivant, 9781789481327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7148,262 +7402,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie interférométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Nahas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Flury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imagerie optique non conventionnelles pour la biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2023, 978-1-178948-132-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsphere-Assisted Interference Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Montgomery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vasilly Astratov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Label-Free Super-Resolution Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag (Germany), pp.443-469, 2019, Biological and Medical Physics, Biomedical Engineering, 978-3-030-21722-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-21722-8_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7413,383 +7667,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrology of micro-optical components quality using direct measurement of 3D Intensity Point Spread Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Baranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Albero Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrays of millimeter-sized glass lenses for miniature inspection systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Albero Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Albero Silvestre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylwester Bargiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Baranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Design of a Vertically Integrated Array-type Mirau-based OCT system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boettcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Osten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lyda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7799,455 +8053,384 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-resolution imaging within reach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keshia Badu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lecler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier optics: basic concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Montgomery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier optics: basic concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of an optical coherence tomography micro-system : Application to dermatology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Perrin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other. Université de Franche-Comté, 2016. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016BESA2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-03085671v1</w:t>
+                <w:t xml:space="preserve">tel-01383492v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId182"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8315,51 +8498,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93AE8BD2"/>
+    <w:nsid w:val="FA10F73C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8546,51 +8729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephaneperrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2470-7636" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925867v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayenne Boudoukha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Guessoum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer-E. Demagh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montgomery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.542794" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297235v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pierron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montgomery" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135346" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04355087v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily N Astratov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Ben Sahel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonina C Eldar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzhe Huang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydogan Ozcan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202200029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily N. Astratov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonina C. Eldar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202370055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martins Seromenho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marmin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Facca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0100944" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433777v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bouaziz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hajj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chabrol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.435867" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257421v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Demagh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer-Eddine Demagh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8030073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023806002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084634v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yidenekachew J Donie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014068" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391222v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leong-Ho&#239;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12781" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391344v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.5.050501" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391193v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2019.01.030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386100v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gorecki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lullin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Bargiel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Albero Silvestre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.001111" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshia Badu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Comparon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Quaranta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201800445" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391251v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leong&#8208;ho&#239;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800761" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064739v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leong-Hoi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41193-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511470v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.007249" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hairaye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pfeiffer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700858" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131448v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Silvestre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passilly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Krauter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Manuel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131461v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Albero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Baranski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/25/11/115013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Froehly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003778v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.013202" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241791v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dufour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838994v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2631094" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009048v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621366" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009049v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325505v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009041v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511507v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720373v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2556083" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098742v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235716v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaddeq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemercier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548540" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marbach" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526086" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511539v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511533v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401804v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391907v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840579" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300618v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boettcher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K K&#246;rner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gronle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Osten" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391599v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526725" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511520v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401789v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Vonesch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401787v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473839" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830656v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Montgomery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2270223" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401803v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Mauricio Caravaca Mora" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107862v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaiffe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134420v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868374v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140359v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boettcher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Korner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gronle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2556771" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245635v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401792v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2291621" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401790v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claveau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nahas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974492v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Claveau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401791v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21722-8_17" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982942v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982962v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982934v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krauter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Osten" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lyda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975026v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741583v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01383492v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BESA2002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03085671v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephaneperrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2470-7636" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195640861" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayenne Boudoukha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Guessoum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer-E. Demagh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montgomery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.542794" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pierron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montgomery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135346" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04355087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily N Astratov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Ben Sahel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonina C Eldar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzhe Huang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydogan Ozcan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202200029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily N. Astratov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonina C. Eldar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202370055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087150v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martins Seromenho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marmin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Facca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0100944" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bouaziz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hajj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chabrol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.435867" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257421v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Demagh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer-Eddine Demagh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8030073" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083264v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023806002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yidenekachew J Donie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014068" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391222v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leong-Ho&#239;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12781" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391193v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2019.01.030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.5.050501" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gorecki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lullin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Bargiel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Albero Silvestre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.001111" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064742v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshia Badu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Comparon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Quaranta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201800445" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391251v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leong&#8208;ho&#239;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800761" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064739v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leong-Hoi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41193-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511470v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.007249" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828870v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hairaye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pfeiffer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700858" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131448v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Silvestre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passilly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Krauter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Manuel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Albero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Baranski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/25/11/115013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134498v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Froehly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134459v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.013202" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581037v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241791v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dufour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838994v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2631094" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009048v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621366" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009049v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009041v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325505v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511507v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2556083" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235716v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaddeq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemercier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548540" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511520v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391569v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marbach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526086" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511539v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511533v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300618v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boettcher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K K&#246;rner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gronle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Osten" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391907v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840579" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401804v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391599v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526725" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Vonesch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401787v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473839" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05514874v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401803v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Mauricio Caravaca Mora" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830656v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Montgomery" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2270223" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107862v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaiffe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134420v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868374v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140359v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boettcher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Korner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gronle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326408v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2556771" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245635v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401792v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2291621" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401790v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claveau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nahas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974492v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Claveau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401791v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21722-8_17" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982942v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982962v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982934v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krauter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Osten" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lyda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975026v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398383v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741583v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01383492v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BESA2002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>