--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -675,436 +675,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of non player characters in a medical learning game with Monte Carlo Tree Search (poster)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing a design methodology for multi-character collaboration in immersive learning games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sanselone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Duthen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference on Genetic and Evolutionary Computation COnference (GECCO 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on Virtual Worlds and Games for Serious Applications: VS-Games (VS-Games 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2014, Msida, Malta. pp.(electronic medium)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03224143v1</w:t>
+                <w:t xml:space="preserve">hal-03260604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing a design methodology for multi-character collaboration in immersive learning games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of non-playing characters in a medical learning game with Monte Carlo Tree Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sanselone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Duthen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Virtual Worlds and Games for Serious Applications: VS-Games (VS-Games 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2014, Msida, Malta. pp.(electronic medium)</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Computational Intelligence and Games (CIG 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Dortmund, Germany. pp.208--215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260604v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Level Behavior Regulation for Multi-Robot Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Delecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Delecluse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
+                <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Welcomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic and Evolutionary Computation COnference - GECCO 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vancouver, Canada. pp. 29-30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2598394.2598454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of non-playing characters in a medical learning game with Monte Carlo Tree Search</w:t>
+                <w:t xml:space="preserve">Control of non player characters in a medical learning game with Monte Carlo Tree Search (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sanselone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
@@ -1118,90 +1109,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Duthen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computational Intelligence and Games (CIG 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Conference on Genetic and Evolutionary Computation COnference (GECCO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIGEVO: ACM Special Interest Group on Genetic and Evolutionary Computation, Jul 2014, Vancouver, Canada. pp.51--52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2598394.2598473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246610v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of students clustering results based on Moodle log data</w:t>
               </w:r>
@@ -1226,51 +1226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Héguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Duthen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Educational Data Mining - EDM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Memphis, Tennessee, United States. pp. 306-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1334,51 +1334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Héguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Duthen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on e-Learning and e-Technologies in Education - ICEEE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lodz, Poland. pp. 121-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1442,51 +1442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Héguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Duthen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1839,51 +1839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Disset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Duthen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hitoshi, Iba; Nasimul, Noman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Computation in Gene Regulatory Network Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, </w:t>
@@ -2103,51 +2103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279593v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Culi&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mijatovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davud Nesimovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cl.20241046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Fern&#225;ndez P&#233;rez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912802v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Disset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wilson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Luga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3071322" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782566v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Akrour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredinne Djedi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511903v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31204-0_40" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224143v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sanselone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duthen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598394.2598473" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delecluse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Welcomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598394.2598454" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bovo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;guy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijia Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Escobedo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangang Han" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009437" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10710-014-9228-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119079453.ch12" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119079453.ch12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279593v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Culi&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mijatovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davud Nesimovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cl.20241046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Fern&#225;ndez P&#233;rez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912802v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Disset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wilson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Luga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3071322" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782566v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Akrour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredinne Djedi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511903v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31204-0_40" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260604v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sanselone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duthen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delecluse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Welcomme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598394.2598454" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224143v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598394.2598473" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bovo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;guy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijia Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Escobedo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangang Han" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009437" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10710-014-9228-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119079453.ch12" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119079453.ch12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>