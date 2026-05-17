--- v1 (2026-04-09)
+++ v2 (2026-05-17)
@@ -66,1460 +66,1594 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CRITS Foray Into Cultural Heritage: Background Characters For The SHELeadersVR Project</w:t>
+                <w:t xml:space="preserve">Assessing Evolving and Learning-Based Controllers for Efficient Cursor Control in Human-Computer Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-B Culié</w:t>
+                <w:t xml:space="preserve">Joao Martin-Saquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bojan Mijatovic</w:t>
+                <w:t xml:space="preserve">Adrien Dorise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Panzoli</w:t>
+                <w:t xml:space="preserve">Edouard Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davud Nesimovic</w:t>
+                <w:t xml:space="preserve">Vinicius Beltram Tergolina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creating Lively Interactive Populated Environments Workshop (CLIPE 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Limassol, Cyprus. </w:t>
+              <w:t xml:space="preserve">9th European Conference, EvoApplications 2026, Held as Part of EvoStar 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Toulouse, France. pp.233-248, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/cl.20241046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-23604-3_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279593v1</w:t>
+                <w:t xml:space="preserve">hal-05618288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Mating Mechanisms in Distributed Evolution for Collective Robotics</w:t>
+                <w:t xml:space="preserve">A CRITS Foray Into Cultural Heritage: Background Characters For The SHELeadersVR Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iñaki Fernández Pérez</w:t>
+                <w:t xml:space="preserve">J-B Culié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Mijatovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davud Nesimovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the emergence and evolution of social learning, communication, language and culture in natural and artificial agents, in ALIFE 2018 (EVOSLACE 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Creating Lively Interactive Populated Environments Workshop (CLIPE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Limassol, Cyprus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/cl.20241046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130157v1</w:t>
+                <w:t xml:space="preserve">hal-05279593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Genetic Regulatory Network Dynamics and Encoding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
+                <w:t xml:space="preserve">Influence of Mating Mechanisms in Distributed Evolution for Collective Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Fernández Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation COnference (GECCO 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on the emergence and evolution of social learning, communication, language and culture in natural and artificial agents, in ALIFE 2018 (EVOSLACE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tokyo, Japan. pp.18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912802v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint evolution of morphologies and controllers for realistic modular robots</w:t>
+                <w:t xml:space="preserve">A Comparison of Genetic Regulatory Network Dynamics and Encoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djouher Akrour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Jean Disset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Luga</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Symposium on Artificial Life And Robotics (AROB 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation COnference (GECCO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Berlin, Germany. pp.91-98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3071178.3071322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782566v1</w:t>
+                <w:t xml:space="preserve">hal-01912802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dangerousness Metric for Gene Regulated Car Driving</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Joint evolution of morphologies and controllers for realistic modular robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouher Akrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredinne Djedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Luga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Conference on the Applications of Evolutionary Computation (EvoApplications 2016), part of EvoStar 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd Symposium on Artificial Life And Robotics (AROB 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Beppu, Japan. pp. 57-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511903v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing a design methodology for multi-character collaboration in immersive learning games</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Sanselone</w:t>
+                <w:t xml:space="preserve">Dangerousness Metric for Gene Regulated Car Driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Disset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Virtual Worlds and Games for Serious Applications: VS-Games (VS-Games 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th European Conference on the Applications of Evolutionary Computation (EvoApplications 2016), part of EvoStar 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Porto, Portugal. pp.620-635, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-31204-0_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260604v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of non-playing characters in a medical learning game with Monte Carlo Tree Search</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Control of non player characters in a medical learning game with Monte Carlo Tree Search (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sanselone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Duthen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computational Intelligence and Games (CIG 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Conference on Genetic and Evolutionary Computation COnference (GECCO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIGEVO: ACM Special Interest Group on Genetic and Evolutionary Computation, Jul 2014, Vancouver, Canada. pp.51--52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2598394.2598473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246610v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Level Behavior Regulation for Multi-Robot Systems</w:t>
+                <w:t xml:space="preserve">Control of non-playing characters in a medical learning game with Monte Carlo Tree Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Delecluse</w:t>
+                <w:t xml:space="preserve">Maxime Sanselone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Schneider</w:t>
+                <w:t xml:space="preserve">Cédric Sanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Welcomme</w:t>
+                <w:t xml:space="preserve">Yves Duthen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation COnference - GECCO 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Conference on Computational Intelligence and Games (CIG 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Dortmund, Germany. pp.208--215</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136392v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of non player characters in a medical learning game with Monte Carlo Tree Search (poster)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Sanselone</w:t>
+                <w:t xml:space="preserve">High-Level Behavior Regulation for Multi-Robot Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Delecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Duthen</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Welcomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference on Genetic and Evolutionary Computation COnference (GECCO 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation COnference - GECCO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vancouver, Canada. pp. 29-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2598394.2598454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2598394.2598473⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03224143v1</w:t>
+                <w:t xml:space="preserve">hal-01136392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of students clustering results based on Moodle log data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Bovo</w:t>
+                <w:t xml:space="preserve">Introducing a design methodology for multi-character collaboration in immersive learning games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sanselone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Educational Data Mining - EDM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Memphis, Tennessee, United States. pp. 306-307</w:t>
+              <w:t xml:space="preserve">6th International Conference on Virtual Worlds and Games for Serious Applications: VS-Games (VS-Games 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2014, Msida, Malta. pp.(electronic medium)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146267v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Moodle data as a tool for profiling students</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Analysis of students clustering results based on Moodle log data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Bovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Héguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Duthen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on e-Learning and e-Technologies in Education - ICEEE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lodz, Poland. pp. 121-126</w:t>
+              <w:t xml:space="preserve">6th International Conference on Educational Data Mining - EDM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Memphis, Tennessee, United States. pp. 306-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166940v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clustering Moodle data as a tool for profiling students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Bovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Héguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Duthen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Conference on e-Learning and e-Technologies in Education - ICEEE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lodz, Poland. pp. 121-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'apprentissage automatique comme base du suivi d'élèves et de l'amélioration de formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Bovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Héguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Duthen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1529,254 +1663,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of individual perceptual and cognitive factors on collective states in a data-driven fish school model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weijia Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhangang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (3), pp.e1009437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene regulated car driving: using a gene regulatory network to drive a virtual car</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic Programming and Evolvable Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (4), pp.477-511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10710-014-9228-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1786,177 +1920,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Gene Regulatory Networks for Agent Control: Iba/Evolutionary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Disset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Duthen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hitoshi, Iba; Nasimul, Noman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Computation in Gene Regulatory Network Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.299-326, 2016, Wiley Series in Bioinformatics, 978-1-118-91151-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119079453.ch12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2103,51 +2237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279593v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Culi&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mijatovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davud Nesimovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cl.20241046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Fern&#225;ndez P&#233;rez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912802v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Disset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wilson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Luga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3071322" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782566v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Akrour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredinne Djedi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511903v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31204-0_40" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260604v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sanselone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duthen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delecluse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Welcomme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598394.2598454" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224143v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598394.2598473" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bovo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;guy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijia Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Escobedo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangang Han" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009437" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10710-014-9228-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119079453.ch12" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119079453.ch12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Martin-Saquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dorise" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Villain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Beltram Tergolina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-23604-3_15" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279593v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Culi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mijatovic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davud Nesimovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cl.20241046" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130157v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Fern&#225;ndez P&#233;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Disset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wilson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Luga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3071322" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Akrour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredinne Djedi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511903v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31204-0_40" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sanselone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duthen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598394.2598473" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136392v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delecluse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Welcomme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598394.2598454" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260604v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bovo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;guy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824278v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648537v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijia Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Escobedo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangang Han" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009437" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520679v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10710-014-9228-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119079453.ch12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119079453.ch12" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>