--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -1078,1160 +1078,1475 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabriquer du sens, formuler des questions : une expérience de co-construction scientifique. Retour réflexif sur la conception du questionnaire flash Elipss de juillet 2024</w:t>
+                <w:t xml:space="preserve">Approfondir la compréhension du lien entre citoyens et démocratie, la valeur ajoutée des enquêtes qualitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel ELIPSS - Élections européennes et législatives 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Données Socio-Politiques (CDSP) et Pacte, laboratoire de sciences sociales, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">"Faire démocratie avec les citoyen.nes ?" Colloque de lancement du Défi 2 de DemoCIS : “Repenser les lieux et formes d’expression de la citoyenneté : citoyenneté ordinaire et nouveaux espaces de la démocratie”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DemoCIS, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05404902v1</w:t>
+                <w:t xml:space="preserve">halshs-05582699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Winners be Sore Losers?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabriquer du sens, formuler des questions : une expérience de co-construction scientifique. Retour réflexif sur la conception du questionnaire flash Elipss de juillet 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Mis)trust and democracy: political polarization in contemporary politics and society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TRUEDEM workshop - Metropolitan University Prague, Sep 2023, Prague (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">Séminaire annuel ELIPSS - Élections européennes et législatives 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Données Socio-Politiques (CDSP) et Pacte, laboratoire de sciences sociales, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04229762v1</w:t>
+                <w:t xml:space="preserve">halshs-05404902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punish or partake? The Yellow Vests' democratic aspirations through mixed methods analysis</w:t>
+                <w:t xml:space="preserve">Ce que l’innovation contestataire des Gilets jaunes fait à la mobilisation des habitants des quartiers populaires : discours et trajectoires d’un rendez-vous manqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tristan Guerra</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études de l’ANR Gilets jaunes “Understanding the French Yellow Vests Movement through the lens of mixed methods”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès de l’AFSP - 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique, Jul 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356978v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05582646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’un confinement à l’autre, quels changements pour les Français ? Discours et représentations sociales de la crise sanitaire et des confinements vécus par 80 enquêtés du dispositif VICO - Enquête qualitative ANR-VICO, 16 novembre-16 décembre 2020</w:t>
+                <w:t xml:space="preserve">En finir avec le discours sur la &amp;quot;fatigue démocratique&amp;quot; ? Quand les enquêtes électorales de 2022 révèlent des citoyens français critiques, exigeants et plutôt prescripteurs à l’égard du système de représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Frasque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès de l'Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès de l'AFSP - 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique, Jul 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03265657v1</w:t>
+                <w:t xml:space="preserve">halshs-05582673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser les méthodes mixtes : une application au mouvement des Gilets jaunes</w:t>
+                <w:t xml:space="preserve">The challenge of large comparative surveys: contributions and uses by French political science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Persico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS : Traiter et analyser des données en Sciences Humaines et Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateforme universitaire de données Grenoble Alpes, Dec 2021, Saint-Martin-d’Hères, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès de l'AFSP - 2024 - Conversations méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique, Jul 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132797v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05582730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter sur les gilets jaunes : du rond-point aux réseaux sociaux, enjeux méthodologiques des analyses à plusieurs niveaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can Winners be Sore Losers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Frasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès de l’Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">(Mis)trust and democracy: political polarization in contemporary politics and society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TRUEDEM workshop - Metropolitan University Prague, Sep 2023, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03265619v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04229762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous apprennent les données textuelles issues de l'ANR DALTON ?</w:t>
+                <w:t xml:space="preserve">D’un confinement à l’autre, quels changements pour les Français ? Discours et représentations sociales de la crise sanitaire et des confinements vécus par 80 enquêtés du dispositif VICO - Enquête qualitative ANR-VICO, 16 novembre-16 décembre 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence finale du projet ANR DALTON-Discriminations dans l’Accès au Logement, un Testing de cOuverture Nationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Université Paris-Est Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">9ème Congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03265649v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03265657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une réanalyse d’un grand corpus d’entretiens : enjeux méthodologiques et questionnements sur le choix des outils et des logiciels ?</w:t>
+                <w:t xml:space="preserve">Punish or partake? The Yellow Vests' democratic aspirations through mixed methods analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième congrès de l’Association Française de Sociologie. Méthodes (RT 20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Versailles-SQY, France</w:t>
+              <w:t xml:space="preserve">Journée d’études de l’ANR Gilets jaunes “Understanding the French Yellow Vests Movement through the lens of mixed methods”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01176304v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiter un grand corpus de questions ouvertes : la combinaison d'une analyse qualitative et quantitative</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utiliser les méthodes mixtes : une application au mouvement des Gilets jaunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française de Sociologie 2011, Réseau thématique 20 " Méthodes "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Semaine Data-SHS : Traiter et analyser des données en Sciences Humaines et Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme universitaire de données Grenoble Alpes, Dec 2021, Saint-Martin-d’Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00736583v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la « construction durable » à l'émergence de nouveaux modes de collaboration entre élus locaux et professionnels : Leadership et cadres d'actions en France et au Royaume-Uni</w:t>
+                <w:t xml:space="preserve">Enquêter sur les gilets jaunes : du rond-point aux réseaux sociaux, enjeux méthodologiques des analyses à plusieurs niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Symes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le développement urbain durable saisi par les sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, France</w:t>
+              <w:t xml:space="preserve">8ème Congrès de l’Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00383695v1</w:t>
+                <w:t xml:space="preserve">halshs-03265619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la « construction durable » à l'émergence de nouveaux modes de collaboration entre élus locaux et professionnels : Leadership et cadres d'actions en France et au Royaume-Uni.</w:t>
+                <w:t xml:space="preserve">Que nous apprennent les données textuelles issues de l'ANR DALTON ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Symes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le développement urbain durable saisi par les sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Conférence finale du projet ANR DALTON-Discriminations dans l’Accès au Logement, un Testing de cOuverture Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Université Paris-Est Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00349157v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03265649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les raisons du vote au prisme de l'environnement social et de la vie quotidienne de l'électeur</w:t>
+                <w:t xml:space="preserve">Pour une réanalyse d’un grand corpus d’entretiens : enjeux méthodologiques et questionnements sur le choix des outils et des logiciels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Denni</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment concevoir et saisir les temporalités du vote ? Pour une approche longitudinale de la décision électorale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Sixième congrès de l’Association Française de Sociologie. Méthodes (RT 20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Versailles-SQY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00382939v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01176304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exploiter un grand corpus de questions ouvertes : la combinaison d'une analyse qualitative et quantitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Sainty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association française de Sociologie 2011, Réseau thématique 20 " Méthodes "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00736583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la « construction durable » à l'émergence de nouveaux modes de collaboration entre élus locaux et professionnels : Leadership et cadres d'actions en France et au Royaume-Uni.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Symes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le développement urbain durable saisi par les sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00349157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la « construction durable » à l'émergence de nouveaux modes de collaboration entre élus locaux et professionnels : Leadership et cadres d'actions en France et au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Symes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le développement urbain durable saisi par les sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00383695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les raisons du vote au prisme de l'environnement social et de la vie quotidienne de l'électeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Denni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment concevoir et saisir les temporalités du vote ? Pour une approche longitudinale de la décision électorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00382939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Connaissances et compétences politiques des Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Denni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société Québécoise de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00384504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2241,91 +2556,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants de Harkis - De la révolte à l'intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L'Harmattan, 2002, Histoire et perspectives médit, 2747524426</w:t>
+              <w:t xml:space="preserve">L'Harmattan, 2002, Histoire et perspectives médit, 9782747524421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04763138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2335,322 +2650,322 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des attentes démocratiques déçues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Frasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Tiberj; Kevin Brookes; Anja Durovic; Tristan Haute; Romain Mespoulet; Simon Persico; Max-Valentin Robert; Amaïa Courty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citoyens et partis après 2022 : éloignement, fragmentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2024, Hors collection, 978-2-13-086704-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04593087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tout sauf Macron&amp;quot; : pour qui les Gilets jaunes votent-ils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mattos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Tiberj; Kevin Brookes; Anja Durovic; Tristan Haute; Romain Mespoulet; Simon Persico; Max-Valentin Robert; Amaïa Courty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citoyens et partis après 2022 : éloignement, fragmentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2024, Hors collection, 978-2-13-086704-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04619653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les partis politiques au centre de l'échiquier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La documentation Française. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les partis politiques français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5342, 2011, Les Etudes, 1763-6191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les entretiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2670,344 +2985,344 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréchon, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêtes quantitatives, enquêtes qualitatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.65-82, 2011, Politique en plus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00735830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un questionnaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêtes qualitatives, enquêtes quantitatives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2011, Politique en +, 978-2-7061-1673-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New professional leadership in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cooper I. and Symes M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Urban Development: Volume 4: Changing Professional Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, London &amp; New York, pp.229-249, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00383260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre libéralisme et centrisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les partis politiques français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, 2005, Les Etudes, 1763-6191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Union Démocratique Européenne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des élections européennes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, 2005, Etudes politiques, 2-7178-5055-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3017,51 +3332,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Gilets jaunes » : quelle démocratie veulent-ils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3099,456 +3414,456 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.r7rx3khxf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03539246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les logiques plurielles de l'argumentation : analyse des questions ouvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sainty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.139-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00806896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le raisonnement politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Schemeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Astor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Denni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00735823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Chabanneries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00389310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertises, compétences et gestion de projets de construction durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Puybaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Codet-Boisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00389224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3558,91 +3873,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un confinement à l’autre, quels changements pour les Français ? Premiers résultats de l’enquête qualitative de l’automne 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03265631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3652,161 +3967,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débat contradictoire et formation du jugement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Schemeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Astor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Denni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00995640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3953,51 +4268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephanie.abrial@umrpacte.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865009v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Degache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louvel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tournay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311934" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782180v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guerra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00185-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359456v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/staso.2021.1146" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.682.0343" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Salomon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn A.J. Evans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Evans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frasque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356978v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265657v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132797v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265619v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265649v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176304v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sainty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383695v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Symes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382939v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763138v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593087v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619653v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mattos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735830v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580398v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580440v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539246v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.r7rx3khxf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806896v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schemeil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389310v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389224v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puybaraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Codet-Boisset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265631v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephanie.abrial@umrpacte.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865009v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Degache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louvel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tournay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311934" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782180v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guerra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00185-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359456v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/staso.2021.1146" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.682.0343" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Salomon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn A.J. Evans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Evans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582699v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404902v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frasque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132797v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176304v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736583v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sainty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349157v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Symes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383695v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382939v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonthier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619653v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mattos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580279v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735830v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580440v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.r7rx3khxf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806896v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schemeil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389310v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389224v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puybaraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Codet-Boisset" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>