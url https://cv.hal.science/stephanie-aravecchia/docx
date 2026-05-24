--- v0 (2026-03-22)
+++ v1 (2026-05-24)
@@ -66,419 +66,523 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Metrics for Evaluating 3D Map Quality in Natural Environments</w:t>
+                <w:t xml:space="preserve">Sim-to-Real Transfer and Robustness Evaluation of Reinforcement Learning Control with Integrated Perception on an ASV for Floating Waste Capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Wolf Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aravecchia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pradalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 173, pp.104617. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Field Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2023.104617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TFR.2026.3690128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128242v2</w:t>
+                <w:t xml:space="preserve">hal-05610881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of remote sensing tools for accurate charcoal kilns’ inventory and distribution analysis: Comparative assessment and prospective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing Metrics for Evaluating 3D Map Quality in Natural Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aravecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cláudia Oliveira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Marianne Clausel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pradalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2021.102641⟩</w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 173, pp.104617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2023.104617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474468v1</w:t>
+                <w:t xml:space="preserve">hal-04128242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The use of remote sensing tools for accurate charcoal kilns’ inventory and distribution analysis: Comparative assessment and prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aravecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pradalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105, pp.102641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2021.102641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation of prioritized deep system identification on a path following task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aravecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Geist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pradalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent &amp; Robotic Systems </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10846-021-01341-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -488,254 +592,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring 3D-reconstruction quality in probabilistic volumetric maps with the Wasserstein Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aravecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pradalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th International Symposium on Robotics (ISR Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Stuttgart, Germany. pp.161-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687781v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-Based Place Recognition on Bucolic Environment Across Seasons From Semantic Edge Description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Benbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aravecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Geist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pradalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Paris, France. pp.3032-3038, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -745,154 +849,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an automatic detection of charcoal production platforms in airborne LiDAR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aravecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pradalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque des Zones Ateliers - CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -902,319 +1006,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic weed control using automated weed and crop classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Multi-session lake-shore monitoring in visually challenging conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pradalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aravecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pomerleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrill Stachniss</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-02484462v1</w:t>
+                <w:t xml:space="preserve">hal-01867104v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-session lake-shore monitoring in visually challenging conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Robotic weed control using automated weed and crop classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aravecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Lottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrill Stachniss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pradalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pomerleau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-01867104v2</w:t>
+                <w:t xml:space="preserve">hal-02484462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Implementation of Computer Vision based In-Row Weeding System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aravecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pradalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1224,114 +1328,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Map Quality Criteria for Autonomous Exploration in Natural Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aravecchia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic. Université de Lorraine, 2023. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023LORR0205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04634131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1478,51 +1582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128242v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aravecchia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104617" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03474468v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Oliveira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102641" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138279v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mah&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01341-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687781v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benbihi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197529" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137113v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. May" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484462v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Lottes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Stachniss" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867104v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pomerleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04634131v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0205" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Wolf Batista" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aravecchia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFR.2026.3690128" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128242v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104617" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03474468v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102641" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138279v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mah&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01341-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687781v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benbihi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197529" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. May" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867104v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pomerleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Wu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Lottes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Stachniss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876696v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04634131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0205" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>