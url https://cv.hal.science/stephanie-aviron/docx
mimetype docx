--- v0 (2026-04-05)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Aviron </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche en écologie à l'UMR BAGAP (Biodiversité, Agroécologie et Aménagement du Paysage.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephanie-aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8518-3920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076965376</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I develop researches in the field of landscape agroecology, in order to assess the effects of diversified and low-input cropping systems and semi-natural habitats (hedgerows and grassy field margins) on the biodiversity and multifunctionality of agroecosystems. My aim is to explore diverse management options at different spatial scales (changes in cropping systems at the field scale, hedgerow plantation and management at the field margin, landscape design through greenveining or land-use diversification) to encourage biodiversity and associated ecosystem services</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-trophic arthropod communities modulated by local farming system and landscape heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Libereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-026-02298-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversity in rotation and hedgerows: Two important but potentially insufficient levers to support the multifunctionality of agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Doussinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 404, pp.110371. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2026.110371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming and semi‐natural habitats for multifunctional agriculture: A case study in hedgerow landscapes of Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (1), pp.53-63. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced temporal turnover in carabid communities enhances biomass stability in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.70063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic farming on root microbiota, seed production and pathogen resistance in winter wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ricono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants, People, Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.871-886. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.10602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of plant protection products on ecosystem functions provided by terrestrial invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Perchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (6), pp.2956-2974. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34534-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing cropping system multifunctionality: An analysis of trade-offs and synergies in French cereal fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 221, pp.104100. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological performance underlying ecosystem multifunctionality is promoted by organic farming and hedgerows at the local scale but not at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Couthouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (1), pp.17-28. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both management practices and landscape influence plant communities in urban grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1151913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral resource maps: a tool to explain flower-visiting insect abundance at multiple spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lenestour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jeavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan van Baaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, pp.1511-1525. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-023-01643-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Seed Traps for Assessing Seed Rain in Periurban Grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.1015. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d15091015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building capacities for the design of agroecological landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 342, pp.108263. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2022.108263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedgerows are more multifunctional in preserved bocage landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.110689. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.110689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed communities are more diverse, but not more abundant, in dense and complex bocage landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (1), pp.4-16. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carabid beetles have hump‐shaped responses to disturbance and resource gradients within agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Ducourtieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.581-591. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic agriculture and field edges uphold endospheric wheat microbiota at field and landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ricono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Michon-Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98 (3), pp.fiac027. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiac027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures of forest and agroforestry alleviate trade-offs between ecosystem services in European rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Roces-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Torralba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Fagerholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp.101318. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2021.101318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Helfenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (8), pp.2235-2257. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01248-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ecological research on human-dominated ecosystems incorporates agricultural and forestry practices: A literature analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.1143-1157. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-021-01664-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and innovations for improving the sustainability of European agroforestry systems of high nature and cultural value: stakeholder perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Hartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staffan Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Crous-Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.1301-1315. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-020-00826-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local vs. landscape characteristics differentially shape emerging and circulating assemblages of carabid beetles in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 270-271, pp.149-158. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of landscape composition and configuration: new pathways to manage functional biodiversity and agroecosystem services across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Dainese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Báldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (7), pp.1083-1094. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local pesticide use intensity conditions landscape effects on biological pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 286 (1904), pp.20182898. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2018.2898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-site analysis of perceived ecosystem service benefits in multifunctional landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Fagerholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Torralba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Girardello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56, pp.134-147. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry is paying off - economic evaluation of ecosystem services in european landscapes with and without agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao H. N. Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Roces-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2019.100896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of farming systems on agricultural landscapes and biodiversity: from plot to farm and landscape scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.53-62. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2017.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des bandes enherbées aux communautés émergeantes de Carabidés en milieux agricoles de marais (Coleoptera, Carabidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjacent woodlands rather than habitat connectivity influence grassland plant, carabid and bird assemblages in farmland landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (8), pp.1925-1942. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-018-1517-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming system and landscape characteristics differentially affect two dominant taxa of predatory arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 259, pp.98-110. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry systems of high nature and cultural value in Europe: provision of commercial goods and other ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crous-Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. França</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (4), pp.877-891. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-017-0126-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that organic farming promotes pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Seufert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (7), pp.361 - 368. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-018-0102-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming system and landscape characteristics differentially affect community structure and composition of two dominant taxa of predatory arthropods (Araneae, Coleoptera Carabidae) in winter wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity of cropped vs. semi-natural habitats mediates biodiversity: A case study of carabid beetles communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 268, pp.34-43. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.160-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative effects of landscape composition and configuration on multi-habitat gamma diversity in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenore Fahrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 241, pp.62-69. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of organic farming at different spatial scales on natural enemies of crop pests and pest predation levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.74-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-lagged response of carabid species richness and composition to past management practices and landscape context of semi-natural field margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 204 (1), pp.282-290. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.08.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local landscape heterogeneity affects crop colonization by natural enemies in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 227, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape level processes driving carabid crop assemblage in dynamic farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (2), pp.265-275. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-015-0534-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances sur les abeilles sauvages (Hymenoptera, Apoidea) dans le Massif armoricain : recensement des publications existantes et restitution des données de distribution apportées par trois programmes de recherche depuis 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab Al Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dufrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invertébrés Armoricains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, pp.31-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing the biodiversity value of Central and Eastern European farmland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. E. Sutcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Kormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andras Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn V. Dicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (6), pp.722-730. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do farming practices affect natural enemies at the landscape scale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.125-140. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-014-0103-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering the role of ‘semi-natural habitat’ in agricultural landscape biodiversity: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenore Fahrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.75-83. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11284-014-1211-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape heterogeneity as an ecological filter of species traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.19-26. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2014.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic vs. conventional farming dichotomy: Does it make sense for natural enemies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 194, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2014.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cropping systems mosaic: How does the hidden heterogeneity of agricultural landscapes drive arthropod populations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 166 (1), pp.3-14. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2012.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des pratiques biologiques et conventionnelles sur les communautés d’insectes auxiliaires dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.401-412. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/pxkc-y566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité de la colonisation des cultures maraîchères sous abri par les auxiliaires indigènes : rôle de la conduite des cultures et de leur environnement paysager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.351-363. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/tt9n-rr23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Wildflower Strip Quality, Quantity, and Connectivity on Butterfly Diversity in a Swiss Arable Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Klaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Schuepbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (4), pp.500 - 508. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1526-100X.2010.00649.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification of agriculture, landscape composition and wild bee communities: A large scale study in four European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Schermann-Legionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick R. Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Billeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 137 (1-2), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2010.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological cross compliance promotes farmland biodiversity in Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Nitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Buholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henryk Luka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.247-252. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/070197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-specific monitoring of adult butterflies to determine potential effects of transgenic Bt-maize in Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanvido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Romeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.137-144. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2009.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persuasive effects of dispersal limitation on within- and among-community species richness in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Maelfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konjev Desender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.607-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction uncertainty of environmental change effects on temperate European biodiversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten F. Dormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Schweiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Arens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Augenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (3), pp.235-244. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-0248.2007.01142.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators for biodiversity in agricultural landscapes: a pan-European study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Billeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Liira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Bugter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Arens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (1), pp.141-150. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01393.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Swiss agri-environmental measures on arthropod diversity in arable landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Klaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Schüpbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Pfiffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81, pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of agri-environmental measures, site and landscape conditions on butterfly diversity of Swiss grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Schüpbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 122 (3), pp.295-304. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2006.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and perspectives in decision-making during post-market environmental monitoring of genetically modified crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanvido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Romeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Verbraucherschutz und Lebensmittelsicherheit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.37-40. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00003-007-0292-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are landscape pattern metrics suitable indicators of biodiversity in Temperate European agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Billeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Schweiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22, pp.461-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How landscape structure, land-use intensity and habitat diversity affect components of total arthropod diversity in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Maelfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter van Wingerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Schweiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Speelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44 (2), pp.340-351. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2006.01270.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation of butterfly populations in dynamic landscapes: The role of farming practices and landscape mosaic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kindlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 205 (1-2), pp.135-145. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic resolution matters : Indicators of landscape pattern for European agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Augenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Billeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (3), pp.692-709. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2006.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ecological compensation areas on spider assemblages in crop fields in Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Schüpbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aout (41), pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring effects of GM crops on butterflies : the use of multiscale approaches for general surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sanvido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Romeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Verbraucherschutz und Lebensmittelsicherheit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.85-88. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00003-006-0093-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carabid assemblages in agricultural landscapes: impacts of habitat features, landscape context at different spatial scales and farming intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 108 (3), pp.205-217. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2005.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of environmental factors on arthropod communities in agricultural landscapes across organizational levels and spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Schweiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Maelfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter van Wingerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Billeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42(6), pp.1129-1139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is landscape matrix important for determining animal fluxes between resource patches?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kindlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.150-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of environmental factors on arthropod communities across organisation levels and spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Schweiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Maelfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter van Wingerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Billeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42, pp.1129-1139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can assumption of a non-random search and consideration of actual landscape mosaic improve our prediction of butterfly fluxes between resource patches?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kindlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (4), pp.447-456. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0307-6946.2004.00614.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementation and supplementation of resources by butterflies in agricultural landscapes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 103 (3), pp.473-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of connectivity in agricultural landscapes : do farming activities help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18, pp.303-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EcoScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité spontanée dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Biodivsem "Biodiversité cultivée, de quoi est-ce que l'on parle?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of resources and farming practices at different spatial scales: what impact on farmland biodiversity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne de l’Agroscope ART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agroscope ART, Feb 2023, Zurich (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new assets of landscape ecology in the face of global challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and evolution: new perspectives and societal challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE²; Gfö; EEF, Sep 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do urban landscapes and management practices affect plants and butterflies communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Across Borders 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BES SFE², Dec 2021, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of co-designed landscapes to promote biological pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling local agronomic practices from agricultural landscape effects on pest biological control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetings of IOBC-Working Group Landscape management for functional biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bärbel Gerowitt, Felix Bianchi, Graham Begg, Daniela Lupi, Camilla Moonen, Mark Ramsden, Paul van Rijn and Han Zhang., Mar 2019, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des communautés de carabes en paysages agricoles : quels impacts de la qualité de l’habitat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d’Ecologie des Paysages 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des communautés de carabes en paysages agricoles : quels impacts de la qualité de l’habitat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d’Ecologie des Paysages 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques rendus par la biodiversité à l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Vers des systèmes de culture agroécologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambres d’Agriculture de Bretagne. FRA., Nov 2018, Rennes, France. 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of conservation biological control depends on interaction effects between landscape and pesticide use intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2018, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of landscape heterogeneity for biodiversity in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario Ecología del paisaje en sistemas agrícolas, forestales y urbanos: tres experiencias desde la teoría a la práctica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diversity of natural enemy communities and pest predation levels in different farming and landscape contexts in hedgerow network landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Biological Control of Arthropods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Langkawi, Malaysia. 348 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of organic farming at different spatial scales on natural enemies of crop pests and pest predation levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Meeting of the IOBC-WPRS Working Group "Landscape Management for Functional Biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui se trame en Bretagne ? Journée d’information et d’échanges sur la mise en place de la trame verte et bleue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and landscape affect the community structure and composition of dominant taxa of predatory arthropod (Coleoptera Carabidae) in winter wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Carabidologist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des pratiques agricoles individuelles, des systèmes de culture sur les abondances des ravageurs, leurs auxiliaires et la régulation biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Cortesero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes de prédation : retour d’expérience dans le projet SEBIOPAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diversity of natural enemies and pest predation levels in different farming and landscape contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Biological Control of Arthropods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Langkawi, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets conjugués de la gestion parcellaire et du contexte paysager et de sa dynamique sur les bioagresseurs et les niveaux de régulation biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricci B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. meeting of the IOBC/WPRS Working Group "Landscape management for functional biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet SEBIOPAG-PHYTO : déterminants agricoles parcellaires et paysagers des variations de niveaux de régulation biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut National de la Recherche Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2017, Paris, France. pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la modélisation statistique pour simuler la contribution des systèmes agricoles aux organisations du paysage et à la biodiversité : Exemple des carabes forestiers et de cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAYOTTE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau interdisciplinaire PAYOTE., Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider à la gestion des services de régulation naturelle des bioagresseurs : enjeux de connaissances et de prise en compte des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Chartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs : Apports des projets ANR Peerless et FRB Sebiopag-Phyto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diversity of carabid communities and pest predation levels in different farming and landscape contexts in hedgerow network landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Carabidologist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des haies nouvelles plantées par l’association Terres et Bocages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de l'association Terres et Bocage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Trédaniel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle biologique des ravageurs sur céréales en agriculture biologique et conventionnelle. Restitutions et échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution et d'échanges auprès des agriculteurs du site observatoire Ille et Vilaine Sud de la Zone atelier Armorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Crevin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets conjugués de la gestion parcellaire et du contexte paysager et de sa dynamique sur les bioagresseurs et les niveaux de régulation biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du séminaire. SEBIOPAG-PHYTO déterminants agricoles parcellaires et paysagers des variations de niveaux de régulation biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches méso-échelle (paysage, territoire) des services écosystémiques en zones de polycultures-élevages «intensifs»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jouannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Chercheur "Cycles et Flux" Ecoserv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon-Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des haies nouvelles plantées par l’association Terres et Bocages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Terres et Bocage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Plougenast, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les effets des systèmes de culture et de l’hétérogénéité des paysages agricoles sur les communautés d’ennemis naturels : exemples d’approches méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire COPACABANA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of farming systems on agricultural landscapes and biodiversity: from plot to farm and landscape.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRO2015, 5th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 553 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of farming system on ground beetle communities at local and landscape scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Belhache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Carabidologists Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Primosten, Croatia. 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of annual crops vs. semi-natural habitats to landscape connectivity for different types of carabid beetle communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE World congress 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Portland, United States. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet européen AgForward Equipe bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Terre et Bocage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lorrez, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic and conventional farming practices: diversity and effects on natural enemies at different spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99. Meeting de l'Ecological Society of America " From oceans to mountains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser les services écosystémiques assurés par la biodiversité des paysages agricoles ? Intérêts d’un réseau de sites d’observation à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes Journées Françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT1: Régulation naturelle des ravageurs. Acquis, attentes, perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMT Biodiversité et Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nîmes, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des conduites des systèmes d'élevage sur les continuités écologiques : proposition d'une démarche de modélisation – simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Payote Modélisation de paysages agricoles pour la simulation et l’analyse de processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle Agriconnect un simulateur de paysage couplant modèle agronomique et modèle écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PAYOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of farmland landscape heterogeneity on biodiversity: Is there a spatio-temporal complementation between crop fields?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">98th Annual Meeting of the Ecological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Aug 2013, Minneapolis (Minnesota), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmland heterogeneity & complementation a case study on carabid beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">98ème meeting de l'Ecological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Minneapolis, United States. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité de la colonisation des cultures maraîchères sous abri par les auxiliaires indigènes : effets des modes de conduite des cultures et de leur contexte paysager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013 "Développement et innovation en agriculture biologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'hétérogénéité paysagère comme filtre écologique des traits de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme journées françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des cultures & complémentation : exemple des carabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme journées françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rennes, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et organisation spatiale des pratiques biologiques et conventionnelles dans les paysages agricoles: effets sur les communautés d’auxiliaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées françaises d'écologie du paysage " dynamiques écologiques des paysages : de l'agricole à l'urbain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rennes, France. 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’hétérogénéité de la mosaïque des cultures sur la diversité : existe-t-il une complémentation spatio-temporelle entre parcelles cultivées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Françaises de l’Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the cultivated mosaic and its heterogeneity for biodiversity conservation in farming landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the East meets West workshop 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Gottigen, Germany. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FarmLand : Quel est le rôle de l'hétérogénéité spatiale de la mosaïque des cultures sur la biodiversité et les services écosystémiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe Journées IALE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation spatiale et temporelle des couverts agricoles contribue-t-elle aux continuités écologiques pour la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du programme DIVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Bourg en Bresse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’effet de l’hétérogénéité des paysages produite par les pratiques agricoles sur les insectes ravageurs et auxiliaires des cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du métaprogramme INRA Gestion durable de la santé des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape patterns and ecosystems services in agricultural landscapes in Western Europe : causes and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. international Ecosummit "Ecological sustainability - Restoring the planet's ecosystems services"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Columbus, United States. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages agricoles et gestion des auxiliaires de culture : Quelle importance de la mosaïque des systèmes de culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société Entomologique du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montréal, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Agroecology and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Magda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology Sessions 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l'écologie du paysage pour comprendre les interactions élevage et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaujour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Elevage et Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Rennes, France. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of landscape heterogeneity on functional gamma diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES ANNUAL MEETING 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Birmingham. Birmingham, GBR., Dec 2012, Birmingham, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are ladybirds affected by farming practices at different spatial scales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Birmingham. Birmingham, GBR., Dec 2012, Birmingham, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation des cultures maraîchères sous abri par les auxiliaires indigènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmaCH "Paysage et santé des cultures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, NA, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mensurative experiment to study effects of landscape heterogeneity on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IALE world “landscape ecology for sustainable environment and culture”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Pekin, China. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité fonctionnelle et biodiversité : effets des interfaces et de la mosaïque agricole sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Ballaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IALE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National du Machinisme Agricole, du Génie Rural, des Eaux et Forêts (CEMAGREF). Saisissez le nom du laboratoire, du service ou du département., Aix en Provence, FRA., Nov 2011, Aix en Provence, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-annual heterogeneity of the cultivated mosaic: impact on carabid beetle populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Saussure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IALE world “landscape ecology for sustainable environment and culture”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Pekin, China. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mensurative experiment to study effects of landscape heterogeneity on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress IALE “Linking Landscape Structure and Biodiversity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Landscape Ecology, Aug 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité fonctionnelle et biodiversité : Effets des interfaces et de la mosaïque agricole sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Françaises de l’Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IALE France, Nov 2011, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat temporal complementation: How do beneficial ground beetles survive in a transient mosaic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95. Ecological Society of America (ESA) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les carabes auxiliaires de cultures à Pleine-Fougères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres CNRS Jeunes, Sciences et Citoyens de Pleine-Fougères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rennes, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management legacies, landscape patterns and species distribution in an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual ILTER Coordinating Committee Meeting and ILTER Symposium 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Sede Boqer, Israel. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des interactions entre structures paysagères et pratiques localisées sur les dynamiques de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées BiodiverS'ETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Florac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental post-market monitoring of GM crops. Bt-maize and butterflies as a case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanvido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Romeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Latin American Symposium on Transgenic Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associaçao Nacional de Biossegurança (ANBio). PRT., Sep 2007, Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring effects of GM crops on butterflies : the use of multiscale approaches for general surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sanvido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Romeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop "Post Market Environmental Monitoring of Genetically Modified Plants: Implementation of General Surveillance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Berlin-Dahlem, Germany. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00003-006-0093-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends of arthropod diversity in conventional and low-input meadows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henryk Luka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. E.G.F. European Grassland federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des mesures agro-environnementales sur la diversité des papillons diurnes en Suisse : évaluation à l’échelle locale et à l’échelle du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Schüpbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IALE France « Patrons et processus, quels acquis pour l’écologie du paysage ? Quelles orientations futures ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butterfly diversity in Swiss grasslands: respective impacts of low-input management, landscape features and region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bosshart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Buholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. E.G.F. European Grassland federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear elements in landscapes: autonomous units of parts of larger functional units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Annual conference of the ecological society (Gesellschaft für Oekologie, GfOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Giessen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low-input habitats on biodiversity in Swiss agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Buholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Derron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European society of agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Copenhagen, Denmark. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts à long terme des pratiques agricoles sur les communautés de coléoptères carabiques dans différents contextes paysagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IALE France « Evaluation des risques environnementaux pour une gestion durable des espaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale pour l'Écologie du Paysage. FRA., Oct 2013, Gap, France. 288 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat quality and connectivity in agricultural landscapes : the role of land use systems at various scales in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Association for Landscape Ecology World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Darwin, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carabid diversity in agricultural landscapes : effects of spatial heterogeneity and farming intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Codet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Association for Landscape Ecology World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Darwin, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying landscape ecological principles to assess the effects of farming systems on the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congresso Nationale SIEP-IALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of green veining to sustain biodiversity in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE (UK) “Hedgerow of the world: their ecological functions in different landscapes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Birmingham, United Kingdom. pp.261-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of landscape ecology research questions in French theses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European landscape ecology congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bratislava (Slovaquie), Slovakia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape ecology to address socio-environmental challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Zingraff-Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International federation of landscape architechs world congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative effects of local and landscape factors on pollinator communities in grasslands and wet meadows along the Sélune river, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2018 - International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification of crop and non-crop vegetation in agricultural landscapes: a benefit for pollinator communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2018, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response delay of carabid diversity to past management practices and landscape context of field margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Euroopean Carabidologist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Française d'Ecologie, Groupe thématique &amp;quot;Ecologie des Paysages&amp;quot; - Vue d'ensemble des acteurs de l'écologie des paysages en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique pluriannuelle des assemblages de carabes en réponse à l’évolution du paysage et de sa gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. , 72 p., 2017, Nouveaux horizons pour l'écologie des paysages. Actes du colloque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services in agroforestry systems in euroope with an emphasis on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix H. Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Crous-Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael den Herder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Agroforestry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of local landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Ecological Sciences (SFE Ecologie 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016, International Conference on Ecological Sciences - Sfécologie 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape heterogeneity related to organic and conventional farming systems: effects on natural enemies of crop pests and pest predation levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Ecological Sciences (SFE Ecologie 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 108 p., 2016, International Conference on Ecological Sciences - Sfécologie 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological regulations in response to local pesticide use and to the landscape context of fields: preliminary findings from the national SEBIOPAG network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 2016, Agricultural ecology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle biologique des ravageurs sur céréales en agriculture biologique et conventionnelle - Restitutions et échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontre avec les agriculteurs de la ZA Armorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Bain de Bretagne, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et organisation spatiale des pratiques biologiques et conventionnelles dans les paysages agricoles : effets sur les communautés d’auxiliaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013 "Développement et innovation en agriculture biologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. 250 p., 2013, Colloque DinABio. Développement et innovation en agriculture biologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial organization of organic and conventional farming in agricultural landscapes: impacts on beneficial insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Biological Control of Arthropods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pucon, Chile. , 3 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation des cultures maraîchères sous abri par le cortège d’auxiliaires indigènes. Méthodologie de caractérisation in situ du processus pour les mirides (Heteroptera, Dicyphini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. INRA-ITAB, 250 p., 2013, Colloque DinABio 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural landscape and biodiversity: Effects of landscape heterogeneity on carabid beetles and plants functional diversity in agricultural area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Ecological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of tomato colonisation by mirid bugs in Roussillon area (Southern France) : effect of crop management and landscape features in crop surroundings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IOBC "Integrated control in protected crops, Mediterranean climate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Catania, Italy. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of hedgerows in supporting biodiversity and other ecosystem services in intensively managed agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Uroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconciling agricultural production with biodiversity conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.177-204, 2020, 978 1 78676 348 8. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2020.0071.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les processus écologiques, hydrobiogéochimiques dans des paysages multifonctionnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dedieu, Benoit; Detang-Dessandre, Cécile; Dupraz, Pierre; Hinsinger, Philippe; Médale, Françoise; Reboud, Xavier; Soussana, Jean-François; Alban, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Éditions Quæ, pp.47-58, 2020, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses statistiques des relations entre mosaïque paysagère et processus écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae Educagri Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2019, Sciences en Partage (Quae), 9782759230136 9782759230143 9782759230150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une description structurelle à la prise en compte d’un paysage agricole fonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère éd., </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2019, Sciences en Partage (Quae)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology for Sustainable and Multifunctional Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 28: Ecology for Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-46, 2018, Sustainable Agriculture Reviews, 978-3-319-90309-5. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-90309-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure and Dynamics of Agricultural Landscapes as Drivers of Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Feon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology for Sustainable Environment and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 368p., 2013, 978-94-007-6530-6. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6530-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollinisateurs sauvages et diversité des ressources en fleurs en milieu agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-functional hedgerows in the bocage systems of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guehenneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Menguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEBIOPAG : Etude des Services Ecosystémiques assurés par la Biodiversité dans les Paysages Agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle biologique des bioagresseurs des cultures : Effet des pratiques agricoles et du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite du blé d’hiver en Ille-et Vilaine : Lien entre pratiques agricoles et auxiliaires. Brèves de la Zone Atelier Armorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et paysages agricoles. Brèves de la Zone Atelier Armorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite du Blé d’hiver en Bretagne : diversité des pratiques agricoles - Brèves de la Zone Atelier Armorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des paysages agricoles et flux de papillons rhopalocères (Maniola jurtina L., Satyridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une agroforesterie bocagère en Bretagne. Rénover le bocage en renouvelant les points de vue et les pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guehenneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Menguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; Association Terres &amp; Bocages. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesson learnt: Bocage agroforestry in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGABRI - Colonisation des cultures maraîchères sous abri par des auxiliaires indigènes et contribution à la régulation biologique naturelle des ravageurs aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] CIAB. 2013, 165 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des activités agricoles et des éléments permanents sur la biodiversité : l’exemple des coléoptères carabiques et des papillons rhopalocères dans les paysages agricoles bocagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02831839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId507"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Aviron </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche en écologie à l'UMR BAGAP (Biodiversité, Agroécologie et Aménagement du Paysage.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephanie-aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8518-3920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076965376</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I develop researches in the field of landscape agroecology, in order to assess the effects of diversified and low-input cropping systems and semi-natural habitats (hedgerows and grassy field margins) on the biodiversity and multifunctionality of agroecosystems. My aim is to explore diverse management options at different spatial scales (changes in cropping systems at the field scale, hedgerow plantation and management at the field margin, landscape design through greenveining or land-use diversification) to encourage biodiversity and associated ecosystem services</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-trophic arthropod communities modulated by local farming system and landscape heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Libereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-026-02298-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversity in rotation and hedgerows: Two important but potentially insufficient levers to support the multifunctionality of agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Doussinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 404, pp.110371. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2026.110371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming and semi‐natural habitats for multifunctional agriculture: A case study in hedgerow landscapes of Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (1), pp.53-63. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic farming on root microbiota, seed production and pathogen resistance in winter wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ricono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants, People, Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.871-886. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.10602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced temporal turnover in carabid communities enhances biomass stability in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.70063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of plant protection products on ecosystem functions provided by terrestrial invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Perchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (6), pp.2956-2974. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34534-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing cropping system multifunctionality: An analysis of trade-offs and synergies in French cereal fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 221, pp.104100. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed communities are more diverse, but not more abundant, in dense and complex bocage landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (1), pp.4-16. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carabid beetles have hump‐shaped responses to disturbance and resource gradients within agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Ducourtieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.581-591. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both management practices and landscape influence plant communities in urban grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1151913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral resource maps: a tool to explain flower-visiting insect abundance at multiple spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lenestour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jeavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan van Baaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, pp.1511-1525. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-023-01643-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Seed Traps for Assessing Seed Rain in Periurban Grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.1015. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d15091015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building capacities for the design of agroecological landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 342, pp.108263. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2022.108263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedgerows are more multifunctional in preserved bocage landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.110689. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.110689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological performance underlying ecosystem multifunctionality is promoted by organic farming and hedgerows at the local scale but not at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Couthouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (1), pp.17-28. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic agriculture and field edges uphold endospheric wheat microbiota at field and landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ricono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Michon-Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98 (3), pp.fiac027. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiac027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Helfenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (8), pp.2235-2257. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01248-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ecological research on human-dominated ecosystems incorporates agricultural and forestry practices: A literature analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.1143-1157. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-021-01664-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures of forest and agroforestry alleviate trade-offs between ecosystem services in European rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Roces-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Torralba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Fagerholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp.101318. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2021.101318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and innovations for improving the sustainability of European agroforestry systems of high nature and cultural value: stakeholder perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Hartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staffan Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Crous-Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.1301-1315. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-020-00826-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-site analysis of perceived ecosystem service benefits in multifunctional landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Fagerholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Torralba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Girardello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56, pp.134-147. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry is paying off - economic evaluation of ecosystem services in european landscapes with and without agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao H. N. Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Roces-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2019.100896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local vs. landscape characteristics differentially shape emerging and circulating assemblages of carabid beetles in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 270-271, pp.149-158. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local pesticide use intensity conditions landscape effects on biological pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 286 (1904), pp.20182898. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2018.2898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of landscape composition and configuration: new pathways to manage functional biodiversity and agroecosystem services across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Dainese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Báldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (7), pp.1083-1094. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of farming systems on agricultural landscapes and biodiversity: from plot to farm and landscape scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.53-62. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2017.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming system and landscape characteristics differentially affect two dominant taxa of predatory arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 259, pp.98-110. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry systems of high nature and cultural value in Europe: provision of commercial goods and other ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crous-Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. França</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (4), pp.877-891. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-017-0126-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjacent woodlands rather than habitat connectivity influence grassland plant, carabid and bird assemblages in farmland landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (8), pp.1925-1942. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-018-1517-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that organic farming promotes pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Seufert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (7), pp.361 - 368. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-018-0102-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity of cropped vs. semi-natural habitats mediates biodiversity: A case study of carabid beetles communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 268, pp.34-43. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming system and landscape characteristics differentially affect community structure and composition of two dominant taxa of predatory arthropods (Araneae, Coleoptera Carabidae) in winter wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des bandes enherbées aux communautés émergeantes de Carabidés en milieux agricoles de marais (Coleoptera, Carabidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of organic farming at different spatial scales on natural enemies of crop pests and pest predation levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.74-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-lagged response of carabid species richness and composition to past management practices and landscape context of semi-natural field margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 204 (1), pp.282-290. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.08.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative effects of landscape composition and configuration on multi-habitat gamma diversity in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenore Fahrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 241, pp.62-69. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.160-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local landscape heterogeneity affects crop colonization by natural enemies in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 227, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape level processes driving carabid crop assemblage in dynamic farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (2), pp.265-275. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-015-0534-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances sur les abeilles sauvages (Hymenoptera, Apoidea) dans le Massif armoricain : recensement des publications existantes et restitution des données de distribution apportées par trois programmes de recherche depuis 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab Al Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dufrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invertébrés Armoricains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, pp.31-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing the biodiversity value of Central and Eastern European farmland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. E. Sutcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Kormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andras Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn V. Dicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (6), pp.722-730. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do farming practices affect natural enemies at the landscape scale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.125-140. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-014-0103-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering the role of ‘semi-natural habitat’ in agricultural landscape biodiversity: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenore Fahrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.75-83. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11284-014-1211-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic vs. conventional farming dichotomy: Does it make sense for natural enemies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 194, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2014.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape heterogeneity as an ecological filter of species traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.19-26. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2014.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des pratiques biologiques et conventionnelles sur les communautés d’insectes auxiliaires dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.401-412. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/pxkc-y566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cropping systems mosaic: How does the hidden heterogeneity of agricultural landscapes drive arthropod populations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 166 (1), pp.3-14. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2012.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité de la colonisation des cultures maraîchères sous abri par les auxiliaires indigènes : rôle de la conduite des cultures et de leur environnement paysager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.351-363. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/tt9n-rr23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Wildflower Strip Quality, Quantity, and Connectivity on Butterfly Diversity in a Swiss Arable Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Klaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Schuepbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (4), pp.500 - 508. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1526-100X.2010.00649.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification of agriculture, landscape composition and wild bee communities: A large scale study in four European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Schermann-Legionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick R. Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Billeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 137 (1-2), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2010.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological cross compliance promotes farmland biodiversity in Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Nitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Buholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henryk Luka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.247-252. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/070197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-specific monitoring of adult butterflies to determine potential effects of transgenic Bt-maize in Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanvido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Romeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.137-144. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2009.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persuasive effects of dispersal limitation on within- and among-community species richness in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Maelfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konjev Desender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.607-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction uncertainty of environmental change effects on temperate European biodiversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten F. Dormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Schweiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Arens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Augenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (3), pp.235-244. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-0248.2007.01142.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators for biodiversity in agricultural landscapes: a pan-European study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Billeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Liira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Bugter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Arens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (1), pp.141-150. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01393.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are landscape pattern metrics suitable indicators of biodiversity in Temperate European agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Billeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Schweiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22, pp.461-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Swiss agri-environmental measures on arthropod diversity in arable landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Klaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Schüpbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Pfiffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81, pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of agri-environmental measures, site and landscape conditions on butterfly diversity of Swiss grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Schüpbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 122 (3), pp.295-304. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2006.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and perspectives in decision-making during post-market environmental monitoring of genetically modified crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanvido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Romeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Verbraucherschutz und Lebensmittelsicherheit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.37-40. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00003-007-0292-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How landscape structure, land-use intensity and habitat diversity affect components of total arthropod diversity in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Maelfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter van Wingerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Schweiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Speelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44 (2), pp.340-351. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2006.01270.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation of butterfly populations in dynamic landscapes: The role of farming practices and landscape mosaic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kindlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 205 (1-2), pp.135-145. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic resolution matters : Indicators of landscape pattern for European agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Augenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Billeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (3), pp.692-709. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2006.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ecological compensation areas on spider assemblages in crop fields in Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Schüpbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aout (41), pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring effects of GM crops on butterflies : the use of multiscale approaches for general surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sanvido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Romeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Verbraucherschutz und Lebensmittelsicherheit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.85-88. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00003-006-0093-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is landscape matrix important for determining animal fluxes between resource patches?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kindlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.150-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of environmental factors on arthropod communities across organisation levels and spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Schweiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Maelfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter van Wingerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Billeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42, pp.1129-1139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carabid assemblages in agricultural landscapes: impacts of habitat features, landscape context at different spatial scales and farming intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 108 (3), pp.205-217. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2005.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of environmental factors on arthropod communities in agricultural landscapes across organizational levels and spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Schweiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Maelfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter van Wingerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Billeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42(6), pp.1129-1139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can assumption of a non-random search and consideration of actual landscape mosaic improve our prediction of butterfly fluxes between resource patches?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kindlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (4), pp.447-456. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0307-6946.2004.00614.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementation and supplementation of resources by butterflies in agricultural landscapes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 103 (3), pp.473-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of connectivity in agricultural landscapes : do farming activities help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18, pp.303-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EcoScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité spontanée dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Biodivsem "Biodiversité cultivée, de quoi est-ce que l'on parle?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of resources and farming practices at different spatial scales: what impact on farmland biodiversity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne de l’Agroscope ART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agroscope ART, Feb 2023, Zurich (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new assets of landscape ecology in the face of global challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and evolution: new perspectives and societal challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE²; Gfö; EEF, Sep 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do urban landscapes and management practices affect plants and butterflies communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Across Borders 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BES SFE², Dec 2021, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of co-designed landscapes to promote biological pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des communautés de carabes en paysages agricoles : quels impacts de la qualité de l’habitat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d’Ecologie des Paysages 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des communautés de carabes en paysages agricoles : quels impacts de la qualité de l’habitat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d’Ecologie des Paysages 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling local agronomic practices from agricultural landscape effects on pest biological control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetings of IOBC-Working Group Landscape management for functional biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bärbel Gerowitt, Felix Bianchi, Graham Begg, Daniela Lupi, Camilla Moonen, Mark Ramsden, Paul van Rijn and Han Zhang., Mar 2019, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of landscape heterogeneity for biodiversity in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario Ecología del paisaje en sistemas agrícolas, forestales y urbanos: tres experiencias desde la teoría a la práctica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of conservation biological control depends on interaction effects between landscape and pesticide use intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2018, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques rendus par la biodiversité à l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Vers des systèmes de culture agroécologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambres d’Agriculture de Bretagne. FRA., Nov 2018, Rennes, France. 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diversity of natural enemies and pest predation levels in different farming and landscape contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Biological Control of Arthropods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Langkawi, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets conjugués de la gestion parcellaire et du contexte paysager et de sa dynamique sur les bioagresseurs et les niveaux de régulation biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricci B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. meeting of the IOBC/WPRS Working Group "Landscape management for functional biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet SEBIOPAG-PHYTO : déterminants agricoles parcellaires et paysagers des variations de niveaux de régulation biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut National de la Recherche Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2017, Paris, France. pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and landscape affect the community structure and composition of dominant taxa of predatory arthropod (Coleoptera Carabidae) in winter wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Carabidologist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des pratiques agricoles individuelles, des systèmes de culture sur les abondances des ravageurs, leurs auxiliaires et la régulation biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Cortesero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes de prédation : retour d’expérience dans le projet SEBIOPAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la modélisation statistique pour simuler la contribution des systèmes agricoles aux organisations du paysage et à la biodiversité : Exemple des carabes forestiers et de cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAYOTTE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau interdisciplinaire PAYOTE., Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des haies nouvelles plantées par l’association Terres et Bocages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de l'association Terres et Bocage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Trédaniel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diversity of carabid communities and pest predation levels in different farming and landscape contexts in hedgerow network landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Carabidologist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider à la gestion des services de régulation naturelle des bioagresseurs : enjeux de connaissances et de prise en compte des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Chartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs : Apports des projets ANR Peerless et FRB Sebiopag-Phyto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets conjugués de la gestion parcellaire et du contexte paysager et de sa dynamique sur les bioagresseurs et les niveaux de régulation biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du séminaire. SEBIOPAG-PHYTO déterminants agricoles parcellaires et paysagers des variations de niveaux de régulation biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle biologique des ravageurs sur céréales en agriculture biologique et conventionnelle. Restitutions et échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution et d'échanges auprès des agriculteurs du site observatoire Ille et Vilaine Sud de la Zone atelier Armorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Crevin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diversity of natural enemy communities and pest predation levels in different farming and landscape contexts in hedgerow network landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Biological Control of Arthropods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Langkawi, Malaysia. 348 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui se trame en Bretagne ? Journée d’information et d’échanges sur la mise en place de la trame verte et bleue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of organic farming at different spatial scales on natural enemies of crop pests and pest predation levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Meeting of the IOBC-WPRS Working Group "Landscape Management for Functional Biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des haies nouvelles plantées par l’association Terres et Bocages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Terres et Bocage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Plougenast, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les effets des systèmes de culture et de l’hétérogénéité des paysages agricoles sur les communautés d’ennemis naturels : exemples d’approches méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire COPACABANA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches méso-échelle (paysage, territoire) des services écosystémiques en zones de polycultures-élevages «intensifs»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jouannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Chercheur "Cycles et Flux" Ecoserv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon-Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of farming system on ground beetle communities at local and landscape scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Belhache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Carabidologists Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Primosten, Croatia. 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of annual crops vs. semi-natural habitats to landscape connectivity for different types of carabid beetle communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE World congress 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Portland, United States. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of farming systems on agricultural landscapes and biodiversity: from plot to farm and landscape.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRO2015, 5th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 553 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT1: Régulation naturelle des ravageurs. Acquis, attentes, perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMT Biodiversité et Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nîmes, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser les services écosystémiques assurés par la biodiversité des paysages agricoles ? Intérêts d’un réseau de sites d’observation à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes Journées Françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des conduites des systèmes d'élevage sur les continuités écologiques : proposition d'une démarche de modélisation – simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Payote Modélisation de paysages agricoles pour la simulation et l’analyse de processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle Agriconnect un simulateur de paysage couplant modèle agronomique et modèle écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PAYOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic and conventional farming practices: diversity and effects on natural enemies at different spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99. Meeting de l'Ecological Society of America " From oceans to mountains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet européen AgForward Equipe bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Terre et Bocage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lorrez, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'hétérogénéité paysagère comme filtre écologique des traits de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme journées françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des cultures & complémentation : exemple des carabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme journées françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rennes, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmland heterogeneity & complementation a case study on carabid beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">98ème meeting de l'Ecological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Minneapolis, United States. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité de la colonisation des cultures maraîchères sous abri par les auxiliaires indigènes : effets des modes de conduite des cultures et de leur contexte paysager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013 "Développement et innovation en agriculture biologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et organisation spatiale des pratiques biologiques et conventionnelles dans les paysages agricoles: effets sur les communautés d’auxiliaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées françaises d'écologie du paysage " dynamiques écologiques des paysages : de l'agricole à l'urbain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rennes, France. 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’hétérogénéité de la mosaïque des cultures sur la diversité : existe-t-il une complémentation spatio-temporelle entre parcelles cultivées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Françaises de l’Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the cultivated mosaic and its heterogeneity for biodiversity conservation in farming landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the East meets West workshop 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Gottigen, Germany. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FarmLand : Quel est le rôle de l'hétérogénéité spatiale de la mosaïque des cultures sur la biodiversité et les services écosystémiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe Journées IALE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of farmland landscape heterogeneity on biodiversity: Is there a spatio-temporal complementation between crop fields?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">98th Annual Meeting of the Ecological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Aug 2013, Minneapolis (Minnesota), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of landscape heterogeneity on functional gamma diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES ANNUAL MEETING 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Birmingham. Birmingham, GBR., Dec 2012, Birmingham, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape patterns and ecosystems services in agricultural landscapes in Western Europe : causes and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. international Ecosummit "Ecological sustainability - Restoring the planet's ecosystems services"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Columbus, United States. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages agricoles et gestion des auxiliaires de culture : Quelle importance de la mosaïque des systèmes de culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société Entomologique du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montréal, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Agroecology and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Magda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology Sessions 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l'écologie du paysage pour comprendre les interactions élevage et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaujour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Elevage et Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Rennes, France. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are ladybirds affected by farming practices at different spatial scales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Birmingham. Birmingham, GBR., Dec 2012, Birmingham, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation des cultures maraîchères sous abri par les auxiliaires indigènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmaCH "Paysage et santé des cultures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, NA, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation spatiale et temporelle des couverts agricoles contribue-t-elle aux continuités écologiques pour la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du programme DIVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Bourg en Bresse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’effet de l’hétérogénéité des paysages produite par les pratiques agricoles sur les insectes ravageurs et auxiliaires des cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du métaprogramme INRA Gestion durable de la santé des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mensurative experiment to study effects of landscape heterogeneity on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IALE world “landscape ecology for sustainable environment and culture”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Pekin, China. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité fonctionnelle et biodiversité : effets des interfaces et de la mosaïque agricole sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Ballaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IALE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National du Machinisme Agricole, du Génie Rural, des Eaux et Forêts (CEMAGREF). Saisissez le nom du laboratoire, du service ou du département., Aix en Provence, FRA., Nov 2011, Aix en Provence, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-annual heterogeneity of the cultivated mosaic: impact on carabid beetle populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Saussure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IALE world “landscape ecology for sustainable environment and culture”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Pekin, China. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mensurative experiment to study effects of landscape heterogeneity on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress IALE “Linking Landscape Structure and Biodiversity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Landscape Ecology, Aug 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité fonctionnelle et biodiversité : Effets des interfaces et de la mosaïque agricole sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Françaises de l’Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IALE France, Nov 2011, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat temporal complementation: How do beneficial ground beetles survive in a transient mosaic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95. Ecological Society of America (ESA) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des interactions entre structures paysagères et pratiques localisées sur les dynamiques de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées BiodiverS'ETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Florac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les carabes auxiliaires de cultures à Pleine-Fougères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres CNRS Jeunes, Sciences et Citoyens de Pleine-Fougères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rennes, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management legacies, landscape patterns and species distribution in an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual ILTER Coordinating Committee Meeting and ILTER Symposium 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Sede Boqer, Israel. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental post-market monitoring of GM crops. Bt-maize and butterflies as a case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanvido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Romeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Latin American Symposium on Transgenic Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associaçao Nacional de Biossegurança (ANBio). PRT., Sep 2007, Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring effects of GM crops on butterflies : the use of multiscale approaches for general surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sanvido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Romeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop "Post Market Environmental Monitoring of Genetically Modified Plants: Implementation of General Surveillance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Berlin-Dahlem, Germany. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00003-006-0093-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butterfly diversity in Swiss grasslands: respective impacts of low-input management, landscape features and region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bosshart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Buholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. E.G.F. European Grassland federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des mesures agro-environnementales sur la diversité des papillons diurnes en Suisse : évaluation à l’échelle locale et à l’échelle du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Schüpbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IALE France « Patrons et processus, quels acquis pour l’écologie du paysage ? Quelles orientations futures ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends of arthropod diversity in conventional and low-input meadows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henryk Luka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. E.G.F. European Grassland federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear elements in landscapes: autonomous units of parts of larger functional units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Annual conference of the ecological society (Gesellschaft für Oekologie, GfOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Giessen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low-input habitats on biodiversity in Swiss agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Buholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Derron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European society of agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Copenhagen, Denmark. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts à long terme des pratiques agricoles sur les communautés de coléoptères carabiques dans différents contextes paysagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IALE France « Evaluation des risques environnementaux pour une gestion durable des espaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale pour l'Écologie du Paysage. FRA., Oct 2013, Gap, France. 288 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat quality and connectivity in agricultural landscapes : the role of land use systems at various scales in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Association for Landscape Ecology World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Darwin, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carabid diversity in agricultural landscapes : effects of spatial heterogeneity and farming intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Codet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Association for Landscape Ecology World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Darwin, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying landscape ecological principles to assess the effects of farming systems on the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congresso Nationale SIEP-IALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of green veining to sustain biodiversity in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE (UK) “Hedgerow of the world: their ecological functions in different landscapes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Birmingham, United Kingdom. pp.261-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape ecology to address socio-environmental challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Zingraff-Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International federation of landscape architechs world congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of landscape ecology research questions in French theses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European landscape ecology congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bratislava (Slovaquie), Slovakia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative effects of local and landscape factors on pollinator communities in grasslands and wet meadows along the Sélune river, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2018 - International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification of crop and non-crop vegetation in agricultural landscapes: a benefit for pollinator communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2018, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Française d'Ecologie, Groupe thématique &amp;quot;Ecologie des Paysages&amp;quot; - Vue d'ensemble des acteurs de l'écologie des paysages en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique pluriannuelle des assemblages de carabes en réponse à l’évolution du paysage et de sa gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. , 72 p., 2017, Nouveaux horizons pour l'écologie des paysages. Actes du colloque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response delay of carabid diversity to past management practices and landscape context of field margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Euroopean Carabidologist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape heterogeneity related to organic and conventional farming systems: effects on natural enemies of crop pests and pest predation levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Ecological Sciences (SFE Ecologie 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 108 p., 2016, International Conference on Ecological Sciences - Sfécologie 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services in agroforestry systems in euroope with an emphasis on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix H. Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Crous-Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael den Herder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Agroforestry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of local landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Ecological Sciences (SFE Ecologie 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016, International Conference on Ecological Sciences - Sfécologie 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological regulations in response to local pesticide use and to the landscape context of fields: preliminary findings from the national SEBIOPAG network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 2016, Agricultural ecology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle biologique des ravageurs sur céréales en agriculture biologique et conventionnelle - Restitutions et échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontre avec les agriculteurs de la ZA Armorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Bain de Bretagne, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial organization of organic and conventional farming in agricultural landscapes: impacts on beneficial insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Biological Control of Arthropods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pucon, Chile. , 3 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et organisation spatiale des pratiques biologiques et conventionnelles dans les paysages agricoles : effets sur les communautés d’auxiliaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013 "Développement et innovation en agriculture biologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. 250 p., 2013, Colloque DinABio. Développement et innovation en agriculture biologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation des cultures maraîchères sous abri par le cortège d’auxiliaires indigènes. Méthodologie de caractérisation in situ du processus pour les mirides (Heteroptera, Dicyphini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. INRA-ITAB, 250 p., 2013, Colloque DinABio 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural landscape and biodiversity: Effects of landscape heterogeneity on carabid beetles and plants functional diversity in agricultural area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Ecological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of tomato colonisation by mirid bugs in Roussillon area (Southern France) : effect of crop management and landscape features in crop surroundings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IOBC "Integrated control in protected crops, Mediterranean climate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Catania, Italy. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les processus écologiques, hydrobiogéochimiques dans des paysages multifonctionnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dedieu, Benoit; Detang-Dessandre, Cécile; Dupraz, Pierre; Hinsinger, Philippe; Médale, Françoise; Reboud, Xavier; Soussana, Jean-François; Alban, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Éditions Quæ, pp.47-58, 2020, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of hedgerows in supporting biodiversity and other ecosystem services in intensively managed agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Uroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconciling agricultural production with biodiversity conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.177-204, 2020, 978 1 78676 348 8. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2020.0071.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses statistiques des relations entre mosaïque paysagère et processus écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae Educagri Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2019, Sciences en Partage (Quae), 9782759230136 9782759230143 9782759230150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une description structurelle à la prise en compte d’un paysage agricole fonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère éd., </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2019, Sciences en Partage (Quae)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology for Sustainable and Multifunctional Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 28: Ecology for Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-46, 2018, Sustainable Agriculture Reviews, 978-3-319-90309-5. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-90309-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure and Dynamics of Agricultural Landscapes as Drivers of Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Feon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology for Sustainable Environment and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 368p., 2013, 978-94-007-6530-6. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6530-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollinisateurs sauvages et diversité des ressources en fleurs en milieu agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-functional hedgerows in the bocage systems of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guehenneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Menguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEBIOPAG : Etude des Services Ecosystémiques assurés par la Biodiversité dans les Paysages Agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle biologique des bioagresseurs des cultures : Effet des pratiques agricoles et du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite du blé d’hiver en Ille-et Vilaine : Lien entre pratiques agricoles et auxiliaires. Brèves de la Zone Atelier Armorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite du Blé d’hiver en Bretagne : diversité des pratiques agricoles - Brèves de la Zone Atelier Armorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et paysages agricoles. Brèves de la Zone Atelier Armorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des paysages agricoles et flux de papillons rhopalocères (Maniola jurtina L., Satyridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une agroforesterie bocagère en Bretagne. Rénover le bocage en renouvelant les points de vue et les pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guehenneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Menguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; Association Terres &amp; Bocages. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesson learnt: Bocage agroforestry in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGABRI - Colonisation des cultures maraîchères sous abri par des auxiliaires indigènes et contribution à la régulation biologique naturelle des ravageurs aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] CIAB. 2013, 165 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des activités agricoles et des éléments permanents sur la biodiversité : l’exemple des coléoptères carabiques et des papillons rhopalocères dans les paysages agricoles bocagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02831839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId507"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E5CF64A"/>
+    <w:nsid w:val="B5046C11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-aviron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8518-3920" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076965376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489251v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Aziz Djoudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Amoss&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Birkhofer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Libereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-026-02298-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05565201v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Doussinault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110371" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14825" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dosset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ricono" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10602" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34534-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104100" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923082v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Couthouis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14285" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1151913" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056320v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lenestour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jeavons" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01643-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04253780v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Braud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15091015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171222v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ridel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110689" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14312" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14357" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631261v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michon-Coudouel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rolo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Roces-Diaz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Torralba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Fagerholm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101318" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534493v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Jeanneret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alignier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavigne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfenstein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01248-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-021-01664-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337902v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Hartel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Berg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Crous-Duran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-020-00826-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042411v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Djoudi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.10.022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120701v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dainese" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clough" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s B&#225;ldi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13265" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02171732v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2898" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629248v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Moreno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Girardello" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herzog" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2019.04.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626500v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Graves" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao H. N. Palma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2019.100896" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588617v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.07.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618028v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01832710v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1517-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangenot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Puech" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.02.031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627819v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moreno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crous-Duran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fran&#231;a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0126-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01843083v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mitchell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Seufert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-018-0102-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619246v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Marie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mangenot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567498v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.08.025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G49W6GN6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617546v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-David Varennes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507699v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenore Fahrig" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.02.035" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VPNXL8W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622402v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monteiro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606771v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.08.054" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458660v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.04.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259212v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-015-0534-x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696156v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Al Hassan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636750v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. E. Sutcliffe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bat&#225;ry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Kormann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Baldi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn V. Dicks" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12288" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208789v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-014-0103-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120722v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-014-1211-9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01005459v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2014.01.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208749v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.05.002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826954v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vasseur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.08.013" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKQBDGZ5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210068v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pxkc-y566" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210069v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perraudin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Redondo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tt9n-rr23" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458621v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Klaus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Schuepbach" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1526-100X.2010.00649.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27D9DBCC422085295AD042BDC92C861D0C2D1476/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528867v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Schermann-Legionnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R. Delettre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Billeter" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.01.015" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T29C1FL5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458662v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Nitsch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Buholzer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Luka" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/070197" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458661v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanvido" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Romeis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bigler" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.01.007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSMC2JF1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660184v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Hendrickx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Maelfait" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konjev Desender" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Bailey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264207v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten F. Dormann" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schweiger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Augenstein" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2007.01142.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264032v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Liira" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Bugter" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01393.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458667v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Sch&#252;pbach" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Pfiffner" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458663v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.035" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X45WBSX6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458664v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Romeis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00003-007-0292-6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A082CD29CEC0373615C097DD9C31FB47F05AAFC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458665v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162516v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendrickx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter van Wingerden" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Speelmans" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2006.01270.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164496v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kindlmann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.02.012" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHKJFTFN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458484v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2006.08.001" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZC09Z38-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655789v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458455v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sanvido" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Romeis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00003-006-0093-3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VP9DT87Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458458v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2005.02.004" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L26F2RLQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014515v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maelfait" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680997v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678687v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680992v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6946.2004.00614.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68CA94976A3E73C1E3242EC0CD77C465CE266833/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677080v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dover" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670319v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668932v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668931v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160329v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897270v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durieu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544323v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946652v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908487v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790907v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735570v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734940v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787548v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734896v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735718v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788607v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788352v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738010v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738416v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787847v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896252v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci B" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733483v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417670v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790265v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735587v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787846v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787973v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788422v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Perrin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737841v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737290v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340269v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jouannon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458683v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458654v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458641v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458651v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Belhache" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458650v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Duflot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458684v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458670v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210125v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458681v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jean-Charles" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458682v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120729v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210094v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458671v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210093v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210096v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210092v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120753v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210100v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Alhassan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210087v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458685v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210080v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808185v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458674v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210057v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458673v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210040v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Georges" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210042v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210028v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458579v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458613v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Ballaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458577v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Saussure" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120732v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120759v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458573v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458558v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458549v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458570v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751184v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820620v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763882v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pozzi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762103v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764090v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berner" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bosshart" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758829v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458668v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Derron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Dreier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763624v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Collet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759246v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759771v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Codet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759306v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762811v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266500v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266578v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zingraff-Hamed" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735200v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berry" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735199v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787785v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735157v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735239v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savary" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284083v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix H. Herzog" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael den Herder" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458692v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458669v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602194v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458676v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458672v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210091v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458677v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goude" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120811v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458675v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132861v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Uroy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0071.09" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790217v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230136/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790623v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797880v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90309-5" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90309-5_1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210054v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le Feon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-6530-6" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6530-6_14" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790385v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788988v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guehenneuc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Menguy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796913v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roger" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458678v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458680v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807321v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458679v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Laurens" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458666v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373978v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menguy" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788825v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458686v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831839v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-aviron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8518-3920" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076965376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489251v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Aziz Djoudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Amoss&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Birkhofer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Libereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-026-02298-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05565201v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Doussinault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110371" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780580v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14825" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816633v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ricono" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10602" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100815v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dosset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70063" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688746v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34534-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104100" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14312" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14357" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442053v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1151913" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056320v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lenestour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jeavons" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01643-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04253780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Braud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15091015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ridel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110689" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923082v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Couthouis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14285" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631261v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michon-Coudouel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Jeanneret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alignier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavigne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfenstein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01248-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432955v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-021-01664-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284004v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rolo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Roces-Diaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Torralba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Fagerholm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101318" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337902v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Hartel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Berg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Crous-Duran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-020-00826-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629248v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Moreno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Girardello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herzog" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2019.04.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626500v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Graves" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao H. N. Palma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2019.100896" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Djoudi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.10.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02171732v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2898" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120701v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dainese" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clough" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s B&#225;ldi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13265" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588617v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.07.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783652v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangenot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Puech" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.02.031" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627819v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moreno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crous-Duran" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fran&#231;a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0126-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01832710v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1517-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01843083v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mitchell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Seufert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-018-0102-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567498v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.08.025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G49W6GN6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619246v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Marie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mangenot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618028v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemaire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622402v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monteiro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606771v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.08.054" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507699v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenore Fahrig" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.02.035" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VPNXL8W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617546v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-David Varennes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458660v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.04.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259212v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-015-0534-x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696156v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Al Hassan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636750v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. E. Sutcliffe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bat&#225;ry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Kormann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Baldi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn V. Dicks" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12288" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208789v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-014-0103-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120722v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-014-1211-9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208749v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.05.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01005459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2014.01.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210068v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pxkc-y566" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826954v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vasseur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.08.013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKQBDGZ5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210069v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perraudin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Redondo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tt9n-rr23" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458621v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Klaus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Schuepbach" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1526-100X.2010.00649.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27D9DBCC422085295AD042BDC92C861D0C2D1476/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528867v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Schermann-Legionnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R. Delettre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Billeter" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.01.015" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T29C1FL5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458662v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Nitsch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Buholzer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Luka" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/070197" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458661v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanvido" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Romeis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bigler" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.01.007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSMC2JF1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660184v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Hendrickx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Maelfait" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konjev Desender" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Bailey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264207v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten F. Dormann" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schweiger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Augenstein" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2007.01142.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264032v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Liira" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Bugter" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01393.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458665v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458667v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Sch&#252;pbach" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Pfiffner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458663v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.035" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X45WBSX6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458664v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Romeis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00003-007-0292-6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A082CD29CEC0373615C097DD9C31FB47F05AAFC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162516v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendrickx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter van Wingerden" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Speelmans" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2006.01270.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164496v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kindlmann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.02.012" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHKJFTFN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458484v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2006.08.001" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZC09Z38-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655789v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458455v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sanvido" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Romeis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00003-006-0093-3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VP9DT87Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680997v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678687v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458458v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2005.02.004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L26F2RLQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014515v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maelfait" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680992v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6946.2004.00614.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68CA94976A3E73C1E3242EC0CD77C465CE266833/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677080v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dover" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670319v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668932v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668931v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160329v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897270v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durieu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544323v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908487v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790907v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946652v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787548v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734940v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735570v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787847v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896252v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci B" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733483v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417670v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788352v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738010v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738416v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790265v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787973v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787846v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735587v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737841v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737290v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788422v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Perrin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734896v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788607v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735718v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458683v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458654v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340269v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jouannon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458651v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Belhache" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458650v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Duflot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458641v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210125v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458681v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jean-Charles" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458682v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458670v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458684v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210093v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210096v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210094v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458671v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210092v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120753v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210100v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Alhassan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210087v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120729v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210040v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Georges" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808185v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458674v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210057v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458673v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210042v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210028v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458685v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210080v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458579v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458613v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Ballaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458577v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Saussure" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120732v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120759v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458573v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458570v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458558v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458549v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751184v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820620v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764090v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berner" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bosshart" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762103v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763882v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pozzi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758829v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458668v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Derron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Dreier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763624v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Collet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759246v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759771v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Codet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759306v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762811v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266578v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zingraff-Hamed" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266500v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735200v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berry" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735199v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735157v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735239v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savary" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787785v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458669v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284083v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix H. Herzog" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael den Herder" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458692v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602194v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458676v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210091v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458672v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458677v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goude" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120811v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458675v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132861v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Uroy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0071.09" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790217v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230136/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790623v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797880v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90309-5" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90309-5_1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210054v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le Feon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-6530-6" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6530-6_14" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790385v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788988v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guehenneuc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Menguy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796913v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roger" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458678v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458680v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458679v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Laurens" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807321v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458666v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373978v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menguy" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788825v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458686v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831839v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>