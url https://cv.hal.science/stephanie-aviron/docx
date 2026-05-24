--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Aviron </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche en écologie à l'UMR BAGAP (Biodiversité, Agroécologie et Aménagement du Paysage.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephanie-aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8518-3920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076965376</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I develop researches in the field of landscape agroecology, in order to assess the effects of diversified and low-input cropping systems and semi-natural habitats (hedgerows and grassy field margins) on the biodiversity and multifunctionality of agroecosystems. My aim is to explore diverse management options at different spatial scales (changes in cropping systems at the field scale, hedgerow plantation and management at the field margin, landscape design through greenveining or land-use diversification) to encourage biodiversity and associated ecosystem services</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-trophic arthropod communities modulated by local farming system and landscape heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Libereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-026-02298-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversity in rotation and hedgerows: Two important but potentially insufficient levers to support the multifunctionality of agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Doussinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 404, pp.110371. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2026.110371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming and semi‐natural habitats for multifunctional agriculture: A case study in hedgerow landscapes of Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (1), pp.53-63. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic farming on root microbiota, seed production and pathogen resistance in winter wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ricono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants, People, Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.871-886. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.10602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced temporal turnover in carabid communities enhances biomass stability in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.70063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of plant protection products on ecosystem functions provided by terrestrial invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Perchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (6), pp.2956-2974. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34534-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing cropping system multifunctionality: An analysis of trade-offs and synergies in French cereal fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 221, pp.104100. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed communities are more diverse, but not more abundant, in dense and complex bocage landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (1), pp.4-16. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carabid beetles have hump‐shaped responses to disturbance and resource gradients within agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Ducourtieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.581-591. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both management practices and landscape influence plant communities in urban grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1151913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral resource maps: a tool to explain flower-visiting insect abundance at multiple spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lenestour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jeavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan van Baaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, pp.1511-1525. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-023-01643-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Seed Traps for Assessing Seed Rain in Periurban Grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.1015. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d15091015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building capacities for the design of agroecological landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 342, pp.108263. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2022.108263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedgerows are more multifunctional in preserved bocage landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.110689. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.110689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological performance underlying ecosystem multifunctionality is promoted by organic farming and hedgerows at the local scale but not at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Couthouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (1), pp.17-28. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic agriculture and field edges uphold endospheric wheat microbiota at field and landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ricono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Michon-Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98 (3), pp.fiac027. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiac027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Helfenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (8), pp.2235-2257. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01248-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ecological research on human-dominated ecosystems incorporates agricultural and forestry practices: A literature analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.1143-1157. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-021-01664-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures of forest and agroforestry alleviate trade-offs between ecosystem services in European rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Roces-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Torralba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Fagerholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp.101318. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2021.101318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and innovations for improving the sustainability of European agroforestry systems of high nature and cultural value: stakeholder perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Hartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staffan Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Crous-Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.1301-1315. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-020-00826-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-site analysis of perceived ecosystem service benefits in multifunctional landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Fagerholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Torralba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Girardello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56, pp.134-147. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry is paying off - economic evaluation of ecosystem services in european landscapes with and without agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao H. N. Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Roces-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2019.100896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local vs. landscape characteristics differentially shape emerging and circulating assemblages of carabid beetles in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 270-271, pp.149-158. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local pesticide use intensity conditions landscape effects on biological pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 286 (1904), pp.20182898. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2018.2898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of landscape composition and configuration: new pathways to manage functional biodiversity and agroecosystem services across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Dainese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Báldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (7), pp.1083-1094. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of farming systems on agricultural landscapes and biodiversity: from plot to farm and landscape scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.53-62. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2017.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming system and landscape characteristics differentially affect two dominant taxa of predatory arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 259, pp.98-110. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry systems of high nature and cultural value in Europe: provision of commercial goods and other ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crous-Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. França</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (4), pp.877-891. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-017-0126-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjacent woodlands rather than habitat connectivity influence grassland plant, carabid and bird assemblages in farmland landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (8), pp.1925-1942. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-018-1517-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that organic farming promotes pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Seufert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (7), pp.361 - 368. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-018-0102-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity of cropped vs. semi-natural habitats mediates biodiversity: A case study of carabid beetles communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 268, pp.34-43. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming system and landscape characteristics differentially affect community structure and composition of two dominant taxa of predatory arthropods (Araneae, Coleoptera Carabidae) in winter wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des bandes enherbées aux communautés émergeantes de Carabidés en milieux agricoles de marais (Coleoptera, Carabidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of organic farming at different spatial scales on natural enemies of crop pests and pest predation levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.74-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-lagged response of carabid species richness and composition to past management practices and landscape context of semi-natural field margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 204 (1), pp.282-290. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.08.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative effects of landscape composition and configuration on multi-habitat gamma diversity in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenore Fahrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 241, pp.62-69. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.160-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local landscape heterogeneity affects crop colonization by natural enemies in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 227, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape level processes driving carabid crop assemblage in dynamic farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (2), pp.265-275. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-015-0534-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances sur les abeilles sauvages (Hymenoptera, Apoidea) dans le Massif armoricain : recensement des publications existantes et restitution des données de distribution apportées par trois programmes de recherche depuis 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab Al Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dufrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invertébrés Armoricains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, pp.31-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing the biodiversity value of Central and Eastern European farmland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. E. Sutcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Kormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andras Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn V. Dicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (6), pp.722-730. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do farming practices affect natural enemies at the landscape scale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.125-140. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-014-0103-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering the role of ‘semi-natural habitat’ in agricultural landscape biodiversity: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenore Fahrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.75-83. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11284-014-1211-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic vs. conventional farming dichotomy: Does it make sense for natural enemies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 194, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2014.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape heterogeneity as an ecological filter of species traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.19-26. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2014.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des pratiques biologiques et conventionnelles sur les communautés d’insectes auxiliaires dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.401-412. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/pxkc-y566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cropping systems mosaic: How does the hidden heterogeneity of agricultural landscapes drive arthropod populations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 166 (1), pp.3-14. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2012.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité de la colonisation des cultures maraîchères sous abri par les auxiliaires indigènes : rôle de la conduite des cultures et de leur environnement paysager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.351-363. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/tt9n-rr23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Wildflower Strip Quality, Quantity, and Connectivity on Butterfly Diversity in a Swiss Arable Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Klaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Schuepbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (4), pp.500 - 508. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1526-100X.2010.00649.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification of agriculture, landscape composition and wild bee communities: A large scale study in four European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Schermann-Legionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick R. Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Billeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 137 (1-2), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2010.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological cross compliance promotes farmland biodiversity in Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Nitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Buholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henryk Luka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.247-252. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/070197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-specific monitoring of adult butterflies to determine potential effects of transgenic Bt-maize in Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanvido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Romeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.137-144. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2009.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persuasive effects of dispersal limitation on within- and among-community species richness in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Maelfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konjev Desender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.607-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction uncertainty of environmental change effects on temperate European biodiversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten F. Dormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Schweiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Arens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Augenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (3), pp.235-244. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-0248.2007.01142.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators for biodiversity in agricultural landscapes: a pan-European study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Billeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Liira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Bugter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Arens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (1), pp.141-150. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01393.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are landscape pattern metrics suitable indicators of biodiversity in Temperate European agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Billeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Schweiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22, pp.461-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Swiss agri-environmental measures on arthropod diversity in arable landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Klaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Schüpbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Pfiffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81, pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of agri-environmental measures, site and landscape conditions on butterfly diversity of Swiss grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Schüpbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 122 (3), pp.295-304. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2006.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and perspectives in decision-making during post-market environmental monitoring of genetically modified crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanvido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Romeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Verbraucherschutz und Lebensmittelsicherheit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.37-40. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00003-007-0292-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How landscape structure, land-use intensity and habitat diversity affect components of total arthropod diversity in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Maelfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter van Wingerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Schweiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Speelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44 (2), pp.340-351. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2006.01270.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation of butterfly populations in dynamic landscapes: The role of farming practices and landscape mosaic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kindlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 205 (1-2), pp.135-145. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic resolution matters : Indicators of landscape pattern for European agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Augenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Billeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (3), pp.692-709. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2006.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ecological compensation areas on spider assemblages in crop fields in Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Schüpbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aout (41), pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring effects of GM crops on butterflies : the use of multiscale approaches for general surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sanvido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Romeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Verbraucherschutz und Lebensmittelsicherheit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.85-88. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00003-006-0093-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is landscape matrix important for determining animal fluxes between resource patches?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kindlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.150-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of environmental factors on arthropod communities across organisation levels and spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Schweiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Maelfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter van Wingerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Billeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42, pp.1129-1139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carabid assemblages in agricultural landscapes: impacts of habitat features, landscape context at different spatial scales and farming intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 108 (3), pp.205-217. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2005.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of environmental factors on arthropod communities in agricultural landscapes across organizational levels and spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Schweiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Maelfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter van Wingerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Billeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42(6), pp.1129-1139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can assumption of a non-random search and consideration of actual landscape mosaic improve our prediction of butterfly fluxes between resource patches?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kindlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (4), pp.447-456. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0307-6946.2004.00614.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementation and supplementation of resources by butterflies in agricultural landscapes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 103 (3), pp.473-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of connectivity in agricultural landscapes : do farming activities help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18, pp.303-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EcoScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité spontanée dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Biodivsem "Biodiversité cultivée, de quoi est-ce que l'on parle?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of resources and farming practices at different spatial scales: what impact on farmland biodiversity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne de l’Agroscope ART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agroscope ART, Feb 2023, Zurich (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new assets of landscape ecology in the face of global challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and evolution: new perspectives and societal challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE²; Gfö; EEF, Sep 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do urban landscapes and management practices affect plants and butterflies communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Across Borders 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BES SFE², Dec 2021, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of co-designed landscapes to promote biological pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des communautés de carabes en paysages agricoles : quels impacts de la qualité de l’habitat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d’Ecologie des Paysages 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des communautés de carabes en paysages agricoles : quels impacts de la qualité de l’habitat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d’Ecologie des Paysages 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling local agronomic practices from agricultural landscape effects on pest biological control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetings of IOBC-Working Group Landscape management for functional biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bärbel Gerowitt, Felix Bianchi, Graham Begg, Daniela Lupi, Camilla Moonen, Mark Ramsden, Paul van Rijn and Han Zhang., Mar 2019, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of landscape heterogeneity for biodiversity in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario Ecología del paisaje en sistemas agrícolas, forestales y urbanos: tres experiencias desde la teoría a la práctica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of conservation biological control depends on interaction effects between landscape and pesticide use intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2018, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques rendus par la biodiversité à l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Vers des systèmes de culture agroécologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambres d’Agriculture de Bretagne. FRA., Nov 2018, Rennes, France. 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diversity of natural enemies and pest predation levels in different farming and landscape contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Biological Control of Arthropods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Langkawi, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets conjugués de la gestion parcellaire et du contexte paysager et de sa dynamique sur les bioagresseurs et les niveaux de régulation biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricci B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. meeting of the IOBC/WPRS Working Group "Landscape management for functional biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet SEBIOPAG-PHYTO : déterminants agricoles parcellaires et paysagers des variations de niveaux de régulation biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut National de la Recherche Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2017, Paris, France. pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and landscape affect the community structure and composition of dominant taxa of predatory arthropod (Coleoptera Carabidae) in winter wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Carabidologist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des pratiques agricoles individuelles, des systèmes de culture sur les abondances des ravageurs, leurs auxiliaires et la régulation biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Cortesero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes de prédation : retour d’expérience dans le projet SEBIOPAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la modélisation statistique pour simuler la contribution des systèmes agricoles aux organisations du paysage et à la biodiversité : Exemple des carabes forestiers et de cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAYOTTE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau interdisciplinaire PAYOTE., Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des haies nouvelles plantées par l’association Terres et Bocages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de l'association Terres et Bocage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Trédaniel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diversity of carabid communities and pest predation levels in different farming and landscape contexts in hedgerow network landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Carabidologist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider à la gestion des services de régulation naturelle des bioagresseurs : enjeux de connaissances et de prise en compte des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Chartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs : Apports des projets ANR Peerless et FRB Sebiopag-Phyto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets conjugués de la gestion parcellaire et du contexte paysager et de sa dynamique sur les bioagresseurs et les niveaux de régulation biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du séminaire. SEBIOPAG-PHYTO déterminants agricoles parcellaires et paysagers des variations de niveaux de régulation biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle biologique des ravageurs sur céréales en agriculture biologique et conventionnelle. Restitutions et échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution et d'échanges auprès des agriculteurs du site observatoire Ille et Vilaine Sud de la Zone atelier Armorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Crevin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diversity of natural enemy communities and pest predation levels in different farming and landscape contexts in hedgerow network landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Biological Control of Arthropods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Langkawi, Malaysia. 348 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui se trame en Bretagne ? Journée d’information et d’échanges sur la mise en place de la trame verte et bleue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of organic farming at different spatial scales on natural enemies of crop pests and pest predation levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Meeting of the IOBC-WPRS Working Group "Landscape Management for Functional Biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des haies nouvelles plantées par l’association Terres et Bocages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Terres et Bocage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Plougenast, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les effets des systèmes de culture et de l’hétérogénéité des paysages agricoles sur les communautés d’ennemis naturels : exemples d’approches méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire COPACABANA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches méso-échelle (paysage, territoire) des services écosystémiques en zones de polycultures-élevages «intensifs»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jouannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Chercheur "Cycles et Flux" Ecoserv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon-Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of farming system on ground beetle communities at local and landscape scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Belhache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Carabidologists Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Primosten, Croatia. 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of annual crops vs. semi-natural habitats to landscape connectivity for different types of carabid beetle communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE World congress 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Portland, United States. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of farming systems on agricultural landscapes and biodiversity: from plot to farm and landscape.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRO2015, 5th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 553 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT1: Régulation naturelle des ravageurs. Acquis, attentes, perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMT Biodiversité et Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nîmes, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser les services écosystémiques assurés par la biodiversité des paysages agricoles ? Intérêts d’un réseau de sites d’observation à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes Journées Françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des conduites des systèmes d'élevage sur les continuités écologiques : proposition d'une démarche de modélisation – simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Payote Modélisation de paysages agricoles pour la simulation et l’analyse de processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle Agriconnect un simulateur de paysage couplant modèle agronomique et modèle écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PAYOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic and conventional farming practices: diversity and effects on natural enemies at different spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99. Meeting de l'Ecological Society of America " From oceans to mountains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet européen AgForward Equipe bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Terre et Bocage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lorrez, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'hétérogénéité paysagère comme filtre écologique des traits de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme journées françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des cultures & complémentation : exemple des carabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme journées françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rennes, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmland heterogeneity & complementation a case study on carabid beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">98ème meeting de l'Ecological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Minneapolis, United States. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité de la colonisation des cultures maraîchères sous abri par les auxiliaires indigènes : effets des modes de conduite des cultures et de leur contexte paysager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013 "Développement et innovation en agriculture biologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et organisation spatiale des pratiques biologiques et conventionnelles dans les paysages agricoles: effets sur les communautés d’auxiliaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées françaises d'écologie du paysage " dynamiques écologiques des paysages : de l'agricole à l'urbain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rennes, France. 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’hétérogénéité de la mosaïque des cultures sur la diversité : existe-t-il une complémentation spatio-temporelle entre parcelles cultivées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Françaises de l’Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the cultivated mosaic and its heterogeneity for biodiversity conservation in farming landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the East meets West workshop 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Gottigen, Germany. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FarmLand : Quel est le rôle de l'hétérogénéité spatiale de la mosaïque des cultures sur la biodiversité et les services écosystémiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe Journées IALE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of farmland landscape heterogeneity on biodiversity: Is there a spatio-temporal complementation between crop fields?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">98th Annual Meeting of the Ecological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Aug 2013, Minneapolis (Minnesota), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of landscape heterogeneity on functional gamma diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES ANNUAL MEETING 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Birmingham. Birmingham, GBR., Dec 2012, Birmingham, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape patterns and ecosystems services in agricultural landscapes in Western Europe : causes and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. international Ecosummit "Ecological sustainability - Restoring the planet's ecosystems services"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Columbus, United States. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages agricoles et gestion des auxiliaires de culture : Quelle importance de la mosaïque des systèmes de culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société Entomologique du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montréal, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Agroecology and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Magda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology Sessions 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l'écologie du paysage pour comprendre les interactions élevage et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaujour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Elevage et Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Rennes, France. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are ladybirds affected by farming practices at different spatial scales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Birmingham. Birmingham, GBR., Dec 2012, Birmingham, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation des cultures maraîchères sous abri par les auxiliaires indigènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmaCH "Paysage et santé des cultures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, NA, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation spatiale et temporelle des couverts agricoles contribue-t-elle aux continuités écologiques pour la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du programme DIVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Bourg en Bresse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’effet de l’hétérogénéité des paysages produite par les pratiques agricoles sur les insectes ravageurs et auxiliaires des cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du métaprogramme INRA Gestion durable de la santé des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mensurative experiment to study effects of landscape heterogeneity on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IALE world “landscape ecology for sustainable environment and culture”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Pekin, China. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité fonctionnelle et biodiversité : effets des interfaces et de la mosaïque agricole sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Ballaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IALE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National du Machinisme Agricole, du Génie Rural, des Eaux et Forêts (CEMAGREF). Saisissez le nom du laboratoire, du service ou du département., Aix en Provence, FRA., Nov 2011, Aix en Provence, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-annual heterogeneity of the cultivated mosaic: impact on carabid beetle populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Saussure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IALE world “landscape ecology for sustainable environment and culture”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Pekin, China. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mensurative experiment to study effects of landscape heterogeneity on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress IALE “Linking Landscape Structure and Biodiversity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Landscape Ecology, Aug 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité fonctionnelle et biodiversité : Effets des interfaces et de la mosaïque agricole sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Françaises de l’Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IALE France, Nov 2011, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat temporal complementation: How do beneficial ground beetles survive in a transient mosaic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95. Ecological Society of America (ESA) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des interactions entre structures paysagères et pratiques localisées sur les dynamiques de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées BiodiverS'ETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Florac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les carabes auxiliaires de cultures à Pleine-Fougères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres CNRS Jeunes, Sciences et Citoyens de Pleine-Fougères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rennes, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management legacies, landscape patterns and species distribution in an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual ILTER Coordinating Committee Meeting and ILTER Symposium 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Sede Boqer, Israel. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental post-market monitoring of GM crops. Bt-maize and butterflies as a case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanvido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Romeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Latin American Symposium on Transgenic Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associaçao Nacional de Biossegurança (ANBio). PRT., Sep 2007, Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring effects of GM crops on butterflies : the use of multiscale approaches for general surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sanvido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Romeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop "Post Market Environmental Monitoring of Genetically Modified Plants: Implementation of General Surveillance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Berlin-Dahlem, Germany. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00003-006-0093-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butterfly diversity in Swiss grasslands: respective impacts of low-input management, landscape features and region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bosshart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Buholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. E.G.F. European Grassland federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des mesures agro-environnementales sur la diversité des papillons diurnes en Suisse : évaluation à l’échelle locale et à l’échelle du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Schüpbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IALE France « Patrons et processus, quels acquis pour l’écologie du paysage ? Quelles orientations futures ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends of arthropod diversity in conventional and low-input meadows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henryk Luka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. E.G.F. European Grassland federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear elements in landscapes: autonomous units of parts of larger functional units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Annual conference of the ecological society (Gesellschaft für Oekologie, GfOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Giessen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low-input habitats on biodiversity in Swiss agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Buholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Derron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European society of agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Copenhagen, Denmark. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts à long terme des pratiques agricoles sur les communautés de coléoptères carabiques dans différents contextes paysagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IALE France « Evaluation des risques environnementaux pour une gestion durable des espaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale pour l'Écologie du Paysage. FRA., Oct 2013, Gap, France. 288 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat quality and connectivity in agricultural landscapes : the role of land use systems at various scales in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Association for Landscape Ecology World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Darwin, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carabid diversity in agricultural landscapes : effects of spatial heterogeneity and farming intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Codet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Association for Landscape Ecology World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Darwin, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying landscape ecological principles to assess the effects of farming systems on the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congresso Nationale SIEP-IALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of green veining to sustain biodiversity in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE (UK) “Hedgerow of the world: their ecological functions in different landscapes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Birmingham, United Kingdom. pp.261-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape ecology to address socio-environmental challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Zingraff-Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International federation of landscape architechs world congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of landscape ecology research questions in French theses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European landscape ecology congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bratislava (Slovaquie), Slovakia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative effects of local and landscape factors on pollinator communities in grasslands and wet meadows along the Sélune river, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2018 - International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification of crop and non-crop vegetation in agricultural landscapes: a benefit for pollinator communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2018, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Française d'Ecologie, Groupe thématique &amp;quot;Ecologie des Paysages&amp;quot; - Vue d'ensemble des acteurs de l'écologie des paysages en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique pluriannuelle des assemblages de carabes en réponse à l’évolution du paysage et de sa gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. , 72 p., 2017, Nouveaux horizons pour l'écologie des paysages. Actes du colloque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response delay of carabid diversity to past management practices and landscape context of field margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Euroopean Carabidologist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape heterogeneity related to organic and conventional farming systems: effects on natural enemies of crop pests and pest predation levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Ecological Sciences (SFE Ecologie 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 108 p., 2016, International Conference on Ecological Sciences - Sfécologie 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services in agroforestry systems in euroope with an emphasis on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix H. Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Crous-Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael den Herder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Agroforestry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of local landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Ecological Sciences (SFE Ecologie 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016, International Conference on Ecological Sciences - Sfécologie 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological regulations in response to local pesticide use and to the landscape context of fields: preliminary findings from the national SEBIOPAG network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 2016, Agricultural ecology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle biologique des ravageurs sur céréales en agriculture biologique et conventionnelle - Restitutions et échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontre avec les agriculteurs de la ZA Armorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Bain de Bretagne, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial organization of organic and conventional farming in agricultural landscapes: impacts on beneficial insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Biological Control of Arthropods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pucon, Chile. , 3 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et organisation spatiale des pratiques biologiques et conventionnelles dans les paysages agricoles : effets sur les communautés d’auxiliaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013 "Développement et innovation en agriculture biologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. 250 p., 2013, Colloque DinABio. Développement et innovation en agriculture biologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation des cultures maraîchères sous abri par le cortège d’auxiliaires indigènes. Méthodologie de caractérisation in situ du processus pour les mirides (Heteroptera, Dicyphini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. INRA-ITAB, 250 p., 2013, Colloque DinABio 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural landscape and biodiversity: Effects of landscape heterogeneity on carabid beetles and plants functional diversity in agricultural area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Ecological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of tomato colonisation by mirid bugs in Roussillon area (Southern France) : effect of crop management and landscape features in crop surroundings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IOBC "Integrated control in protected crops, Mediterranean climate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Catania, Italy. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les processus écologiques, hydrobiogéochimiques dans des paysages multifonctionnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dedieu, Benoit; Detang-Dessandre, Cécile; Dupraz, Pierre; Hinsinger, Philippe; Médale, Françoise; Reboud, Xavier; Soussana, Jean-François; Alban, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Éditions Quæ, pp.47-58, 2020, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of hedgerows in supporting biodiversity and other ecosystem services in intensively managed agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Uroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconciling agricultural production with biodiversity conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.177-204, 2020, 978 1 78676 348 8. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2020.0071.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses statistiques des relations entre mosaïque paysagère et processus écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae Educagri Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2019, Sciences en Partage (Quae), 9782759230136 9782759230143 9782759230150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une description structurelle à la prise en compte d’un paysage agricole fonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère éd., </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2019, Sciences en Partage (Quae)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology for Sustainable and Multifunctional Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 28: Ecology for Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-46, 2018, Sustainable Agriculture Reviews, 978-3-319-90309-5. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-90309-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure and Dynamics of Agricultural Landscapes as Drivers of Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Feon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology for Sustainable Environment and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 368p., 2013, 978-94-007-6530-6. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6530-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollinisateurs sauvages et diversité des ressources en fleurs en milieu agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-functional hedgerows in the bocage systems of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guehenneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Menguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEBIOPAG : Etude des Services Ecosystémiques assurés par la Biodiversité dans les Paysages Agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle biologique des bioagresseurs des cultures : Effet des pratiques agricoles et du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite du blé d’hiver en Ille-et Vilaine : Lien entre pratiques agricoles et auxiliaires. Brèves de la Zone Atelier Armorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite du Blé d’hiver en Bretagne : diversité des pratiques agricoles - Brèves de la Zone Atelier Armorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et paysages agricoles. Brèves de la Zone Atelier Armorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des paysages agricoles et flux de papillons rhopalocères (Maniola jurtina L., Satyridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une agroforesterie bocagère en Bretagne. Rénover le bocage en renouvelant les points de vue et les pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guehenneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Menguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; Association Terres &amp; Bocages. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesson learnt: Bocage agroforestry in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGABRI - Colonisation des cultures maraîchères sous abri par des auxiliaires indigènes et contribution à la régulation biologique naturelle des ravageurs aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] CIAB. 2013, 165 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des activités agricoles et des éléments permanents sur la biodiversité : l’exemple des coléoptères carabiques et des papillons rhopalocères dans les paysages agricoles bocagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02831839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId507"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Aviron </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche en écologie à l'UMR BAGAP (Biodiversité, Agroécologie et Aménagement du Paysage.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephanie-aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8518-3920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076965376</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I develop researches in the field of landscape agroecology, in order to assess the effects of diversified and low-input cropping systems and semi-natural habitats (hedgerows and grassy field margins) on the biodiversity and multifunctionality of agroecosystems. My aim is to explore diverse management options at different spatial scales (changes in cropping systems at the field scale, hedgerow plantation and management at the field margin, landscape design through greenveining or land-use diversification) to encourage biodiversity and associated ecosystem services</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-trophic arthropod communities modulated by local farming system and landscape heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Libereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-026-02298-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversity in rotation and hedgerows: Two important but potentially insufficient levers to support the multifunctionality of agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Doussinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 404, pp.110371. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2026.110371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming and semi‐natural habitats for multifunctional agriculture: A case study in hedgerow landscapes of Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (1), pp.53-63. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic farming on root microbiota, seed production and pathogen resistance in winter wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ricono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants, People, Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.871-886. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.10602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced temporal turnover in carabid communities enhances biomass stability in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.70063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of plant protection products on ecosystem functions provided by terrestrial invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Perchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (6), pp.2956-2974. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34534-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing cropping system multifunctionality: An analysis of trade-offs and synergies in French cereal fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 221, pp.104100. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed communities are more diverse, but not more abundant, in dense and complex bocage landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (1), pp.4-16. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carabid beetles have hump‐shaped responses to disturbance and resource gradients within agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Ducourtieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.581-591. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both management practices and landscape influence plant communities in urban grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1151913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral resource maps: a tool to explain flower-visiting insect abundance at multiple spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lenestour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jeavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan van Baaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, pp.1511-1525. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-023-01643-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Seed Traps for Assessing Seed Rain in Periurban Grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.1015. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d15091015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building capacities for the design of agroecological landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 342, pp.108263. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2022.108263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedgerows are more multifunctional in preserved bocage landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.110689. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.110689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological performance underlying ecosystem multifunctionality is promoted by organic farming and hedgerows at the local scale but not at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Couthouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (1), pp.17-28. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic agriculture and field edges uphold endospheric wheat microbiota at field and landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ricono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Michon-Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98 (3), pp.fiac027. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiac027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Helfenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (8), pp.2235-2257. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01248-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ecological research on human-dominated ecosystems incorporates agricultural and forestry practices: A literature analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.1143-1157. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-021-01664-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures of forest and agroforestry alleviate trade-offs between ecosystem services in European rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Roces-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Torralba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Fagerholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp.101318. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2021.101318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and innovations for improving the sustainability of European agroforestry systems of high nature and cultural value: stakeholder perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Hartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staffan Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Crous-Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.1301-1315. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-020-00826-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry is paying off - economic evaluation of ecosystem services in european landscapes with and without agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao H. N. Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Roces-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2019.100896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-site analysis of perceived ecosystem service benefits in multifunctional landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Fagerholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Torralba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Girardello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56, pp.134-147. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local vs. landscape characteristics differentially shape emerging and circulating assemblages of carabid beetles in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 270-271, pp.149-158. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local pesticide use intensity conditions landscape effects on biological pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 286 (1904), pp.20182898. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2018.2898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of landscape composition and configuration: new pathways to manage functional biodiversity and agroecosystem services across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Dainese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Báldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (7), pp.1083-1094. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of farming systems on agricultural landscapes and biodiversity: from plot to farm and landscape scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.53-62. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2017.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry systems of high nature and cultural value in Europe: provision of commercial goods and other ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crous-Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. França</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (4), pp.877-891. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-017-0126-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming system and landscape characteristics differentially affect two dominant taxa of predatory arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 259, pp.98-110. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjacent woodlands rather than habitat connectivity influence grassland plant, carabid and bird assemblages in farmland landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (8), pp.1925-1942. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-018-1517-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that organic farming promotes pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Seufert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (7), pp.361 - 368. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-018-0102-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity of cropped vs. semi-natural habitats mediates biodiversity: A case study of carabid beetles communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 268, pp.34-43. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming system and landscape characteristics differentially affect community structure and composition of two dominant taxa of predatory arthropods (Araneae, Coleoptera Carabidae) in winter wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des bandes enherbées aux communautés émergeantes de Carabidés en milieux agricoles de marais (Coleoptera, Carabidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of organic farming at different spatial scales on natural enemies of crop pests and pest predation levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.74-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-lagged response of carabid species richness and composition to past management practices and landscape context of semi-natural field margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 204 (1), pp.282-290. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.08.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative effects of landscape composition and configuration on multi-habitat gamma diversity in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenore Fahrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 241, pp.62-69. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.160-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local landscape heterogeneity affects crop colonization by natural enemies in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 227, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape level processes driving carabid crop assemblage in dynamic farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (2), pp.265-275. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-015-0534-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances sur les abeilles sauvages (Hymenoptera, Apoidea) dans le Massif armoricain : recensement des publications existantes et restitution des données de distribution apportées par trois programmes de recherche depuis 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab Al Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dufrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invertébrés Armoricains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, pp.31-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing the biodiversity value of Central and Eastern European farmland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. E. Sutcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Kormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andras Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn V. Dicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (6), pp.722-730. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do farming practices affect natural enemies at the landscape scale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.125-140. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-014-0103-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering the role of ‘semi-natural habitat’ in agricultural landscape biodiversity: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenore Fahrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.75-83. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11284-014-1211-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic vs. conventional farming dichotomy: Does it make sense for natural enemies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 194, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2014.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape heterogeneity as an ecological filter of species traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.19-26. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2014.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des pratiques biologiques et conventionnelles sur les communautés d’insectes auxiliaires dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.401-412. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/pxkc-y566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cropping systems mosaic: How does the hidden heterogeneity of agricultural landscapes drive arthropod populations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 166 (1), pp.3-14. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2012.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité de la colonisation des cultures maraîchères sous abri par les auxiliaires indigènes : rôle de la conduite des cultures et de leur environnement paysager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.351-363. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/tt9n-rr23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Wildflower Strip Quality, Quantity, and Connectivity on Butterfly Diversity in a Swiss Arable Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Klaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Schuepbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (4), pp.500 - 508. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1526-100X.2010.00649.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification of agriculture, landscape composition and wild bee communities: A large scale study in four European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Schermann-Legionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick R. Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Billeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 137 (1-2), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2010.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological cross compliance promotes farmland biodiversity in Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Nitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Buholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henryk Luka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.247-252. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/070197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-specific monitoring of adult butterflies to determine potential effects of transgenic Bt-maize in Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanvido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Romeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.137-144. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2009.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persuasive effects of dispersal limitation on within- and among-community species richness in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Maelfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konjev Desender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.607-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction uncertainty of environmental change effects on temperate European biodiversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten F. Dormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Schweiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Arens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Augenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (3), pp.235-244. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-0248.2007.01142.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators for biodiversity in agricultural landscapes: a pan-European study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Billeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Liira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Bugter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Arens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (1), pp.141-150. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01393.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are landscape pattern metrics suitable indicators of biodiversity in Temperate European agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Billeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Schweiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22, pp.461-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Swiss agri-environmental measures on arthropod diversity in arable landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Klaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Schüpbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Pfiffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81, pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of agri-environmental measures, site and landscape conditions on butterfly diversity of Swiss grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Schüpbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 122 (3), pp.295-304. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2006.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and perspectives in decision-making during post-market environmental monitoring of genetically modified crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanvido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Romeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Verbraucherschutz und Lebensmittelsicherheit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.37-40. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00003-007-0292-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How landscape structure, land-use intensity and habitat diversity affect components of total arthropod diversity in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Maelfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter van Wingerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Schweiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Speelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44 (2), pp.340-351. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2006.01270.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation of butterfly populations in dynamic landscapes: The role of farming practices and landscape mosaic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kindlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 205 (1-2), pp.135-145. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic resolution matters : Indicators of landscape pattern for European agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Augenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Billeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (3), pp.692-709. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2006.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ecological compensation areas on spider assemblages in crop fields in Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Schüpbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aout (41), pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring effects of GM crops on butterflies : the use of multiscale approaches for general surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sanvido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Romeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Verbraucherschutz und Lebensmittelsicherheit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.85-88. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00003-006-0093-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of environmental factors on arthropod communities across organisation levels and spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Schweiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Maelfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter van Wingerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Billeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42, pp.1129-1139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is landscape matrix important for determining animal fluxes between resource patches?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kindlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.150-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carabid assemblages in agricultural landscapes: impacts of habitat features, landscape context at different spatial scales and farming intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 108 (3), pp.205-217. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2005.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of environmental factors on arthropod communities in agricultural landscapes across organizational levels and spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Schweiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Maelfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter van Wingerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Billeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42(6), pp.1129-1139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can assumption of a non-random search and consideration of actual landscape mosaic improve our prediction of butterfly fluxes between resource patches?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kindlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (4), pp.447-456. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0307-6946.2004.00614.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementation and supplementation of resources by butterflies in agricultural landscapes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 103 (3), pp.473-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of connectivity in agricultural landscapes : do farming activities help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18, pp.303-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EcoScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité spontanée dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Biodivsem "Biodiversité cultivée, de quoi est-ce que l'on parle?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of resources and farming practices at different spatial scales: what impact on farmland biodiversity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne de l’Agroscope ART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agroscope ART, Feb 2023, Zurich (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new assets of landscape ecology in the face of global challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and evolution: new perspectives and societal challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE²; Gfö; EEF, Sep 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do urban landscapes and management practices affect plants and butterflies communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Across Borders 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BES SFE², Dec 2021, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of co-designed landscapes to promote biological pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des communautés de carabes en paysages agricoles : quels impacts de la qualité de l’habitat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d’Ecologie des Paysages 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des communautés de carabes en paysages agricoles : quels impacts de la qualité de l’habitat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d’Ecologie des Paysages 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling local agronomic practices from agricultural landscape effects on pest biological control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetings of IOBC-Working Group Landscape management for functional biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bärbel Gerowitt, Felix Bianchi, Graham Begg, Daniela Lupi, Camilla Moonen, Mark Ramsden, Paul van Rijn and Han Zhang., Mar 2019, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of landscape heterogeneity for biodiversity in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario Ecología del paisaje en sistemas agrícolas, forestales y urbanos: tres experiencias desde la teoría a la práctica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of conservation biological control depends on interaction effects between landscape and pesticide use intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2018, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques rendus par la biodiversité à l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Vers des systèmes de culture agroécologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambres d’Agriculture de Bretagne. FRA., Nov 2018, Rennes, France. 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet SEBIOPAG-PHYTO : déterminants agricoles parcellaires et paysagers des variations de niveaux de régulation biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut National de la Recherche Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2017, Paris, France. pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diversity of natural enemies and pest predation levels in different farming and landscape contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Biological Control of Arthropods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Langkawi, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets conjugués de la gestion parcellaire et du contexte paysager et de sa dynamique sur les bioagresseurs et les niveaux de régulation biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricci B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. meeting of the IOBC/WPRS Working Group "Landscape management for functional biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and landscape affect the community structure and composition of dominant taxa of predatory arthropod (Coleoptera Carabidae) in winter wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Carabidologist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des pratiques agricoles individuelles, des systèmes de culture sur les abondances des ravageurs, leurs auxiliaires et la régulation biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Cortesero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes de prédation : retour d’expérience dans le projet SEBIOPAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la modélisation statistique pour simuler la contribution des systèmes agricoles aux organisations du paysage et à la biodiversité : Exemple des carabes forestiers et de cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAYOTTE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau interdisciplinaire PAYOTE., Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider à la gestion des services de régulation naturelle des bioagresseurs : enjeux de connaissances et de prise en compte des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Chartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs : Apports des projets ANR Peerless et FRB Sebiopag-Phyto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diversity of carabid communities and pest predation levels in different farming and landscape contexts in hedgerow network landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Carabidologist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des haies nouvelles plantées par l’association Terres et Bocages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de l'association Terres et Bocage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Trédaniel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets conjugués de la gestion parcellaire et du contexte paysager et de sa dynamique sur les bioagresseurs et les niveaux de régulation biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du séminaire. SEBIOPAG-PHYTO déterminants agricoles parcellaires et paysagers des variations de niveaux de régulation biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle biologique des ravageurs sur céréales en agriculture biologique et conventionnelle. Restitutions et échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution et d'échanges auprès des agriculteurs du site observatoire Ille et Vilaine Sud de la Zone atelier Armorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Crevin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diversity of natural enemy communities and pest predation levels in different farming and landscape contexts in hedgerow network landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Biological Control of Arthropods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Langkawi, Malaysia. 348 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lalechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui se trame en Bretagne ? Journée d’information et d’échanges sur la mise en place de la trame verte et bleue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of organic farming at different spatial scales on natural enemies of crop pests and pest predation levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Meeting of the IOBC-WPRS Working Group "Landscape Management for Functional Biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des haies nouvelles plantées par l’association Terres et Bocages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Terres et Bocage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Plougenast, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les effets des systèmes de culture et de l’hétérogénéité des paysages agricoles sur les communautés d’ennemis naturels : exemples d’approches méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire COPACABANA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches méso-échelle (paysage, territoire) des services écosystémiques en zones de polycultures-élevages «intensifs»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jouannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Chercheur "Cycles et Flux" Ecoserv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon-Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of farming system on ground beetle communities at local and landscape scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Belhache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Carabidologists Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Primosten, Croatia. 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of annual crops vs. semi-natural habitats to landscape connectivity for different types of carabid beetle communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE World congress 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Portland, United States. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of farming systems on agricultural landscapes and biodiversity: from plot to farm and landscape.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRO2015, 5th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 553 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT1: Régulation naturelle des ravageurs. Acquis, attentes, perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMT Biodiversité et Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nîmes, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser les services écosystémiques assurés par la biodiversité des paysages agricoles ? Intérêts d’un réseau de sites d’observation à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes Journées Françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des conduites des systèmes d'élevage sur les continuités écologiques : proposition d'une démarche de modélisation – simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Payote Modélisation de paysages agricoles pour la simulation et l’analyse de processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle Agriconnect un simulateur de paysage couplant modèle agronomique et modèle écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PAYOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic and conventional farming practices: diversity and effects on natural enemies at different spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99. Meeting de l'Ecological Society of America " From oceans to mountains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet européen AgForward Equipe bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Terre et Bocage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lorrez, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'hétérogénéité paysagère comme filtre écologique des traits de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme journées françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des cultures & complémentation : exemple des carabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme journées françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rennes, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmland heterogeneity & complementation a case study on carabid beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">98ème meeting de l'Ecological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Minneapolis, United States. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité de la colonisation des cultures maraîchères sous abri par les auxiliaires indigènes : effets des modes de conduite des cultures et de leur contexte paysager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013 "Développement et innovation en agriculture biologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et organisation spatiale des pratiques biologiques et conventionnelles dans les paysages agricoles: effets sur les communautés d’auxiliaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées françaises d'écologie du paysage " dynamiques écologiques des paysages : de l'agricole à l'urbain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rennes, France. 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’hétérogénéité de la mosaïque des cultures sur la diversité : existe-t-il une complémentation spatio-temporelle entre parcelles cultivées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Françaises de l’Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the cultivated mosaic and its heterogeneity for biodiversity conservation in farming landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the East meets West workshop 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Gottigen, Germany. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FarmLand : Quel est le rôle de l'hétérogénéité spatiale de la mosaïque des cultures sur la biodiversité et les services écosystémiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe Journées IALE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of farmland landscape heterogeneity on biodiversity: Is there a spatio-temporal complementation between crop fields?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">98th Annual Meeting of the Ecological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Aug 2013, Minneapolis (Minnesota), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of landscape heterogeneity on functional gamma diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES ANNUAL MEETING 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Birmingham. Birmingham, GBR., Dec 2012, Birmingham, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape patterns and ecosystems services in agricultural landscapes in Western Europe : causes and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. international Ecosummit "Ecological sustainability - Restoring the planet's ecosystems services"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Columbus, United States. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages agricoles et gestion des auxiliaires de culture : Quelle importance de la mosaïque des systèmes de culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société Entomologique du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montréal, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Agroecology and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Magda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology Sessions 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l'écologie du paysage pour comprendre les interactions élevage et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaujour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Elevage et Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Rennes, France. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are ladybirds affected by farming practices at different spatial scales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Birmingham. Birmingham, GBR., Dec 2012, Birmingham, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation des cultures maraîchères sous abri par les auxiliaires indigènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmaCH "Paysage et santé des cultures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, NA, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation spatiale et temporelle des couverts agricoles contribue-t-elle aux continuités écologiques pour la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du programme DIVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Bourg en Bresse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’effet de l’hétérogénéité des paysages produite par les pratiques agricoles sur les insectes ravageurs et auxiliaires des cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du métaprogramme INRA Gestion durable de la santé des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mensurative experiment to study effects of landscape heterogeneity on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IALE world “landscape ecology for sustainable environment and culture”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Pekin, China. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité fonctionnelle et biodiversité : effets des interfaces et de la mosaïque agricole sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Ballaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IALE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National du Machinisme Agricole, du Génie Rural, des Eaux et Forêts (CEMAGREF). Saisissez le nom du laboratoire, du service ou du département., Aix en Provence, FRA., Nov 2011, Aix en Provence, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-annual heterogeneity of the cultivated mosaic: impact on carabid beetle populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Saussure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IALE world “landscape ecology for sustainable environment and culture”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Pekin, China. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mensurative experiment to study effects of landscape heterogeneity on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress IALE “Linking Landscape Structure and Biodiversity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Landscape Ecology, Aug 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité fonctionnelle et biodiversité : Effets des interfaces et de la mosaïque agricole sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Françaises de l’Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IALE France, Nov 2011, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat temporal complementation: How do beneficial ground beetles survive in a transient mosaic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95. Ecological Society of America (ESA) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des interactions entre structures paysagères et pratiques localisées sur les dynamiques de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées BiodiverS'ETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Florac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les carabes auxiliaires de cultures à Pleine-Fougères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres CNRS Jeunes, Sciences et Citoyens de Pleine-Fougères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rennes, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management legacies, landscape patterns and species distribution in an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual ILTER Coordinating Committee Meeting and ILTER Symposium 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Sede Boqer, Israel. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental post-market monitoring of GM crops. Bt-maize and butterflies as a case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanvido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Romeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Latin American Symposium on Transgenic Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associaçao Nacional de Biossegurança (ANBio). PRT., Sep 2007, Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring effects of GM crops on butterflies : the use of multiscale approaches for general surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sanvido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Romeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop "Post Market Environmental Monitoring of Genetically Modified Plants: Implementation of General Surveillance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Berlin-Dahlem, Germany. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00003-006-0093-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butterfly diversity in Swiss grasslands: respective impacts of low-input management, landscape features and region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bosshart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Buholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. E.G.F. European Grassland federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des mesures agro-environnementales sur la diversité des papillons diurnes en Suisse : évaluation à l’échelle locale et à l’échelle du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Schüpbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IALE France « Patrons et processus, quels acquis pour l’écologie du paysage ? Quelles orientations futures ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends of arthropod diversity in conventional and low-input meadows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henryk Luka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. E.G.F. European Grassland federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear elements in landscapes: autonomous units of parts of larger functional units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Annual conference of the ecological society (Gesellschaft für Oekologie, GfOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Giessen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low-input habitats on biodiversity in Swiss agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Buholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Derron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European society of agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Copenhagen, Denmark. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts à long terme des pratiques agricoles sur les communautés de coléoptères carabiques dans différents contextes paysagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IALE France « Evaluation des risques environnementaux pour une gestion durable des espaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale pour l'Écologie du Paysage. FRA., Oct 2013, Gap, France. 288 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat quality and connectivity in agricultural landscapes : the role of land use systems at various scales in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Association for Landscape Ecology World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Darwin, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carabid diversity in agricultural landscapes : effects of spatial heterogeneity and farming intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Codet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Association for Landscape Ecology World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Darwin, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying landscape ecological principles to assess the effects of farming systems on the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congresso Nationale SIEP-IALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of green veining to sustain biodiversity in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE (UK) “Hedgerow of the world: their ecological functions in different landscapes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Birmingham, United Kingdom. pp.261-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape ecology to address socio-environmental challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Zingraff-Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International federation of landscape architechs world congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of landscape ecology research questions in French theses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European landscape ecology congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bratislava (Slovaquie), Slovakia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative effects of local and landscape factors on pollinator communities in grasslands and wet meadows along the Sélune river, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2018 - International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification of crop and non-crop vegetation in agricultural landscapes: a benefit for pollinator communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2018, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique pluriannuelle des assemblages de carabes en réponse à l’évolution du paysage et de sa gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. , 72 p., 2017, Nouveaux horizons pour l'écologie des paysages. Actes du colloque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Française d'Ecologie, Groupe thématique &amp;quot;Ecologie des Paysages&amp;quot; - Vue d'ensemble des acteurs de l'écologie des paysages en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response delay of carabid diversity to past management practices and landscape context of field margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Euroopean Carabidologist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape heterogeneity related to organic and conventional farming systems: effects on natural enemies of crop pests and pest predation levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Ecological Sciences (SFE Ecologie 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 108 p., 2016, International Conference on Ecological Sciences - Sfécologie 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services in agroforestry systems in euroope with an emphasis on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix H. Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Crous-Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael den Herder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Agroforestry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of local landscape heterogeneity on crop colonization by natural predators of pests in protected horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann-David Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Ecological Sciences (SFE Ecologie 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016, International Conference on Ecological Sciences - Sfécologie 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological regulations in response to local pesticide use and to the landscape context of fields: preliminary findings from the national SEBIOPAG network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 2016, Agricultural ecology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle biologique des ravageurs sur céréales en agriculture biologique et conventionnelle - Restitutions et échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontre avec les agriculteurs de la ZA Armorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Bain de Bretagne, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial organization of organic and conventional farming in agricultural landscapes: impacts on beneficial insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Biological Control of Arthropods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pucon, Chile. , 3 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et organisation spatiale des pratiques biologiques et conventionnelles dans les paysages agricoles : effets sur les communautés d’auxiliaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013 "Développement et innovation en agriculture biologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. 250 p., 2013, Colloque DinABio. Développement et innovation en agriculture biologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation des cultures maraîchères sous abri par le cortège d’auxiliaires indigènes. Méthodologie de caractérisation in situ du processus pour les mirides (Heteroptera, Dicyphini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DinABio 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. INRA-ITAB, 250 p., 2013, Colloque DinABio 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural landscape and biodiversity: Effects of landscape heterogeneity on carabid beetles and plants functional diversity in agricultural area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Ecological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of tomato colonisation by mirid bugs in Roussillon area (Southern France) : effect of crop management and landscape features in crop surroundings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IOBC "Integrated control in protected crops, Mediterranean climate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Catania, Italy. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of hedgerows in supporting biodiversity and other ecosystem services in intensively managed agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Uroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconciling agricultural production with biodiversity conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.177-204, 2020, 978 1 78676 348 8. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2020.0071.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les processus écologiques, hydrobiogéochimiques dans des paysages multifonctionnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dedieu, Benoit; Detang-Dessandre, Cécile; Dupraz, Pierre; Hinsinger, Philippe; Médale, Françoise; Reboud, Xavier; Soussana, Jean-François; Alban, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Éditions Quæ, pp.47-58, 2020, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses statistiques des relations entre mosaïque paysagère et processus écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae Educagri Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2019, Sciences en Partage (Quae), 9782759230136 9782759230143 9782759230150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une description structurelle à la prise en compte d’un paysage agricole fonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère éd., </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2019, Sciences en Partage (Quae)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology for Sustainable and Multifunctional Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 28: Ecology for Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-46, 2018, Sustainable Agriculture Reviews, 978-3-319-90309-5. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-90309-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure and Dynamics of Agricultural Landscapes as Drivers of Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Feon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology for Sustainable Environment and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 368p., 2013, 978-94-007-6530-6. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6530-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollinisateurs sauvages et diversité des ressources en fleurs en milieu agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-functional hedgerows in the bocage systems of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guehenneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Menguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEBIOPAG : Etude des Services Ecosystémiques assurés par la Biodiversité dans les Paysages Agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle biologique des bioagresseurs des cultures : Effet des pratiques agricoles et du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite du blé d’hiver en Ille-et Vilaine : Lien entre pratiques agricoles et auxiliaires. Brèves de la Zone Atelier Armorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite du Blé d’hiver en Bretagne : diversité des pratiques agricoles - Brèves de la Zone Atelier Armorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et paysages agricoles. Brèves de la Zone Atelier Armorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des paysages agricoles et flux de papillons rhopalocères (Maniola jurtina L., Satyridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une agroforesterie bocagère en Bretagne. Rénover le bocage en renouvelant les points de vue et les pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guehenneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Menguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; Association Terres &amp; Bocages. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesson learnt: Bocage agroforestry in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGABRI - Colonisation des cultures maraîchères sous abri par des auxiliaires indigènes et contribution à la régulation biologique naturelle des ravageurs aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] CIAB. 2013, 165 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des activités agricoles et des éléments permanents sur la biodiversité : l’exemple des coléoptères carabiques et des papillons rhopalocères dans les paysages agricoles bocagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02831839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId507"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5046C11"/>
+    <w:nsid w:val="6E0628B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-aviron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8518-3920" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076965376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489251v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Aziz Djoudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Amoss&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Birkhofer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Libereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-026-02298-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05565201v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Doussinault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110371" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780580v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14825" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816633v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ricono" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10602" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100815v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dosset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70063" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688746v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34534-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104100" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14312" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14357" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442053v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1151913" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056320v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lenestour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jeavons" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01643-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04253780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Braud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15091015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ridel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110689" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923082v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Couthouis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14285" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631261v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michon-Coudouel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Jeanneret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alignier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavigne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfenstein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01248-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432955v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-021-01664-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284004v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rolo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Roces-Diaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Torralba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Fagerholm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101318" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337902v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Hartel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Berg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Crous-Duran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-020-00826-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629248v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Moreno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Girardello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herzog" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2019.04.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626500v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Graves" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao H. N. Palma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2019.100896" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Djoudi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.10.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02171732v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2898" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120701v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dainese" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clough" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s B&#225;ldi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13265" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588617v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.07.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783652v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangenot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Puech" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.02.031" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627819v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moreno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crous-Duran" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fran&#231;a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0126-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01832710v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1517-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01843083v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mitchell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Seufert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-018-0102-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567498v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.08.025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G49W6GN6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619246v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Marie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mangenot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618028v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemaire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622402v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monteiro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606771v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.08.054" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507699v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenore Fahrig" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.02.035" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VPNXL8W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617546v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-David Varennes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458660v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.04.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259212v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-015-0534-x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696156v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Al Hassan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636750v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. E. Sutcliffe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bat&#225;ry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Kormann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Baldi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn V. Dicks" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12288" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208789v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-014-0103-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120722v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-014-1211-9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208749v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.05.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01005459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2014.01.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210068v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pxkc-y566" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826954v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vasseur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.08.013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKQBDGZ5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210069v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perraudin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Redondo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tt9n-rr23" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458621v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Klaus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Schuepbach" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1526-100X.2010.00649.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27D9DBCC422085295AD042BDC92C861D0C2D1476/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528867v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Schermann-Legionnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R. Delettre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Billeter" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.01.015" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T29C1FL5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458662v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Nitsch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Buholzer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Luka" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/070197" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458661v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanvido" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Romeis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bigler" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.01.007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSMC2JF1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660184v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Hendrickx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Maelfait" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konjev Desender" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Bailey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264207v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten F. Dormann" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schweiger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Augenstein" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2007.01142.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264032v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Liira" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Bugter" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01393.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458665v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458667v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Sch&#252;pbach" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Pfiffner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458663v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.035" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X45WBSX6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458664v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Romeis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00003-007-0292-6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A082CD29CEC0373615C097DD9C31FB47F05AAFC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162516v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendrickx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter van Wingerden" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Speelmans" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2006.01270.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164496v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kindlmann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.02.012" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHKJFTFN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458484v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2006.08.001" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZC09Z38-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655789v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458455v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sanvido" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Romeis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00003-006-0093-3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VP9DT87Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680997v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678687v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458458v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2005.02.004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L26F2RLQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014515v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maelfait" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680992v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6946.2004.00614.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68CA94976A3E73C1E3242EC0CD77C465CE266833/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677080v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dover" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670319v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668932v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668931v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160329v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897270v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durieu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544323v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908487v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790907v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946652v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787548v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734940v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735570v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787847v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896252v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci B" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733483v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417670v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788352v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738010v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738416v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790265v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787973v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787846v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735587v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737841v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737290v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788422v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Perrin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734896v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788607v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735718v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458683v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458654v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340269v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jouannon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458651v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Belhache" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458650v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Duflot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458641v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210125v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458681v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jean-Charles" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458682v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458670v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458684v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210093v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210096v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210094v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458671v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210092v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120753v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210100v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Alhassan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210087v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120729v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210040v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Georges" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808185v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458674v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210057v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458673v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210042v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210028v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458685v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210080v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458579v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458613v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Ballaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458577v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Saussure" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120732v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120759v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458573v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458570v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458558v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458549v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751184v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820620v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764090v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berner" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bosshart" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762103v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763882v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pozzi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758829v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458668v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Derron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Dreier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763624v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Collet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759246v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759771v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Codet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759306v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762811v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266578v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zingraff-Hamed" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266500v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735200v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berry" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735199v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735157v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735239v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savary" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787785v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458669v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284083v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix H. Herzog" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael den Herder" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458692v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602194v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458676v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210091v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458672v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458677v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goude" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120811v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458675v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132861v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Uroy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0071.09" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790217v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230136/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790623v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797880v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90309-5" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90309-5_1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210054v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le Feon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-6530-6" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6530-6_14" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790385v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788988v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guehenneuc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Menguy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796913v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roger" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458678v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458680v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458679v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Laurens" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807321v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458666v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373978v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menguy" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788825v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458686v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831839v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-aviron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8518-3920" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076965376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489251v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Aziz Djoudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Amoss&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Birkhofer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Libereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-026-02298-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05565201v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Doussinault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110371" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780580v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14825" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816633v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ricono" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10602" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100815v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dosset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688746v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34534-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104100" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14312" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14357" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442053v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1151913" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056320v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lenestour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jeavons" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01643-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04253780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Braud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15091015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ridel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110689" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923082v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Couthouis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14285" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631261v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michon-Coudouel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Jeanneret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alignier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavigne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfenstein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01248-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432955v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-021-01664-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284004v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rolo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Roces-Diaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Torralba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Fagerholm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101318" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337902v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Hartel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Berg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Crous-Duran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-020-00826-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626500v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Graves" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao H. N. Palma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Moreno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2019.100896" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629248v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Girardello" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herzog" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2019.04.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Djoudi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.10.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02171732v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2898" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120701v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dainese" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clough" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s B&#225;ldi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13265" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588617v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.07.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627819v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moreno" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crous-Duran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fran&#231;a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0126-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangenot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Puech" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.02.031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01832710v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1517-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01843083v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mitchell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Seufert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-018-0102-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567498v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.08.025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G49W6GN6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619246v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Marie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mangenot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618028v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemaire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622402v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monteiro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606771v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.08.054" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507699v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenore Fahrig" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.02.035" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VPNXL8W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617546v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-David Varennes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458660v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.04.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259212v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-015-0534-x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696156v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Al Hassan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636750v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. E. Sutcliffe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bat&#225;ry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Kormann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Baldi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn V. Dicks" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12288" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208789v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-014-0103-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120722v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-014-1211-9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208749v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.05.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01005459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2014.01.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210068v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pxkc-y566" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826954v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vasseur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.08.013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKQBDGZ5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210069v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perraudin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Redondo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tt9n-rr23" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458621v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Klaus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Schuepbach" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1526-100X.2010.00649.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27D9DBCC422085295AD042BDC92C861D0C2D1476/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528867v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Schermann-Legionnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R. Delettre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Billeter" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.01.015" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T29C1FL5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458662v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Nitsch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Buholzer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Luka" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/070197" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458661v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanvido" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Romeis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bigler" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.01.007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSMC2JF1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660184v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Hendrickx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Maelfait" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konjev Desender" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Bailey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264207v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten F. Dormann" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schweiger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Augenstein" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2007.01142.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264032v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Liira" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Bugter" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01393.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458665v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458667v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Sch&#252;pbach" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Pfiffner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458663v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.12.035" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X45WBSX6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458664v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Romeis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00003-007-0292-6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A082CD29CEC0373615C097DD9C31FB47F05AAFC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162516v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendrickx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter van Wingerden" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Speelmans" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2006.01270.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164496v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kindlmann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.02.012" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHKJFTFN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458484v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2006.08.001" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZC09Z38-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655789v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458455v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sanvido" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Romeis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00003-006-0093-3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VP9DT87Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678687v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680997v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458458v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2005.02.004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L26F2RLQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014515v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maelfait" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680992v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6946.2004.00614.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68CA94976A3E73C1E3242EC0CD77C465CE266833/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677080v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dover" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670319v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668932v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668931v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160329v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897270v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durieu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544323v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908487v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790907v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946652v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787548v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734940v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735570v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417670v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787847v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896252v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci B" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733483v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788352v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738010v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738416v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790265v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735587v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787846v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787973v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737841v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737290v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788422v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Perrin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734896v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788607v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735718v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458683v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458654v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340269v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jouannon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458651v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Belhache" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458650v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Duflot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458641v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210125v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458681v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jean-Charles" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458682v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458670v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458684v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210093v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210096v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210094v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458671v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210092v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120753v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210100v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Alhassan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210087v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120729v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210040v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Georges" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808185v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458674v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210057v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458673v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210042v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210028v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458685v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210080v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458579v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458613v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Ballaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458577v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Saussure" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120732v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120759v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458573v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458570v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458558v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458549v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751184v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820620v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764090v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berner" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bosshart" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762103v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763882v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pozzi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758829v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458668v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Derron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Dreier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763624v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Collet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759246v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759771v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Codet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759306v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762811v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266578v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zingraff-Hamed" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266500v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735200v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berry" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735199v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735239v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savary" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735157v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787785v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458669v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284083v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix H. Herzog" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael den Herder" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458692v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602194v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458676v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210091v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458672v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458677v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goude" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120811v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458675v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132861v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Uroy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0071.09" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790217v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230136/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790623v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797880v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90309-5" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90309-5_1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210054v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le Feon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-6530-6" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6530-6_14" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790385v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788988v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guehenneuc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Menguy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796913v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roger" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458678v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458680v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458679v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Laurens" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807321v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458666v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373978v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menguy" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788825v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458686v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831839v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>