--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -395,252 +395,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The politics of influence in biodiversity offsetting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Buying nature to save it? From neoliberal failure to markets-at-hand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritwick Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Esteve Corbera</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41893-025-01514-y⟩</w:t>
+              <w:t xml:space="preserve">Environment and Planning E: Nature and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/25148486251352710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169141v1</w:t>
+                <w:t xml:space="preserve">hal-05169044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buying nature to save it? From neoliberal failure to markets-at-hand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The politics of influence in biodiversity offsetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritwick Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Barral</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteve Corbera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning E: Nature and Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Nature Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (4), pp.350-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/25148486251352710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41893-025-01514-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169044v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction, Special Issue “Multi-risk management in the agricultural sector”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -700,51 +700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book Review - Alice Valiergue, Compensation carbone. La fabrique d’un marché contesté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 65 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -772,239 +772,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between hierarchies and markets: How street‐level bureaucratic autonomy leads to policy innovations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Reforming the Common Agricultural Policy (2023–2027): multidisciplinary views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ritwick Ghosh</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Detang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Policy Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/epa2.1178⟩</w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (1), pp.47-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-023-00191-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158390v1</w:t>
+                <w:t xml:space="preserve">hal-04497825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reforming the Common Agricultural Policy (2023–2027): multidisciplinary views</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Between hierarchies and markets: How street‐level bureaucratic autonomy leads to policy innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cecile Detang-Dessendre</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritwick Ghosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 104 (1), pp.47-50. </w:t>
+              <w:t xml:space="preserve">European Policy Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41130-023-00191-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/epa2.1178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497825v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk management in the Common Agricultural Policy: the promises of data and finance in the face of increasing hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 104 (1), pp.67-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1038,51 +1038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving peri-urban land through biodiversity offsets: Between market transactions and planning regulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1129,51 +1129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature et propriété : reprendre, mettre en commun, rendre inappropriable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1233,51 +1233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrics and public accountability, the case of species credits in the USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 92, pp.492-501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1305,217 +1305,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A (rapid) climate audit of economic sociology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Rationalisation économique des politiques environnementales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Sociology (European Electronic Newsletter)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (1), pp.193-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.211.0193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588370v1</w:t>
+                <w:t xml:space="preserve">hal-03348180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalisation économique des politiques environnementales.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A (rapid) climate audit of economic sociology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année Sociologique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economic Sociology (European Electronic Newsletter)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348180v1</w:t>
+                <w:t xml:space="preserve">hal-03588370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation, finance, bureaucrats: managing time and space in the production of environmental intangibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (5), pp.549 - 563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1549,51 +1549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité des circuits courts alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1634,213 +1634,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From indenture to entrepreneurship, labor issues in Indonesian palm tree plantations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Déforestation et palmier à huile, diversité des productions et réception de la critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (88), pp.136-146. </w:t>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017/1 (39), pp.110/115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eh.088.0136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sava.039.0110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723935v1</w:t>
+                <w:t xml:space="preserve">hal-01575120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déforestation et palmier à huile, diversité des productions et réception de la critique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">From indenture to entrepreneurship, labor issues in Indonesian palm tree plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017/1 (39), pp.110/115. </w:t>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (88), pp.136-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sava.039.0110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eh.088.0136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575120v1</w:t>
+                <w:t xml:space="preserve">hal-01723935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pas de porte en agriculture, marqueur de la dérégulation foncière et de la financiarisation des exploitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Loveluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1900,51 +1900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès à la terre et reproduction de la profession agricole, Influence des circuits d'échange sur la transformation des modèles de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1991,51 +1991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture et le capitalisme. Débat avec S. Barral, G. Béaur, C. Lambert et J. Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Béaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2112,51 +2112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The political economy of work security and flexibility. Italy in a comparative perspective&amp;quot;, BERTON, F., RICHIARDI, M., SACCHI, S. (ed.), 2012. London, The Policy Press [Résumé de lecture]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sociology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (2), pp.164-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2194,51 +2194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès à la terre et reproduction de la profession agricole. Quelle influence sur la transformation des modes de production dans le Nord-Pas de Calais ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2279,332 +2279,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : questions of paternalism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Labour issues in Indonesian plantations, from indenture to enterpreneurship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agrarian Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Global Labour Column</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, jULY 2014 (177)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203377v1</w:t>
+                <w:t xml:space="preserve">hal-01203824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labour issues in Indonesian plantations, from indenture to enterpreneurship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Paternalistic Supervision of Labour in Indonesian Plantations: Between Dependence and Autonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Labour Column</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agrarian Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (2), pp.240 - 259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joac.12063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203824v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paternalistic Supervision of Labour in Indonesian Plantations: Between Dependence and Autonomy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Introduction : questions of paternalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gibbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Daviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agrarian Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (2), pp.240 - 259. </w:t>
+              <w:t xml:space="preserve">, 2014, 14 (2), pp.165-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joac.12063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/joac.12066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348192v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis sociaux et environnementaux du capitalisme agraire. Le cas des plantations de palmier à huile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse (Ministère de l'agriculture, de l’alimentation, de la pêche, de la ruralité et de l’aménagement du territoire)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Juin 2014 (71)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2633,51 +2633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalisme agraire en Indonésie : la marchandisation de la terre et du travail comme moteurs des rapports salariaux dans les plantations de palmier à huile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (Spring 2013)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2702,51 +2702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalisme de plantation et huile de palme en Indonésie et en Malaisie. Les ressorts historiques et sociaux d'un succès économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2771,51 +2771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métamorphoses du paternalisme. Histoire, dynamiques et actualité. LAMANTHE, A. (2011). Paris, Editions du CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 55 (4), pp.548-550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2844,51 +2844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalisme agraire et migrations organisées, le cas des plantations de palmier à huile en Indonésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (1301), pp.129-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2913,51 +2913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalisme agraire en Indonésie : les marchés du travail et de la terre comme déterminants des rapports salariaux dans les plantations de palmier à huile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13, s.p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2991,51 +2991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Made in China. Vivre avec les ouvrières chinoises. NGAI, P. (2012). Avignon, Editions de l'Aube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (2), pp.130-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3064,51 +3064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalisme agraire et migrations organisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1301, pp.117-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3142,51 +3142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantations de palmier à huile en Indonésie et déprolétarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012/2 (190), pp.63-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3220,51 +3220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur la production d'huile de palme et de cacao en Indonésie et en Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ruf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3343,51 +3343,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let it be: Prospects of Market-Based Conservation in the USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritwick Ghosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3425,51 +3425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the spatial heterogeneity of biodiversity offsetting: Regulatory infrastructure and materiality in US Conservation Banking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritwick Ghosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3507,51 +3507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The materiality of environmental regulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritwick Ghosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3589,51 +3589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation par l’incitation, une analyse critique de la modernisation écologique de l’agriculture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3671,51 +3671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limited Scope of For-Profit Conservation Finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritwick Ghosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3747,221 +3747,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail de standardisation d'une catégorie d'action publique, le cas de la compensation écologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Conservation banking: From a Californian institutional innovation to its national diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guillet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritwick Ghosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classer, déclasser, reclasser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Aug 2019, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Rural History 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Rural History Organization, Sep 2019, Paris EHESS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488451v1</w:t>
+                <w:t xml:space="preserve">hal-04488438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation banking: From a Californian institutional innovation to its national diffusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Le travail de standardisation d'une catégorie d'action publique, le cas de la compensation écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ritwick Ghosh</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rural History 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Rural History Organization, Sep 2019, Paris EHESS, France</w:t>
+              <w:t xml:space="preserve">Classer, déclasser, reclasser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Aug 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488438v1</w:t>
+                <w:t xml:space="preserve">hal-04488451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrics and Public Accountability in Market-Based Conservation Policies: The Case of Species Credits in the USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fathomless Futures: Algorithmic and imaginaries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for the Advancement of Socio-Economics, Jun 2019, New York City (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3986,51 +3986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation Banking Instruments: A Complex Assemblage of Tools for Risk Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fathomless Futures: Algorithmic and Imagined</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for the Advancement of Socio-Economics, Jun 2019, New York (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4055,51 +4055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risks and regulation within conservation banking in the USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance against environmental crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Hamburg. DEU., Nov 2017, Hambourg, Germany. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4124,51 +4124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological and management dimensions of metrics in conservation banking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'ISA, session jointe RC 23/RC24/RC40</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grp ISA. FRA., Jul 2018, Toronto, Canada. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4193,51 +4193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological and Management Dimensions of Metric Production in Conservation Banking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX ISA World Congress of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Sociology Association, Jul 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4262,51 +4262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les banques de biodiversité aux Etats-Unis, de l'obligation réglementaire à l'accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'AFSP, Atelier SPoC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Science Politique (AFSP). FRA., Jul 2018, MSHS, St Denis, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4331,51 +4331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a concept of supply chain for environmental services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Compère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4413,51 +4413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banking on nature, environmental sciences and conservation markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talks of the Science and Society Center</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, New York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4482,51 +4482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pas-de-porte dans l’agriculture. Conséquences sur l’accès au foncier et la transformation des modèles de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4564,51 +4564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de la consommation : entre analyses économiques et observations ethnographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales du Groupe de recherche en sociologie et économie, Paris, France, 13 février 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4633,51 +4633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labor domination in Indonesian plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLAAS Workshop on Labor and Large Scale Agriculture in post-independent Africa and South-East Asia, 20-21st September 2012, Cape Town, South Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4702,51 +4702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrarian capitalism in Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Society for the Advancements of Socio-Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Cambridge, United States. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4771,51 +4771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esprit du capitalisme dans les plantations industrielles, éléments de réflexion par une sociohistoire des plantations indonésiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées de recherches en sciences sociales SFER-INRA-CIRAD, 2011-12-08/2011-12-09, Dijon, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Dijon, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4872,51 +4872,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4960,51 +4960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalismes agraires, Economie politique de la grande plantation en Indonésie et en Malaisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 240 p., 2015, Collection Académique - Sciences Po. Fait Politique, 978-2-7246-1730-6</w:t>
             </w:r>
           </w:p>
@@ -5031,51 +5031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing smallholder farming. Diagnostic analysis of family-based agricultural systems in a small region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5154,51 +5154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nouvel esprit du capitalisme agraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5216,51 +5216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Smallholder Farming: Diagnostic Analysis of Family-Based Agricultural Systems in a Small Region.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5371,51 +5371,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au cœur de la séquence ERC – Tentatives de caractérisation de l’hétérogénéité des méthodes d’évaluation des impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Petitimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5496,51 +5496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Between Agro-industries and Family Business Farms: Ephemeral Smallholder Family Plantations in Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity of Family Farming Around the World Existence, Transformations and Possible Futures of Family Farms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.137 - 148, 2018, 978-94-024-1616-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5574,51 +5574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail permanent, travail temporaire, travail indépendant. Diversité et coexistence des formes de travail dans l'agriculture de plantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nouveau capitalisme agricole. De la ferme à la firme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5650,463 +5650,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributing to territorial dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Entre firmes et exploitations patronales, de petites plantations familiales éphémères en Indonésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family farming and the worlds to come</w:t>
+              <w:t xml:space="preserve">Diversités et transformations des agricultures familiales au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 978-94-017-9358-2</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9782759222667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196471v1</w:t>
+                <w:t xml:space="preserve">hal-01196472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre firmes et exploitations patronales, de petites plantations familiales éphémères en Indonésie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Contributing to territorial dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Piraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversités et transformations des agricultures familiales au XXIe siècle</w:t>
+              <w:t xml:space="preserve">Family farming and the worlds to come</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9782759222667</w:t>
+                <w:t xml:space="preserve">Routeledge Netherlands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-94-017-9358-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196472v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribuer aux dynamiques territoriales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">La contribution des agricultures familiales aux dynamiques territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures familiales et mondes à venir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Quae, pp.111-128, 2014</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Agricultures et défis du monde, 9782759221417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056936v1</w:t>
+                <w:t xml:space="preserve">hal-01203820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution des agricultures familiales aux dynamiques territoriales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Contribuer aux dynamiques territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Piraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sourisseau Jean-Michel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures familiales et mondes à venir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Quae, pp.111-128, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01203820v1</w:t>
+                <w:t xml:space="preserve">hal-03056936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6124,51 +6124,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi Homo ecologicus est-il le nom ? Les impasses d'une politique des individus face à la crise environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soutjis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6221,51 +6221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Rebecca Elliott’s Underwater: Loss, Flood Insurance, and the Moral Economy of Climate Change in the United States , Columbia University Press, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Knight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Besbris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6318,51 +6318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’implication du secteur agricole dans la compensation écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6406,51 +6406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensation écologique et transition agro-écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6524,51 +6524,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mesures compensatoires portées par le secteur agricole : quelles exploitations, quelles mesures, quels changements écologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6586,64 +6586,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit « audit » climatique de la sociologie économique Dix années de publications dans la Socio-Economic Review et de communications à SASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.185 - 194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfse.027.0185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6696,51 +6696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6812,51 +6812,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès à la terre et reproduction de la profession agricole. Exemple de deux zones de fermage majoritaire où se pratique le pas-de-porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Levesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6956,51 +6956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Faugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cesard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7142,51 +7142,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D88459F"/>
+    <w:nsid w:val="B46DFBCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7373,51 +7373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-barral" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0557-5941" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533015v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillemot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Manach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Leclerc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Magnin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04784771v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwick Ghosh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Barral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rego.12639" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Corbera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-025-01514-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169044v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25148486251352710" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00224-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523511v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.43091" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epa2.1178" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Detang-Dessendre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00191-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241844v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00187-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04126249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106545" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.030.0029" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342394v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588370v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Gray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.211.0193" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348182v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2020.1846593" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348184v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rodet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0121" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0136" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575120v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.039.0110" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Loveluck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18347" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0077" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723936v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard B&#233;aur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lambert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Remy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200647v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0268580915571806c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203377v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gibbon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joac.12066" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Q6M31QW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203824v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joac.12063" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNSBG75B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203379v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062538v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.10156" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203826v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062537v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1926" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.9680" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.062.0075" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488634v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488608v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488554v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488451v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488438v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488518v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883876v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488400v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579316v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comp&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625687v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876210v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072684v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069302v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817654v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192554v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?gcoi=27246100794090" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203821v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touzard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferraton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rasse-Mercat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://searca.org/knowledge-resources/1603-pre-download?pid=149" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077221v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588340v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.searca.org/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petitimbert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347005v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627254v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100509220" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196471v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piraux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789401793575" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196472v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3999-diversite-des-agricultures-familiales.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056936v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203820v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3338-agricultures-familiales-et-mondes-a-venir.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347018v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soutjis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.031.0007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241848v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Knight" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Besbris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Scoville" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwad017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398832v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724084v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550825v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347064v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.027.0185" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0189" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647518v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Levesque" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Liorit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285273v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cesard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-barral" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0557-5941" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533015v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillemot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Manach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Leclerc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Magnin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04784771v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwick Ghosh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Barral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rego.12639" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169044v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25148486251352710" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169141v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Corbera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-025-01514-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00224-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523511v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.43091" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Detang-Dessendre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00191-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epa2.1178" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241844v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00187-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04126249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106545" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.030.0029" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342394v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.211.0193" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Gray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348182v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2020.1846593" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348184v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rodet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0121" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575120v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.039.0110" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0136" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Loveluck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18347" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0077" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723936v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard B&#233;aur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lambert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Remy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200647v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0268580915571806c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joac.12063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNSBG75B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203377v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gibbon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joac.12066" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Q6M31QW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203379v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062538v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.10156" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203826v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062537v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1926" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.9680" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.062.0075" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488634v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488608v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488554v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488438v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488451v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488518v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883876v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488400v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579316v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comp&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625687v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876210v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072684v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069302v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817654v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192554v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?gcoi=27246100794090" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203821v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touzard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferraton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rasse-Mercat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://searca.org/knowledge-resources/1603-pre-download?pid=149" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077221v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588340v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.searca.org/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petitimbert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347005v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627254v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100509220" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196472v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3999-diversite-des-agricultures-familiales.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piraux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789401793575" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203820v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3338-agricultures-familiales-et-mondes-a-venir.html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056936v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347018v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soutjis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.031.0007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241848v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Knight" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Besbris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Scoville" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwad017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398832v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724084v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550825v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347064v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.027.0185" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0189" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647518v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Levesque" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Liorit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285273v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cesard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>