--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1,7087 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7036 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephanie Barral </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral - sociologue de l'économie - INRAE LISIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephanie-barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0557-5941</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=sCrv1BQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making soils into carbon sinks. A sociology of soil carbon quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buying nature to save it? From neoliberal failure to markets-at-hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritwick Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning E: Nature and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/25148486251352710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of influence in biodiversity offsetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritwick Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Corbera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (4), pp.350-357. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-025-01514-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Foundations of Green Developmental Policies: Divergent Trajectories in United States and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritwick Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulation and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (2), pp.370-382. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rego.12639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, Special Issue “Multi-risk management in the agricultural sector”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105 (4), pp.327-331. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-024-00224-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et propriété : reprendre, mettre en commun, rendre inappropriable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (30), pp.29-50. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.030.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review - Alice Valiergue, Compensation carbone. La fabrique d’un marché contesté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.43091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforming the Common Agricultural Policy (2023–2027): multidisciplinary views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Detang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104 (1), pp.47-50. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-023-00191-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between hierarchies and markets: How street‐level bureaucratic autonomy leads to policy innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritwick Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Policy Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/epa2.1178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk management in the Common Agricultural Policy: the promises of data and finance in the face of increasing hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104 (1), pp.67-76. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-023-00187-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving peri-urban land through biodiversity offsets: Between market transactions and planning regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127, pp.106545. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2023.106545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics and public accountability, the case of species credits in the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 92, pp.492-501. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A (rapid) climate audit of economic sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Sociology (European Electronic Newsletter)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalisation économique des politiques environnementales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (1), pp.193-219. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anso.211.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation, finance, bureaucrats: managing time and space in the production of environmental intangibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (5), pp.549 - 563. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17530350.2020.1846593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité des circuits courts alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.121-128. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.024.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déforestation et palmier à huile, diversité des productions et réception de la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/1 (39), pp.110/115. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sava.039.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From indenture to entrepreneurship, labor issues in Indonesian palm tree plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (88), pp.136-146. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.088.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pas de porte en agriculture, marqueur de la dérégulation foncière et de la financiarisation des exploitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.18347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à la terre et reproduction de la profession agricole, Influence des circuits d'échange sur la transformation des modèles de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/1 (18), pp.77-99. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.018.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture et le capitalisme. Débat avec S. Barral, G. Béaur, C. Lambert et J. Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Béaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (88), pp.166-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The political economy of work security and flexibility. Italy in a comparative perspective&amp;quot;, BERTON, F., RICHIARDI, M., SACCHI, S. (ed.), 2012. London, The Policy Press [Résumé de lecture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (2), pp.164-166. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0268580915571806c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à la terre et reproduction de la profession agricole. Quelle influence sur la transformation des modes de production dans le Nord-Pas de Calais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Revue Francaise de Socio-Economie, 18, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.018.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisme de plantation et huile de palme en Indonésie et en Malaisie. Les ressorts historiques et sociaux d'un succès économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labour issues in Indonesian plantations, from indenture to enterpreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Labour Column</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, jULY 2014 (177)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternalistic Supervision of Labour in Indonesian Plantations: Between Dependence and Autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agrarian Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (2), pp.240 - 259. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joac.12063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : questions of paternalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gibbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agrarian Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (2), pp.165-189. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joac.12066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis sociaux et environnementaux du capitalisme agraire. Le cas des plantations de palmier à huile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse (Ministère de l'agriculture, de l’alimentation, de la pêche, de la ruralité et de l’aménagement du territoire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Juin 2014 (71)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisme agraire en Indonésie : la marchandisation de la terre et du travail comme moteurs des rapports salariaux dans les plantations de palmier à huile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (Spring 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisme agraire et migrations organisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1301, pp.117-127. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.1926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du paternalisme. Histoire, dynamiques et actualité. LAMANTHE, A. (2011). Paris, Editions du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (4), pp.548-550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Made in China. Vivre avec les ouvrières chinoises. NGAI, P. (2012). Avignon, Editions de l'Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88 (2), pp.130-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisme agraire en Indonésie : les marchés du travail et de la terre comme déterminants des rapports salariaux dans les plantations de palmier à huile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, s.p. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.10156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisme agraire et migrations organisées, le cas des plantations de palmier à huile en Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1301), pp.129-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantations de palmier à huile en Indonésie et déprolétarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/2 (190), pp.63-76. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.9680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la production d'huile de palme et de cacao en Indonésie et en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ruf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/3 (62), pp.75-94. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.062.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let it be: Prospects of Market-Based Conservation in the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritwick Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association of Geographers' Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Geographers, Apr 2021, Seattle, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the spatial heterogeneity of biodiversity offsetting: Regulatory infrastructure and materiality in US Conservation Banking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritwick Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Nexus Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DNC 2022, May 2021, Dresden (GERMANY), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The materiality of environmental regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritwick Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie politique ou politiques économiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GT "Régulations, marchés, capitalisme" de l'Association Française de Sociologie, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation par l’incitation, une analyse critique de la modernisation écologique de l’agriculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited Scope of For-Profit Conservation Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritwick Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Annual Critical Finance Studies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Political Economy Research Centre, Goldsmiths, and the Digital Worldmaking Research Stream, Goldsmiths, Aug 2020, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de standardisation d'une catégorie d'action publique, le cas de la compensation écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classer, déclasser, reclasser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Aug 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation banking: From a Californian institutional innovation to its national diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritwick Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural History 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Rural History Organization, Sep 2019, Paris EHESS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics and Public Accountability in Market-Based Conservation Policies: The Case of Species Credits in the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fathomless Futures: Algorithmic and imaginaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Advancement of Socio-Economics, Jun 2019, New York City (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation Banking Instruments: A Complex Assemblage of Tools for Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fathomless Futures: Algorithmic and Imagined</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Advancement of Socio-Economics, Jun 2019, New York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques de biodiversité aux Etats-Unis, de l'obligation réglementaire à l'accumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'AFSP, Atelier SPoC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique (AFSP). FRA., Jul 2018, MSHS, St Denis, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and Management Dimensions of Metric Production in Conservation Banking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociology Association, Jul 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks and regulation within conservation banking in the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance against environmental crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hamburg. DEU., Nov 2017, Hambourg, Germany. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and management dimensions of metrics in conservation banking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ISA, session jointe RC 23/RC24/RC40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grp ISA. FRA., Jul 2018, Toronto, Canada. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a concept of supply chain for environmental services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Compère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changes in sustainable organization and food sector management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire SDSC (Sustainable Demand-Supply Chain). FRA. Fondation AgroParisTech, FRA., Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banking on nature, environmental sciences and conservation markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talks of the Science and Society Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pas-de-porte dans l’agriculture. Conséquences sur l’accès au foncier et la transformation des modèles de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques agricoles et de régulation du foncier face aux nouvelles formes d’accès à la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la consommation : entre analyses économiques et observations ethnographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales du Groupe de recherche en sociologie et économie, Paris, France, 13 février 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labor domination in Indonesian plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAAS Workshop on Labor and Large Scale Agriculture in post-independent Africa and South-East Asia, 20-21st September 2012, Cape Town, South Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrarian capitalism in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society for the Advancements of Socio-Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cambridge, United States. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprit du capitalisme dans les plantations industrielles, éléments de réflexion par une sociohistoire des plantations indonésiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de recherches en sciences sociales SFER-INRA-CIRAD, 2011-12-08/2011-12-09, Dijon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 128 p., 2024, Repères, 9782348079863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalismes agraires, Economie politique de la grande plantation en Indonésie et en Malaisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2015, Collection Académique - Sciences Po. Fait Politique, 978-2-7246-1730-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing smallholder farming. Diagnostic analysis of family-based agricultural systems in a small region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rasse-Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du SEARCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 158 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouvel esprit du capitalisme agraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Smallholder Farming: Diagnostic Analysis of Family-Based Agricultural Systems in a Small Region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rasse-Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southeast Asian Regional Center for Graduate Study and Research in Agriculture (SEARCA)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.150, 2012, 978-971-560-153-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de la séquence ERC – Tentatives de caractérisation de l’hétérogénéité des méthodes d’évaluation des impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Petitimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Enderli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrastructures de transport créatives : Mieux les intégrer aux écosystèmes, paysages et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, pp.165-177, 2024, Synthèses, 9782759238132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Between Agro-industries and Family Business Farms: Ephemeral Smallholder Family Plantations in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity of Family Farming Around the World Existence, Transformations and Possible Futures of Family Farms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.137 - 148, 2018, 978-94-024-1616-9. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-1617-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail permanent, travail temporaire, travail indépendant. Diversité et coexistence des formes de travail dans l'agriculture de plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nouveau capitalisme agricole. De la ferme à la firme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782724621358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre firmes et exploitations patronales, de petites plantations familiales éphémères en Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversités et transformations des agricultures familiales au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782759222667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributing to territorial dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Piraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family farming and the worlds to come</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routeledge Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9358-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer aux dynamiques territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Piraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sourisseau Jean-Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultures familiales et mondes à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.111-128, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des agricultures familiales aux dynamiques territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Piraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultures familiales et mondes à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Agricultures et défis du monde, 9782759221417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Rebecca Elliott’s Underwater: Loss, Flood Insurance, and the Moral Economy of Climate Change in the United States , Columbia University Press, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Besbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb Scoville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1823-1833. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ser/mwad017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implication du secteur agricole dans la compensation écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi Homo ecologicus est-il le nom ? Les impasses d'une politique des individus face à la crise environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soutjis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.7 - 22. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.031.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation écologique et transition agro-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boisvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04724084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mesures compensatoires portées par le secteur agricole : quelles exploitations, quelles mesures, quels changements écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit « audit » climatique de la sociologie économique Dix années de publications dans la Socio-Economic Review et de communications à SASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.185 - 194. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.027.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une sociologie économique qui permette d’ouvrir l’espace des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.189-199. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.024.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à la terre et reproduction de la profession agricole. Exemple de deux zones de fermage majoritaire où se pratique le pas-de-porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Liorit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris-Dauphine. 2017, pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les abeilles ont le bourdon. Etude pluridisciplinaire du commerce et des échanges d'insectes pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cesard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de la Recherche Agronomique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId181"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7142,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B46DFBCC"/>
+    <w:nsid w:val="A0EEF86F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7373,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-barral" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0557-5941" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533015v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillemot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Manach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Leclerc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Magnin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04784771v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwick Ghosh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Barral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rego.12639" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169044v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25148486251352710" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169141v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Corbera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-025-01514-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00224-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523511v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.43091" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Detang-Dessendre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00191-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epa2.1178" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241844v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00187-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04126249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106545" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.030.0029" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342394v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.211.0193" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Gray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348182v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2020.1846593" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348184v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rodet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0121" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575120v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.039.0110" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0136" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Loveluck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18347" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0077" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723936v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard B&#233;aur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lambert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Remy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200647v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0268580915571806c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joac.12063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNSBG75B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203377v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gibbon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joac.12066" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Q6M31QW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203379v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062538v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.10156" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203826v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062537v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1926" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.9680" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.062.0075" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488634v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488608v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488554v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488438v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488451v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488518v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883876v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488400v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579316v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comp&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625687v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876210v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072684v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069302v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817654v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192554v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?gcoi=27246100794090" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203821v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touzard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferraton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rasse-Mercat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://searca.org/knowledge-resources/1603-pre-download?pid=149" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077221v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588340v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.searca.org/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petitimbert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347005v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627254v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100509220" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196472v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3999-diversite-des-agricultures-familiales.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piraux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789401793575" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203820v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3338-agricultures-familiales-et-mondes-a-venir.html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056936v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347018v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soutjis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.031.0007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241848v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Knight" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Besbris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Scoville" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwad017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398832v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724084v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550825v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347064v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.027.0185" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0189" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647518v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Levesque" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Liorit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285273v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cesard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-barral" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0557-5941" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=sCrv1BQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533015v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillemot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Manach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Leclerc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Magnin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169044v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwick Ghosh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Barral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25148486251352710" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Corbera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-025-01514-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04784771v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rego.12639" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00224-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.030.0029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.43091" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Detang-Dessendre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00191-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158390v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epa2.1178" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241844v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00187-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04126249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106545" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342394v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Gray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.211.0193" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2020.1846593" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348184v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rodet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0121" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575120v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.039.0110" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723935v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595664v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Loveluck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18347" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348186v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0077" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723936v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard B&#233;aur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lambert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Remy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200647v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0268580915571806c" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410991v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203824v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joac.12063" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNSBG75B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gibbon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joac.12066" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Q6M31QW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203379v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062537v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1926" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203822v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203826v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062538v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.10156" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288992v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.9680" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203825v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.062.0075" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488577v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488634v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488608v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488594v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488554v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488451v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488438v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488518v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488535v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883874v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488400v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883875v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579316v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comp&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923027v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072684v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069302v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071381v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817654v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192554v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?gcoi=27246100794090" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203821v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touzard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferraton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rasse-Mercat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pillot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://searca.org/knowledge-resources/1603-pre-download?pid=149" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077221v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588340v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.searca.org/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445173v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petitimbert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347005v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100509220" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196472v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3999-diversite-des-agricultures-familiales.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196471v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piraux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789401793575" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056936v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203820v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3338-agricultures-familiales-et-mondes-a-venir.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241848v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Knight" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Besbris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Scoville" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwad017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398832v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347018v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soutjis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.031.0007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724084v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550825v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347064v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.027.0185" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0189" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647518v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Levesque" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Liorit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285273v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cesard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>