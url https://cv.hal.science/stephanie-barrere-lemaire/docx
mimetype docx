--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -4280,51 +4280,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C52268D3"/>
+    <w:nsid w:val="D3C3FEE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>