--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -343,355 +343,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal stromal cells for improvement of cardiac function following acute myocardial infarction: a matter of timing</w:t>
+                <w:t xml:space="preserve">Selective blockade of Ca$_V$1.2 (α1C) versus Ca$_V$1.3 (α1D) L-type calcium channels by the black mamba toxin calciseptine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t>
+                <w:t xml:space="preserve">Pietro Mesirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vincent</w:t>
+                <w:t xml:space="preserve">Jean Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Piot</w:t>
+                <w:t xml:space="preserve">Eleonora Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Nargeot</w:t>
+                <w:t xml:space="preserve">Laura Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 104 (2), pp.659-725. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/physrev.00009.2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-43502-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189475v1</w:t>
+                <w:t xml:space="preserve">hal-04385916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective blockade of Ca$_V$1.2 (α1C) versus Ca$_V$1.3 (α1D) L-type calcium channels by the black mamba toxin calciseptine</w:t>
+                <w:t xml:space="preserve">Mesenchymal stromal cells for improvement of cardiac function following acute myocardial infarction: a matter of timing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Mesirca</w:t>
+                <w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Chemin</w:t>
+                <w:t xml:space="preserve">Anne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Barrère</w:t>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Torre</w:t>
+                <w:t xml:space="preserve">Christophe Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Gallot</w:t>
+                <w:t xml:space="preserve">Joël Nargeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.54. </w:t>
+              <w:t xml:space="preserve">Physiological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 104 (2), pp.659-725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-43502-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/physrev.00009.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385916v1</w:t>
+                <w:t xml:space="preserve">hal-04189475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: New strategies to inhibit cell death in myocardial ischemia-reperfusion injury: how to succeed? Volume II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarawut Kumphune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.1260800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -751,64 +751,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Delgado-Betancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kroekkiat Chinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Mesirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Covinhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -853,403 +853,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Peptides to Treat Myocardial Ischemia-Reperfusion Injury</w:t>
+                <w:t xml:space="preserve">PPARβ/δ priming enhances the anti-apoptotic and therapeutic properties of mesenchymal stromal cells in myocardial ischemia–reperfusion injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlota Fernandez Rico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karidia Konate</w:t>
+                <w:t xml:space="preserve">Charlotte Sarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Josse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t>
+                <w:t xml:space="preserve">Rafael Contreras-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitirut Nernpermpisooth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.792885⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13287-022-02840-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601220v1</w:t>
+                <w:t xml:space="preserve">hal-03653227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: New Strategies to Inhibit Cell Death in Myocardial Ischemia-Reperfusion Injury: How to Succeed?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarawut Kumphune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, pp.918902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fcvm.2022.918902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPARβ/δ priming enhances the anti-apoptotic and therapeutic properties of mesenchymal stromal cells in myocardial ischemia–reperfusion injury</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Therapeutic Peptides to Treat Myocardial Ischemia-Reperfusion Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitirut Nernpermpisooth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Barrère</w:t>
+                <w:t xml:space="preserve">Carlota Fernandez Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karidia Konate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bahraoui</w:t>
+                <w:t xml:space="preserve">Emilie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Nargeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.167. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.792885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13287-022-02840-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.792885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03653227v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-Ischemic Treatment of Recombinant Human Secretory Leukocyte Protease Inhibitor (rhSLPI) Reduced Myocardial Ischemia/Reperfusion Injury</w:t>
               </w:r>
@@ -1369,64 +1369,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPARβ/δ Is Required for Mesenchymal Stem Cell Cardioprotective Effects Independently of Their Anti-inflammatory Properties in Myocardial Ischemia-Reperfusion Injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitirut Nernpermpisooth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1497,295 +1497,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concomitant genetic ablation of L-type Cav1.3 (α1D) and T-type Cav3.1 (α1G) Ca2+ channels disrupts heart automaticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-apoptotic peptide for long term cardioprotection in a mouse model of myocardial ischemia–reperfusion injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Covinhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Baudot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Angelo G Torrente</w:t>
+                <w:t xml:space="preserve">Catherine Sportouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.18906. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-76049-7⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.18116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-75154-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013849v1</w:t>
+                <w:t xml:space="preserve">hal-02982345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-apoptotic peptide for long term cardioprotection in a mouse model of myocardial ischemia–reperfusion injury</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Vincent</w:t>
+                <w:t xml:space="preserve">Concomitant genetic ablation of L-type Cav1.3 (α1D) and T-type Cav3.1 (α1G) Ca2+ channels disrupts heart automaticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Louradour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Sportouch</w:t>
+                <w:t xml:space="preserve">Angelo G Torrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.18116. </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.18906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-75154-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76049-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982345v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel therapeutic peptide targeting myocardial reperfusion injury</w:t>
               </w:r>
@@ -1797,77 +1797,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Boisguerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Covinhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 116 (3), pp.633-644. </w:t>
@@ -1931,77 +1931,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisguerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Covinhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (2), pp.211. </w:t>
@@ -2225,51 +2225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (2), pp.244-245. </w:t>
@@ -2333,64 +2333,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eakkapote Prompunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jantira Sanit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Nargeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Noordali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2441,103 +2441,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac mGluR1 metabotropic receptors in cardioprotection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sportouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Covinhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 113 (6), pp.644--655. </w:t>
@@ -2575,90 +2575,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute and long-term cardioprotective effects of the Traditional Chinese Medicine MLC901 against myocardial ischemia-reperfusion injury in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Covinhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulit Thoumala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2843,51 +2843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights in Research About Acute Ischemic Myocardial Injury and Inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lattuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2895,51 +2895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sportouch-Dukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiinflammatory and Antiallergy Agents in Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (1), pp.47-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2985,77 +2985,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Down-regulation of the transcription factor ZAC1 upon pre- and postconditioning protects against I/R injury in the mouse myocardium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Gahide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sportouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Covinhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3171,51 +3171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie C. Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Janossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 104 (7), pp.2519-2524. </w:t>
@@ -3292,51 +3292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juani Leal-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cransac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3413,51 +3413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boulbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3585,51 +3585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barrere-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Nargeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 67 (2), pp.216-224. </w:t>
@@ -3667,51 +3667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphine mimics the antiapoptotic effect of preconditioning via an Ins(1,4,5)P3 signaling pathway in rat ventricular myocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3719,51 +3719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sportouch-Dukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Nargeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 288, pp.H83-88. </w:t>
@@ -3814,51 +3814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of amiodarone and dronedarone on voltage-dependent sodium current in human cardiomyocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lalevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Nargeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barrere-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3961,51 +3961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4095,51 +4095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4280,51 +4280,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3C3FEE6"/>
+    <w:nsid w:val="FA941775"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4511,51 +4511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-barrere-lemaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3742-6975" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165155175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Di Gregorio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co&#233;lio Vall&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karidia Konate" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Teko-Agbo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thania Hammoum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400885" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189475v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barr&#232;re-Lemaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Nargeot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00009.2023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mesirca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Torre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43502-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189393v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarawut Kumphune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1260800" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04184437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Delgado-Betancourt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kroekkiat Chinda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Covinhes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1134503" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601220v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Fernandez Rico" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Josse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.792885" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.918902" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sarre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Contreras-Lopez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitirut Nernpermpisooth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bahraoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-022-02840-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Podsawee Mongkolpathumrat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusak Kijtawornrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eakkapote Prompunt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aussara Panya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nipon Chattipakorn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9040422" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03644844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barrere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Contreras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.681002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013849v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Baudot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bidaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louradour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo G Torrente" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76049-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982345v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sportouch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75154-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Boisguerin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz145" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisguerin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.02.065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506280v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantira Sanit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punyanuch Adulyaritthikul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttikarn Nokkaew" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/etm.2019.7763" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tejedor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahraoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.02.137" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Noordali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/etm.2018.6097" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875241v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvx024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506308v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulit Thoumala" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14822-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197250v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Aldrian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Seisel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viv&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.04.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506302v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lattuca" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Merlet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sportouch-Dukhan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871523011312010007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-NS35392F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506277v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gahide" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Franck-Miclo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvr310" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ster" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Bock" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie C. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Janossy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0611031104" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Combes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juani Leal-Sanchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cransac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.107.694844" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201272v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulb&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Costa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soustelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.20196" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z1XD9LWQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117252v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalevee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Rebsamen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrere-Lemaire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2005.05.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016897v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sportouch-Dukhan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00881.2003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311209v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalev&#233;e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491123v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Claeysen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Faye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebben" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bockaert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199710200-00002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491196v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claeysen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bockaert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000134646" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-barrere-lemaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3742-6975" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165155175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Di Gregorio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co&#233;lio Vall&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karidia Konate" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Teko-Agbo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thania Hammoum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400885" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mesirca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Torre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43502-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189475v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barr&#232;re-Lemaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Nargeot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00009.2023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189393v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarawut Kumphune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1260800" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04184437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Delgado-Betancourt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kroekkiat Chinda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Covinhes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1134503" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sarre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Contreras-Lopez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitirut Nernpermpisooth" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bahraoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-022-02840-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.918902" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601220v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Fernandez Rico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Josse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.792885" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Podsawee Mongkolpathumrat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusak Kijtawornrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eakkapote Prompunt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aussara Panya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nipon Chattipakorn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9040422" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03644844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barrere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Contreras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.681002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sportouch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75154-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Baudot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bidaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louradour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo G Torrente" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76049-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Boisguerin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz145" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisguerin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.02.065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506280v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantira Sanit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punyanuch Adulyaritthikul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttikarn Nokkaew" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/etm.2019.7763" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tejedor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahraoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.02.137" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Noordali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/etm.2018.6097" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875241v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvx024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506308v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulit Thoumala" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14822-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197250v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Aldrian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Seisel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viv&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.04.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506302v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lattuca" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Merlet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sportouch-Dukhan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871523011312010007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-NS35392F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506277v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gahide" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Franck-Miclo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvr310" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ster" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Bock" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie C. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Janossy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0611031104" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Combes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juani Leal-Sanchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cransac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.107.694844" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201272v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulb&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Costa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soustelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.20196" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z1XD9LWQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117252v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalevee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Rebsamen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrere-Lemaire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2005.05.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016897v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sportouch-Dukhan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00881.2003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311209v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalev&#233;e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491123v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Claeysen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Faye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebben" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bockaert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199710200-00002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491196v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claeysen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bockaert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000134646" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>