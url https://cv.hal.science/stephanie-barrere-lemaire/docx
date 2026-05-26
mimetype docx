--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -343,355 +343,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective blockade of Ca$_V$1.2 (α1C) versus Ca$_V$1.3 (α1D) L-type calcium channels by the black mamba toxin calciseptine</w:t>
+                <w:t xml:space="preserve">Mesenchymal stromal cells for improvement of cardiac function following acute myocardial infarction: a matter of timing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Mesirca</w:t>
+                <w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Chemin</w:t>
+                <w:t xml:space="preserve">Anne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Barrère</w:t>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Torre</w:t>
+                <w:t xml:space="preserve">Christophe Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Gallot</w:t>
+                <w:t xml:space="preserve">Joël Nargeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.54. </w:t>
+              <w:t xml:space="preserve">Physiological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 104 (2), pp.659-725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-43502-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/physrev.00009.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385916v1</w:t>
+                <w:t xml:space="preserve">hal-04189475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal stromal cells for improvement of cardiac function following acute myocardial infarction: a matter of timing</w:t>
+                <w:t xml:space="preserve">Selective blockade of Ca$_V$1.2 (α1C) versus Ca$_V$1.3 (α1D) L-type calcium channels by the black mamba toxin calciseptine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t>
+                <w:t xml:space="preserve">Pietro Mesirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vincent</w:t>
+                <w:t xml:space="preserve">Jean Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Piot</w:t>
+                <w:t xml:space="preserve">Eleonora Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Nargeot</w:t>
+                <w:t xml:space="preserve">Laura Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 104 (2), pp.659-725. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/physrev.00009.2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-43502-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189475v1</w:t>
+                <w:t xml:space="preserve">hal-04385916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: New strategies to inhibit cell death in myocardial ischemia-reperfusion injury: how to succeed? Volume II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarawut Kumphune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.1260800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -751,64 +751,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Delgado-Betancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kroekkiat Chinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Mesirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Covinhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -853,403 +853,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPARβ/δ priming enhances the anti-apoptotic and therapeutic properties of mesenchymal stromal cells in myocardial ischemia–reperfusion injury</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: New Strategies to Inhibit Cell Death in Myocardial Ischemia-Reperfusion Injury: How to Succeed?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarawut Kumphune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13287-022-02840-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.918902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.918902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653227v1</w:t>
+                <w:t xml:space="preserve">hal-03739905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: New Strategies to Inhibit Cell Death in Myocardial Ischemia-Reperfusion Injury: How to Succeed?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Therapeutic Peptides to Treat Myocardial Ischemia-Reperfusion Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlota Fernandez Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karidia Konate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Nargeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 9, pp.918902. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.918902⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 9, pp.792885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.792885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739905v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Peptides to Treat Myocardial Ischemia-Reperfusion Injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PPARβ/δ priming enhances the anti-apoptotic and therapeutic properties of mesenchymal stromal cells in myocardial ischemia–reperfusion injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Contreras-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlota Fernandez Rico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karidia Konate</w:t>
+                <w:t xml:space="preserve">Nitirut Nernpermpisooth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Josse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t>
+                <w:t xml:space="preserve">Sarah Bahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.792885. </w:t>
+              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.792885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13287-022-02840-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03601220v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-Ischemic Treatment of Recombinant Human Secretory Leukocyte Protease Inhibitor (rhSLPI) Reduced Myocardial Ischemia/Reperfusion Injury</w:t>
               </w:r>
@@ -1369,64 +1369,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPARβ/δ Is Required for Mesenchymal Stem Cell Cardioprotective Effects Independently of Their Anti-inflammatory Properties in Myocardial Ischemia-Reperfusion Injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitirut Nernpermpisooth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1516,77 +1516,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-apoptotic peptide for long term cardioprotection in a mouse model of myocardial ischemia–reperfusion injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Covinhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sportouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1650,51 +1650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concomitant genetic ablation of L-type Cav1.3 (α1D) and T-type Cav3.1 (α1G) Ca2+ channels disrupts heart automaticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1797,77 +1797,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Boisguerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Covinhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 116 (3), pp.633-644. </w:t>
@@ -1931,77 +1931,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisguerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Covinhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (2), pp.211. </w:t>
@@ -2225,51 +2225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (2), pp.244-245. </w:t>
@@ -2333,64 +2333,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eakkapote Prompunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jantira Sanit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Nargeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Noordali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2441,103 +2441,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac mGluR1 metabotropic receptors in cardioprotection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sportouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Covinhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 113 (6), pp.644--655. </w:t>
@@ -2575,90 +2575,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute and long-term cardioprotective effects of the Traditional Chinese Medicine MLC901 against myocardial ischemia-reperfusion injury in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Covinhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulit Thoumala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2843,51 +2843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights in Research About Acute Ischemic Myocardial Injury and Inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lattuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2895,51 +2895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sportouch-Dukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiinflammatory and Antiallergy Agents in Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (1), pp.47-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2985,51 +2985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Down-regulation of the transcription factor ZAC1 upon pre- and postconditioning protects against I/R injury in the mouse myocardium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Gahide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3171,51 +3171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie C. Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Janossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 104 (7), pp.2519-2524. </w:t>
@@ -3292,51 +3292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juani Leal-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cransac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3413,51 +3413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boulbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3585,51 +3585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barrere-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Nargeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 67 (2), pp.216-224. </w:t>
@@ -3667,51 +3667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphine mimics the antiapoptotic effect of preconditioning via an Ins(1,4,5)P3 signaling pathway in rat ventricular myocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3719,51 +3719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sportouch-Dukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Nargeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 288, pp.H83-88. </w:t>
@@ -3814,51 +3814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of amiodarone and dronedarone on voltage-dependent sodium current in human cardiomyocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lalevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Nargeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barrere-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3961,51 +3961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4095,51 +4095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4280,51 +4280,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA941775"/>
+    <w:nsid w:val="74CECCB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4511,51 +4511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-barrere-lemaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3742-6975" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165155175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Di Gregorio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co&#233;lio Vall&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karidia Konate" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Teko-Agbo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thania Hammoum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400885" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mesirca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Torre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43502-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189475v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barr&#232;re-Lemaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Nargeot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00009.2023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189393v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarawut Kumphune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1260800" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04184437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Delgado-Betancourt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kroekkiat Chinda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Covinhes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1134503" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sarre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Contreras-Lopez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitirut Nernpermpisooth" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bahraoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-022-02840-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.918902" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601220v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Fernandez Rico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Josse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.792885" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Podsawee Mongkolpathumrat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusak Kijtawornrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eakkapote Prompunt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aussara Panya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nipon Chattipakorn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9040422" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03644844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barrere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Contreras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.681002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sportouch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75154-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Baudot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bidaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louradour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo G Torrente" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76049-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Boisguerin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz145" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisguerin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.02.065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506280v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantira Sanit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punyanuch Adulyaritthikul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttikarn Nokkaew" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/etm.2019.7763" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tejedor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahraoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.02.137" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Noordali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/etm.2018.6097" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875241v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvx024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506308v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulit Thoumala" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14822-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197250v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Aldrian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Seisel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viv&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.04.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506302v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lattuca" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Merlet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sportouch-Dukhan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871523011312010007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-NS35392F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506277v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gahide" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Franck-Miclo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvr310" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ster" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Bock" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie C. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Janossy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0611031104" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Combes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juani Leal-Sanchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cransac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.107.694844" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201272v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulb&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Costa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soustelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.20196" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z1XD9LWQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117252v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalevee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Rebsamen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrere-Lemaire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2005.05.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016897v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sportouch-Dukhan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00881.2003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311209v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalev&#233;e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491123v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Claeysen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Faye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebben" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bockaert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199710200-00002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491196v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claeysen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bockaert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000134646" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-barrere-lemaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3742-6975" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165155175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Di Gregorio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co&#233;lio Vall&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karidia Konate" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Teko-Agbo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thania Hammoum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400885" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189475v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barr&#232;re-Lemaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Nargeot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00009.2023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mesirca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Torre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43502-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189393v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarawut Kumphune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1260800" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04184437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Delgado-Betancourt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kroekkiat Chinda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Covinhes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1134503" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739905v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.918902" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Fernandez Rico" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Josse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.792885" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sarre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Contreras-Lopez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitirut Nernpermpisooth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bahraoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-022-02840-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Podsawee Mongkolpathumrat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusak Kijtawornrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eakkapote Prompunt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aussara Panya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nipon Chattipakorn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9040422" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03644844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barrere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Contreras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.681002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sportouch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75154-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Baudot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bidaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louradour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo G Torrente" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76049-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Boisguerin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz145" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisguerin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.02.065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506280v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantira Sanit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punyanuch Adulyaritthikul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttikarn Nokkaew" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/etm.2019.7763" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tejedor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahraoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.02.137" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Noordali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/etm.2018.6097" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875241v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvx024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506308v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulit Thoumala" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14822-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197250v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Aldrian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Seisel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viv&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.04.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506302v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lattuca" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Merlet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sportouch-Dukhan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871523011312010007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-NS35392F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506277v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gahide" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Franck-Miclo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvr310" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ster" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Bock" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie C. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Janossy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0611031104" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Combes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juani Leal-Sanchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cransac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.107.694844" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201272v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulb&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Costa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soustelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.20196" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z1XD9LWQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117252v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalevee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Rebsamen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrere-Lemaire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2005.05.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016897v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sportouch-Dukhan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00881.2003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311209v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalev&#233;e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491123v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Claeysen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Faye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebben" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bockaert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199710200-00002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491196v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claeysen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bockaert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000134646" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>