--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -739,295 +739,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton reaction to an intense storm in the north-western Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The contrasted phytoplankton dynamics across a frontal system in the southwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Messié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20, pp.141-161. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-20-141-2023⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 20, pp.3491-3508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-3491-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03948246v1</w:t>
+                <w:t xml:space="preserve">hal-04190237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contrasted phytoplankton dynamics across a frontal system in the southwestern Mediterranean Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+                <w:t xml:space="preserve">Phytoplankton reaction to an intense storm in the north-western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Messié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+                <w:t xml:space="preserve">Robin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20, pp.3491-3508. </w:t>
+              <w:t xml:space="preserve">, 2023, 20, pp.141-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-20-3491-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-141-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190237v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03948246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring vertical velocities with ADCPs in low-energy ocean</w:t>
               </w:r>
@@ -1052,64 +1052,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (11), pp.1669-1684. </w:t>
@@ -1141,295 +1141,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746757v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long distance particle transport to the central Ionian Sea</w:t>
+                <w:t xml:space="preserve">Phosphorus cycling in the upper waters of the Mediterranean Sea (PEACETIME cruise): relative contribution of external and internal sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Berline</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Petrenko</w:t>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-6377-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (21), pp.5871 - 5889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5871-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436100v2</w:t>
+                <w:t xml:space="preserve">hal-03418751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus cycling in the upper waters of the Mediterranean Sea (PEACETIME cruise): relative contribution of external and internal sources</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long distance particle transport to the central Ionian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+                <w:t xml:space="preserve">Léo Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France van Wambeke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+                <w:t xml:space="preserve">Boris Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (21), pp.5871 - 5889. </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5871-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-6377-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418751v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale sampling unveils diazotroph patchiness in the South Pacific Ocean Running title: Fine-scale diazotroph patchiness</w:t>
               </w:r>
@@ -1549,64 +1549,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of moderately energetic fine-scale dynamics on the phytoplankton community structure in the western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1735,51 +1735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (22), pp.5563-5585. </w:t>
@@ -1830,51 +1830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical motions and their effects on a biogeochemical tracer in a cyclonic structure finely observed in the Ligurian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain de Verneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1977,295 +1977,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting in situ sampling strategies to SWOT-scale studies: The BioSWOT-Med campaign example as part of the SWOTAdopt-a-Crossover Consortium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maristella Berta</w:t>
+                <w:t xml:space="preserve">Internal wave-eddy interactions, turbulence and mixing during the 2023 BioSWOT-MED cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7789⟩</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04725921v1</w:t>
+                <w:t xml:space="preserve">insu-04725901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal wave-eddy interactions, turbulence and mixing during the 2023 BioSWOT-MED cruise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Adapting in situ sampling strategies to SWOT-scale studies: The BioSWOT-Med campaign example as part of the SWOTAdopt-a-Crossover Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maristella Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04725901v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04725921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex 3-D oceanic velocities at SWOT scales exhibited during the spring 2023 BioSWOTMed cruise</w:t>
               </w:r>
@@ -2398,51 +2398,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating ocean vertical velocities using an autonomous multipurpose profiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2513,368 +2513,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approch for measuring oceanic vertical velocities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
+                <w:t xml:space="preserve">Recent progress in the study of fine-scale physical-biological coupling in the Mediterranean Sea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérald Grégori</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, On Line, Austria</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03396001v1</w:t>
+                <w:t xml:space="preserve">hal-03375405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in the study of fine-scale physical-biological coupling in the Mediterranean Sea.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A new approch for measuring oceanic vertical velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Apr 2021, On Line, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375405v1</w:t>
+                <w:t xml:space="preserve">hal-03396001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle transport in the central Ionian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, France</w:t>
@@ -3201,64 +3201,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, online, Austria. </w:t>
@@ -3296,64 +3296,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining remote sensing and in situ observations to study the physical-biological coupling at fine scale: recent Mediterranean campaigns and outlook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3430,64 +3430,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lagrangian strategy for in situ sampling the physical-biological coupling at fine scale : the PROTEVSMED-SWOT 2018 cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3609,51 +3609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the PEACETIME cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3886,64 +3886,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Living on the edge” Fine-scale observations reveal distinct frontal phytoplankton communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurina Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Messié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4023,103 +4023,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological applications of the satellite Surface Water and Ocean Topography in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ref. Rapport de campagne, Université Aix Marseille. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4353,51 +4353,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="534E18DA"/>
+    <w:nsid w:val="D9229685"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4584,51 +4584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-barrillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7075-1673" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABA-6873-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542755v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rolland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022984" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377296v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Comby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2829-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705438v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Izard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Della Penna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-24-0071.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Hoerstmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Aguiar-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carpaneto Bastos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01567-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03948246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-141-2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tzortzis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3491-2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746757v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-21-0180.1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436100v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Espinasse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6377-2021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423380v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Conradt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00006-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03485758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6455-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02124795v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014392" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Berta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7789" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725901v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17494" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725903v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17343" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479394v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroSea58055.2023.10317407" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03396001v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375405v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7133" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375974v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7199" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4632" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962520v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7356" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02968298v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7357" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291352v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/75747" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354625v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurina Oms" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737346v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007230v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bataille" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Coulon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-barrillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7075-1673" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABA-6873-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542755v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rolland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022984" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377296v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Comby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2829-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705438v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Izard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Della Penna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-24-0071.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Hoerstmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Aguiar-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carpaneto Bastos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01567-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tzortzis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3491-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03948246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-141-2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746757v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-21-0180.1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436100v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Espinasse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6377-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423380v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Conradt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00006-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03485758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6455-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02124795v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014392" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725901v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17494" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725921v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Berta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7789" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725903v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17343" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479394v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroSea58055.2023.10317407" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375405v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7133" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03396001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375974v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7199" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4632" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962520v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7356" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02968298v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7357" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291352v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/75747" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354625v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurina Oms" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737346v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007230v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bataille" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Coulon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>