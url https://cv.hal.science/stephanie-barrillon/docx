--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1141,295 +1141,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746757v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus cycling in the upper waters of the Mediterranean Sea (PEACETIME cruise): relative contribution of external and internal sources</w:t>
+                <w:t xml:space="preserve">Long distance particle transport to the central Ionian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+                <w:t xml:space="preserve">Léo Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Desboeufs</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+                <w:t xml:space="preserve">Boris Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (21), pp.5871 - 5889. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5871-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-6377-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418751v1</w:t>
+                <w:t xml:space="preserve">hal-03436100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long distance particle transport to the central Ionian Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphorus cycling in the upper waters of the Mediterranean Sea (PEACETIME cruise): relative contribution of external and internal sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Berline</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Petrenko</w:t>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">, 2021, 18 (21), pp.5871 - 5889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-6377-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5871-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436100v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale sampling unveils diazotroph patchiness in the South Pacific Ocean Running title: Fine-scale diazotroph patchiness</w:t>
               </w:r>
@@ -1977,295 +1977,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal wave-eddy interactions, turbulence and mixing during the 2023 BioSWOT-MED cruise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Adapting in situ sampling strategies to SWOT-scale studies: The BioSWOT-Med campaign example as part of the SWOTAdopt-a-Crossover Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maristella Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17494⟩</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04725901v1</w:t>
+                <w:t xml:space="preserve">insu-04725921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting in situ sampling strategies to SWOT-scale studies: The BioSWOT-Med campaign example as part of the SWOTAdopt-a-Crossover Consortium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maristella Berta</w:t>
+                <w:t xml:space="preserve">Internal wave-eddy interactions, turbulence and mixing during the 2023 BioSWOT-MED cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04725921v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04725901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex 3-D oceanic velocities at SWOT scales exhibited during the spring 2023 BioSWOTMed cruise</w:t>
               </w:r>
@@ -2513,286 +2513,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in the study of fine-scale physical-biological coupling in the Mediterranean Sea.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxane Tzortzis</w:t>
+                <w:t xml:space="preserve">A new approch for measuring oceanic vertical velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Apr 2021, On Line, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375405v1</w:t>
+                <w:t xml:space="preserve">hal-03396001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approch for measuring oceanic vertical velocities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
+                <w:t xml:space="preserve">Recent progress in the study of fine-scale physical-biological coupling in the Mediterranean Sea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérald Grégori</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, On Line, Austria</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03396001v1</w:t>
+                <w:t xml:space="preserve">hal-03375405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle transport in the central Ionian Sea</w:t>
               </w:r>
@@ -2830,51 +2830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, France</w:t>
@@ -3309,51 +3309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining remote sensing and in situ observations to study the physical-biological coupling at fine scale: recent Mediterranean campaigns and outlook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3609,51 +3609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the PEACETIME cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4036,90 +4036,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological applications of the satellite Surface Water and Ocean Topography in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ref. Rapport de campagne, Université Aix Marseille. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4353,51 +4353,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9229685"/>
+    <w:nsid w:val="1D7713C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4584,51 +4584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-barrillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7075-1673" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABA-6873-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542755v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rolland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022984" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377296v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Comby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2829-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705438v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Izard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Della Penna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-24-0071.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Hoerstmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Aguiar-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carpaneto Bastos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01567-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tzortzis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3491-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03948246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-141-2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746757v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-21-0180.1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436100v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Espinasse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6377-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423380v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Conradt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00006-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03485758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6455-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02124795v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014392" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725901v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17494" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725921v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Berta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7789" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725903v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17343" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479394v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroSea58055.2023.10317407" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375405v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7133" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03396001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375974v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7199" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4632" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962520v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7356" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02968298v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7357" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291352v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/75747" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354625v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurina Oms" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737346v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007230v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bataille" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Coulon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-barrillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7075-1673" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABA-6873-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542755v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rolland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022984" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377296v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Comby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2829-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705438v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Izard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Della Penna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-24-0071.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Hoerstmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Aguiar-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carpaneto Bastos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01567-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tzortzis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3491-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03948246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-141-2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746757v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-21-0180.1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436100v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Espinasse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6377-2021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423380v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Conradt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00006-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03485758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6455-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02124795v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014392" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Berta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7789" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725901v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17494" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725903v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17343" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479394v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroSea58055.2023.10317407" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03396001v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375405v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7133" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375974v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7199" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4632" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962520v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7356" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02968298v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7357" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291352v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/75747" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354625v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurina Oms" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737346v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007230v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bataille" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Coulon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>